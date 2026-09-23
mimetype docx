--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,346 +1,202 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="009811EF" w:rsidR="009811EF" w:rsidP="009811EF" w:rsidRDefault="006056A9">
+    <w:p w:rsidRPr="000C3BF8" w:rsidR="006056A9" w:rsidP="006056A9" w:rsidRDefault="006056A9" w14:paraId="19E8A788" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="70"/>
         <w:ind w:left="360" w:right="-45"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:eastAsia="Calibri" w:cs="RobustaTLPro-Regular"/>
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="009811EF" w:rsidR="009811EF">
+      <w:bookmarkStart w:name="_Hlk147305873" w:id="0"/>
+      <w:r w:rsidRPr="000C3BF8">
         <w:rPr>
-          <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:eastAsia="Calibri" w:cs="RobustaTLPro-Regular"/>
-[...2 lines deleted...]
-          <w:lang w:val="lv-LV" w:eastAsia="en-US"/>
+          <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="009811EF" w:rsidR="009811EF" w:rsidP="009811EF" w:rsidRDefault="009811EF">
-[...235 lines deleted...]
-    <w:p w:rsidRPr="009811EF" w:rsidR="0005322F" w:rsidP="009811EF" w:rsidRDefault="0005322F">
+    <w:p w:rsidR="006056A9" w:rsidP="006056A9" w:rsidRDefault="006056A9" w14:paraId="0D6FBD56" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="70"/>
         <w:ind w:left="360" w:right="-45"/>
         <w:jc w:val="right"/>
         <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6DC9">
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE6DC9" w:rsidR="006056A9" w:rsidP="006056A9" w:rsidRDefault="006056A9" w14:paraId="12BF572C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="70"/>
+        <w:ind w:left="360" w:right="-45"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:i/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="002C0363" w:rsidR="006056A9" w:rsidP="006056A9" w:rsidRDefault="006056A9" w14:paraId="517FFF09" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0363">
+        <w:rPr>
+          <w:color w:val="231F20"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Biroju iela 10, Lidosta “Rīga”, Mārupes novads</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C0363">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, LV- 1053, Latvia</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00CE6DC9" w:rsidR="006056A9" w:rsidP="002044C4" w:rsidRDefault="006056A9" w14:paraId="4AA749A9" w14:textId="165A25A5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C0363">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>phone +371 67830936</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6DC9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>, caa@caa.gov.lv, www.caa.gov.lv</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w:rsidRPr="006056A9" w:rsidR="0005322F" w:rsidP="006056A9" w:rsidRDefault="0005322F" w14:paraId="0EC1AE6A" w14:textId="77777777">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6164"/>
+        </w:tabs>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_GoBack" w:id="0"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="00067465" w:rsidP="00DB4299" w:rsidRDefault="00067465">
+    <w:p w:rsidRPr="00067465" w:rsidR="00067465" w:rsidP="00DB4299" w:rsidRDefault="00067465" w14:paraId="374CE011" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="004F692F" w:rsidP="004F692F" w:rsidRDefault="004B3A68">
+    <w:p w:rsidRPr="00067465" w:rsidR="004F692F" w:rsidP="004F692F" w:rsidRDefault="004B3A68" w14:paraId="1B3CB190" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067465">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>APPLICATION</w:t>
       </w:r>
       <w:r w:rsidR="00382595">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -353,1443 +209,1966 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>FOR APPROVAL/ACCEPTANCE</w:t>
       </w:r>
       <w:r w:rsidRPr="00067465" w:rsidR="00543FA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00067465" w:rsidR="004F692F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>OF</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="004F692F" w:rsidP="004F692F" w:rsidRDefault="004F692F">
+    <w:p w:rsidRPr="00067465" w:rsidR="004F692F" w:rsidP="004F692F" w:rsidRDefault="004F692F" w14:paraId="02749C6F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067465">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Accountable Manager/ Nominated Person(s)/</w:t>
       </w:r>
       <w:r w:rsidRPr="00067465">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="de-DE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00067465">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Safety Manager/ Compliance Monitoring Manager </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00BF7C94" w:rsidRDefault="00DB4299">
+    <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00BF7C94" w:rsidRDefault="00DB4299" w14:paraId="4EA20DDD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-IE" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="004137ED" w:rsidP="001D2961" w:rsidRDefault="00614CF9">
+    <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="001D2961" w:rsidRDefault="00F77158" w14:paraId="39FAB253" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00067465" w:rsidR="004137ED" w:rsidP="001D2961" w:rsidRDefault="006220A4" w14:paraId="6197FF3B" w14:textId="4B23553A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00067465">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>AIRCRAFT OPERATIONS DIVISION</w:t>
+        <w:t>FLIGHT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00067465" w:rsidR="00614CF9">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OPERATIONS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>SECTION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="001D2961" w:rsidRDefault="000C75BC">
+    <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="001D2961" w:rsidRDefault="000C75BC" w14:paraId="1F27558C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067465">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>CAA OF LATVIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="004137ED" w:rsidP="00DB4299" w:rsidRDefault="004137ED">
+    <w:p w:rsidRPr="00067465" w:rsidR="004137ED" w:rsidP="00DB4299" w:rsidRDefault="00D7339F" w14:paraId="4309B0E7" w14:textId="3812200A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="20A2E4D8" wp14:anchorId="5558BC5C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-172431</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>3180715</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="284019"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="20955"/>
+                <wp:wrapNone/>
+                <wp:docPr id="219775399" name="Straight Connector 1"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="284019"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line id="Straight Connector 1" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" strokeweight="1pt" from="-13.6pt,250.45pt" to="-13.6pt,272.8pt" w14:anchorId="2BD95776" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBzHZx9uAEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uO1DAQvCPxD5bvTJIRgiWazB52tVwQ&#10;rHh8gNdpTyzZbss2k8zf03YyyQoQEoiLY7e7qqvLncPtZA07Q4gaXcebXc0ZOIm9dqeOf/v68OqG&#10;s5iE64VBBx2/QOS3x5cvDqNvYY8Dmh4CIxIX29F3fEjJt1UV5QBWxB16cHSpMFiR6BhOVR/ESOzW&#10;VPu6flONGHofUEKMFL2fL/mx8CsFMn1SKkJipuOkLZU1lPUpr9XxINpTEH7QcpEh/kGFFdpR0ZXq&#10;XiTBvgf9C5XVMmBElXYSbYVKaQmlB+qmqX/q5ssgPJReyJzoV5vi/6OVH8937jGQDaOPbfSPIXcx&#10;qWDzl/SxqZh1Wc2CKTE5ByVF9zev6+Zd9rHacD7E9B7QsrzpuNEutyFacf4Q05x6Tclh49hIw7N/&#10;W9clLaLR/YM2Jl+WUYA7E9hZ0COmqVmKPcui0saRgq2HsksXAzP/Z1BM96S6mQvk8do4hZTg0pXX&#10;OMrOMEUKVuCi7E/AJT9DoYze34BXRKmMLq1gqx2G38nerFBz/tWBue9swRP2l/K6xRqaofJMy7zn&#10;IX1+LvDtrzz+AAAA//8DAFBLAwQUAAYACAAAACEAcNfOUt0AAAALAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPy07DMBBF90j8gzVI7FqbQFsIcaoKqR/QgoTYubbzAHsc2U6T/j2DWMBy7hzdOVNtZ+/Y&#10;2cbUB5RwtxTALOpgemwlvL3uF4/AUlZolAtoJVxsgm19fVWp0oQJD/Z8zC2jEkylktDlPJScJ91Z&#10;r9IyDBZp14ToVaYxttxENVG5d7wQYs296pEudGqwL53VX8fRS/gQkxs/dbPX9+ryjoed38TGS3l7&#10;M++egWU75z8YfvRJHWpyOoURTWJOwqLYFIRKWAnxBIyI3+REycNqDbyu+P8f6m8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAcx2cfbgBAADdAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAcNfOUt0AAAALAQAADwAAAAAAAAAAAAAAAAASBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="005B657C">
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="674EA17E" wp14:anchorId="7F756872">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-173355</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>1203325</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="556260"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="34290"/>
+                <wp:wrapNone/>
+                <wp:docPr id="695328703" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="556260"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line id="Straight Connector 2" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" strokeweight="1pt" from="-13.65pt,94.75pt" to="-13.65pt,138.55pt" w14:anchorId="36A99725" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFosi1ugEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfKf0Dcs/aulG1lrTeHRMkl&#10;aqN+/ACChzUSMAjI2vvvO+BdO0qrSq16wTDMe/PmMd7djtawI4So0bV8vao5Ayex0+7Q8h/fH64/&#10;cRaTcJ0w6KDlJ4j8dn/1YTf4BjbYo+kgMCJxsRl8y/uUfFNVUfZgRVyhB0eXCoMViY7hUHVBDMRu&#10;TbWp6201YOh8QAkxUvR+uuT7wq8UyPRFqQiJmZaTtlTWUNaXvFb7nWgOQfhey7MM8Q8qrNCOis5U&#10;9yIJ9hr0L1RWy4ARVVpJtBUqpSWUHqibdf2um2+98FB6IXOin22K/49Wfj7euedANgw+NtE/h9zF&#10;qILNX9LHxmLWaTYLxsTkFJQUvbnZbrbFx2rB+RDTI6BledNyo11uQzTi+BQT1aLUS0oOG8cGGp7N&#10;x7ouaRGN7h60MfmyjALcmcCOgh4xjev8aMTwJotOxlFw6aHs0snAxP8VFNMdqV5PBfJ4LZxCSnDp&#10;wmscZWeYIgUz8KzsT8BzfoZCGb2/Ac+IUhldmsFWOwy/k71Yoab8iwNT39mCF+xO5XWLNTRDxbnz&#10;vOchfXsu8OWv3P8EAAD//wMAUEsDBBQABgAIAAAAIQB7GMPz3QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/LTsMwEEX3SPyDNUjsWqepICXEqSqkfkALEmLn2pNHa48j22nSv8eIBSxn7tGdM9V2&#10;toZd0YfekYDVMgOGpJzuqRXw8b5fbICFKElL4wgF3DDAtr6/q2Sp3UQHvB5jy1IJhVIK6GIcSs6D&#10;6tDKsHQDUsoa562MafQt115OqdwanmfZM7eyp3ShkwO+dagux9EK+MomM55Vs1drefukw84WvrFC&#10;PD7Mu1dgEef4B8OPflKHOjmd3Eg6MCNgkRfrhKZg8/IELBG/m5OAvChWwOuK//+h/gYAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAFosi1ugEAAN0DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQB7GMPz3QAAAAsBAAAPAAAAAAAAAAAAAAAAABQEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3210"/>
-        <w:gridCol w:w="6276"/>
+        <w:gridCol w:w="2780"/>
+        <w:gridCol w:w="2093"/>
+        <w:gridCol w:w="4188"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00AE7872" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00AE7872" w:rsidTr="005B657C" w14:paraId="67E1E5B5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00AE7872" w:rsidP="00A66471" w:rsidRDefault="006D0E05">
+          <w:p w:rsidRPr="005B657C" w:rsidR="00AE7872" w:rsidP="00A66471" w:rsidRDefault="006D0E05" w14:paraId="65D46DF9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00067465">
-              <w:rPr>
+            <w:r w:rsidRPr="005B657C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Organisation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="00A66471" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="005B657C" w:rsidR="000C75BC" w:rsidP="00A66471" w:rsidRDefault="000C75BC" w14:paraId="218BE46B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6281" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00AE7872" w:rsidP="00A66471" w:rsidRDefault="00AE7872">
+          <w:p w:rsidRPr="00067465" w:rsidR="00AE7872" w:rsidP="00A66471" w:rsidRDefault="00AE7872" w14:paraId="0EC6931F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="00A66471" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="00A66471" w:rsidRDefault="000C75BC" w14:paraId="7306D337" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="006D0E05" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="006D0E05" w:rsidTr="005B657C" w14:paraId="2D54D70F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="006D0E05" w:rsidP="000E62C6" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="005B657C" w:rsidR="006D0E05" w:rsidP="000E62C6" w:rsidRDefault="000C75BC" w14:paraId="60362CFD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00067465">
-              <w:rPr>
+            <w:r w:rsidRPr="005B657C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Organisation’s a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00067465" w:rsidR="006D0E05">
-              <w:rPr>
+            <w:r w:rsidRPr="005B657C" w:rsidR="006D0E05">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ddress</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC" w14:paraId="1968D6C1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6281" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="006D0E05" w:rsidP="000E62C6" w:rsidRDefault="006D0E05">
+          <w:p w:rsidRPr="00067465" w:rsidR="006D0E05" w:rsidP="000E62C6" w:rsidRDefault="006D0E05" w14:paraId="660372B8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidTr="005B657C" w14:paraId="6680878C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="005B657C" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC" w14:paraId="2ACB289A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00067465">
-              <w:rPr>
+            <w:r w:rsidRPr="005B657C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Contact point</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="005B657C" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC" w14:paraId="4EE160BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00067465">
-              <w:rPr>
+            <w:r w:rsidRPr="005B657C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(name/telephone/e-mail)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6281" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC" w14:paraId="3748B608" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000E62C6" w:rsidRDefault="000C75BC" w14:paraId="7B7C3169" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidTr="005B657C" w14:paraId="41775783" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000C75BC" w:rsidRDefault="00614CF9">
+          <w:p w:rsidRPr="005B657C" w:rsidR="000C75BC" w:rsidP="000C75BC" w:rsidRDefault="00614CF9" w14:paraId="6BDCF02E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00067465">
-              <w:rPr>
+            <w:r w:rsidRPr="005B657C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Accountable Manager</w:t>
             </w:r>
-            <w:r w:rsidRPr="00067465" w:rsidR="00F77158">
-              <w:rPr>
+            <w:r w:rsidRPr="005B657C" w:rsidR="00F77158">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>’s name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6281" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="00A66471" w:rsidRDefault="00614CF9">
+          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="00A66471" w:rsidRDefault="00614CF9" w14:paraId="15F70B40" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidTr="005B657C" w14:paraId="593C2172" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3211" w:type="dxa"/>
+            <w:tcW w:w="2780" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00A66471" w:rsidRDefault="00614CF9">
+          <w:p w:rsidRPr="005B657C" w:rsidR="00DB4299" w:rsidP="00A66471" w:rsidRDefault="005B657C" w14:paraId="1A651E73" w14:textId="5FF24D9F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00067465">
-              <w:rPr>
+            <w:r w:rsidRPr="005B657C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proposed </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005B657C" w:rsidR="00614CF9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Nominated person’s name</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="000C75BC" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="005B657C" w:rsidR="000C75BC" w:rsidP="000C75BC" w:rsidRDefault="000C75BC" w14:paraId="344DDDCC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6281" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00A66471" w:rsidRDefault="00DB4299">
+          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00A66471" w:rsidRDefault="00DB4299" w14:paraId="2A42A18B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00453B4E" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="005B657C" w:rsidTr="00C03B80" w14:paraId="41AD8257" w14:textId="77777777">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2780" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005B657C" w:rsidR="005B657C" w:rsidP="00A66471" w:rsidRDefault="005B657C" w14:paraId="6BE1A300" w14:textId="12EE3904">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B657C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Date of birth:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2093" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005B657C" w:rsidR="005B657C" w:rsidP="00A66471" w:rsidRDefault="005B657C" w14:paraId="4D0FE845" w14:textId="11700EA3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B657C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Phone:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4188" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005B657C" w:rsidR="005B657C" w:rsidP="00A66471" w:rsidRDefault="005B657C" w14:paraId="4A372C5B" w14:textId="44B994E8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005B657C">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00067465" w:rsidR="00453B4E" w:rsidTr="00D61040" w14:paraId="22BDE997" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00453B4E" w:rsidP="00A66471" w:rsidRDefault="006D0E05">
+          <w:p w:rsidRPr="00067465" w:rsidR="00453B4E" w:rsidP="00A66471" w:rsidRDefault="006D0E05" w14:paraId="72DBE4FB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Person is n</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00F64FEC">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">ominated </w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00354608">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>for the management and supervision of the following area(s):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="00A66471" w:rsidRDefault="000C75BC">
+          <w:p w:rsidRPr="00067465" w:rsidR="000C75BC" w:rsidP="00A66471" w:rsidRDefault="000C75BC" w14:paraId="78EC77D4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00672445" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00672445" w:rsidTr="005B657C" w14:paraId="0DE605BD" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00672445" w:rsidP="00A66471" w:rsidRDefault="009811EF">
+          <w:p w:rsidRPr="00067465" w:rsidR="00672445" w:rsidP="00A66471" w:rsidRDefault="006C62E0" w14:paraId="6AB71D25" w14:textId="4A1496A6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="279924524"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00067465" w:rsidR="00672445">
+                <w:r w:rsidR="00154DE5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+            <w:r w:rsidR="00154DE5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00672445">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountable manager </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00453B4E" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00453B4E" w:rsidTr="00D61040" w14:paraId="04174330" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="005727D1" w:rsidP="00A66471" w:rsidRDefault="009811EF">
+          <w:p w:rsidRPr="00067465" w:rsidR="005727D1" w:rsidP="00A66471" w:rsidRDefault="006C62E0" w14:paraId="4C76C959" w14:textId="6E804DF9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="2002537778"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00067465" w:rsidR="00672445">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+            <w:r w:rsidR="00154DE5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00F64FEC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Flight Operation</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="000C75BC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">s   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00F64FEC" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00F64FEC" w:rsidTr="00D61040" w14:paraId="439221FA" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00F64FEC" w:rsidP="00A66471" w:rsidRDefault="009811EF">
+          <w:p w:rsidRPr="00067465" w:rsidR="00F64FEC" w:rsidP="00A66471" w:rsidRDefault="006C62E0" w14:paraId="0B79327A" w14:textId="718C7F9F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1514997080"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00067465" w:rsidR="00D61040">
+                <w:r w:rsidR="00154DE5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+            <w:r w:rsidR="00154DE5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00F64FEC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Crew </w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="000C75BC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">training </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00F64FEC" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00F64FEC" w:rsidTr="00D61040" w14:paraId="00A8BDA0" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00F64FEC" w:rsidP="00A66471" w:rsidRDefault="009811EF">
+          <w:p w:rsidRPr="00067465" w:rsidR="00F64FEC" w:rsidP="00A66471" w:rsidRDefault="006C62E0" w14:paraId="582E3B60" w14:textId="2EA40F4A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1155300304"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00067465" w:rsidR="00D61040">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00067465" w:rsidR="00F64FEC">
-[...5 lines deleted...]
-              <w:t>Ground operation</w:t>
+            <w:r w:rsidR="00154DE5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00067465" w:rsidR="000C75BC">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">s </w:t>
+            <w:r w:rsidR="00890F67">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compliance </w:t>
+            </w:r>
+            <w:r w:rsidR="006974EA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00CA2614" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00CA2614" w:rsidTr="00D61040" w14:paraId="054F566E" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00CA2614" w:rsidP="00A66471" w:rsidRDefault="009811EF">
+          <w:p w:rsidRPr="00067465" w:rsidR="00CA2614" w:rsidP="00A66471" w:rsidRDefault="006C62E0" w14:paraId="647F5E3E" w14:textId="099F966F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1787499780"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00067465" w:rsidR="00D61040">
+                <w:r w:rsidR="00154DE5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+            <w:r w:rsidR="00154DE5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00CA2614">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Compliance monitoring</w:t>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="006974EA">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ontinuous </w:t>
+            </w:r>
+            <w:r w:rsidR="00EA056B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>airworthiness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00CA2614" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00CA2614" w:rsidTr="00D61040" w14:paraId="335FFD81" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00CA2614" w:rsidP="00A66471" w:rsidRDefault="009811EF">
+          <w:p w:rsidRPr="00067465" w:rsidR="00CA2614" w:rsidP="00A66471" w:rsidRDefault="006C62E0" w14:paraId="4FB37A19" w14:textId="451D5A81">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="976728001"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00067465" w:rsidR="00D61040">
+                <w:r w:rsidR="00154DE5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+            <w:r w:rsidR="00154DE5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00CA2614">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Safety management</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00154DE5" w:rsidTr="00D61040" w14:paraId="3F3DDB43" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00154DE5" w:rsidP="00154DE5" w:rsidRDefault="006C62E0" w14:paraId="0F154D29" w14:textId="6205BDFA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:id w:val="1840731896"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00154DE5">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00154DE5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562244" w:rsidR="00EA056B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ground </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00562244" w:rsidR="00B05313">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>operations</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00067465" w:rsidR="00154DE5" w:rsidTr="00D61040" w14:paraId="7F654C1E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:jc w:val="left"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w:rsidR="00154DE5" w:rsidP="00154DE5" w:rsidRDefault="006C62E0" w14:paraId="280FC0D4" w14:textId="6FBD7B02">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+                </w:rPr>
+                <w:id w:val="-1207795906"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00154DE5">
+                  <w:rPr>
+                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00154DE5">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008658A2" w:rsidR="008658A2">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008658A2" w:rsidR="00B46B10">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">angerous </w:t>
+            </w:r>
+            <w:r w:rsidR="00550DCB">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008658A2" w:rsidR="00B46B10">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>oods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidTr="00D61040" w14:paraId="32DED10E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:jc w:val="left"/>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidP="00980E68" w:rsidRDefault="00E01240">
+          <w:p w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidP="00980E68" w:rsidRDefault="00E01240" w14:paraId="048D1156" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Education and training</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidTr="00D61040" w14:paraId="059F40B6" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidP="00A93E22" w:rsidRDefault="00E01240">
+          <w:p w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidP="00A93E22" w:rsidRDefault="00E01240" w14:paraId="2906E47F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: Provide full details of education commencing with secondary (i.e. high or technical school) level. List in-service or extra-curricular courses that have been completed. List employee’s licences and certificates in the field of civil aviation. Specify the dates, title of qualification awarded, name and type of organisation providing education and training.   </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidP="00A93E22" w:rsidRDefault="00E01240">
+          <w:p w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidP="00A93E22" w:rsidRDefault="00E01240" w14:paraId="0878B0E2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidP="00A93E22" w:rsidRDefault="00E01240">
+          <w:p w:rsidRPr="00067465" w:rsidR="00E01240" w:rsidP="00A93E22" w:rsidRDefault="00E01240" w14:paraId="1926924A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="00A93E22" w:rsidRDefault="00614CF9">
+          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="00A93E22" w:rsidRDefault="00614CF9" w14:paraId="77C6DF98" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="00A93E22" w:rsidRDefault="00614CF9">
+          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="00A93E22" w:rsidRDefault="00614CF9" w14:paraId="237CCBB2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00827FBF" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00827FBF" w:rsidTr="00D61040" w14:paraId="24D6E329" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00827FBF" w:rsidP="00980E68" w:rsidRDefault="00453B4E">
+          <w:p w:rsidRPr="00067465" w:rsidR="00827FBF" w:rsidP="00980E68" w:rsidRDefault="00453B4E" w14:paraId="49823FD0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Practical experience and expertise in the application of aviation safety standards and safe operating practices</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="005E3328">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (employment record)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00C12954" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00C12954" w:rsidTr="00D61040" w14:paraId="4BC62821" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00C12954" w:rsidP="005E3328" w:rsidRDefault="005E3328">
+          <w:p w:rsidRPr="00067465" w:rsidR="00C12954" w:rsidP="005E3328" w:rsidRDefault="005E3328" w14:paraId="62D55224" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Note: List the fields of activities in civil aviation, starting with present or most recent employment, specifying the: dates, occupation or position held, main activities and responsibilities, </w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00D45E7B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">working or flying experience, </w:t>
             </w:r>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">name and address of employer, type of business or sector. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E3328" w:rsidP="005E3328" w:rsidRDefault="005E3328">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E3328" w:rsidP="005E3328" w:rsidRDefault="005E3328" w14:paraId="2CBD1C66" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E3328" w:rsidP="005E3328" w:rsidRDefault="005E3328">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E3328" w:rsidP="005E3328" w:rsidRDefault="005E3328" w14:paraId="6DF74F6A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="005E3328" w:rsidRDefault="00614CF9">
+          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="005E3328" w:rsidRDefault="00614CF9" w14:paraId="43AE97F5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="005E3328" w:rsidRDefault="00614CF9">
+          <w:p w:rsidRPr="00067465" w:rsidR="00614CF9" w:rsidP="005E3328" w:rsidRDefault="00614CF9" w14:paraId="1C0874FD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E3328" w:rsidP="005E3328" w:rsidRDefault="005E3328">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E3328" w:rsidP="005E3328" w:rsidRDefault="005E3328" w14:paraId="0B7CBF5E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="0051740C" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="0051740C" w:rsidTr="00D61040" w14:paraId="363EE50F" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="0051740C" w:rsidP="00980E68" w:rsidRDefault="0051740C">
+          <w:p w:rsidRPr="00067465" w:rsidR="0051740C" w:rsidP="00980E68" w:rsidRDefault="0051740C" w14:paraId="0BFE4F8F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Familiarity with </w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00980E68">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>management systems</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="002F0BCB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (evidence)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="0051740C" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="0051740C" w:rsidTr="00D61040" w14:paraId="114AAF26" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="0051740C" w:rsidRDefault="00F77158">
+          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="0051740C" w:rsidRDefault="00F77158" w14:paraId="25E64E90" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="0051740C" w:rsidRDefault="00980E68">
+          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="0051740C" w:rsidRDefault="00980E68" w14:paraId="0F60A330" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="0051740C" w:rsidRDefault="00980E68">
+          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="0051740C" w:rsidRDefault="00980E68" w14:paraId="096116BF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00F327B1" w:rsidP="0051740C" w:rsidRDefault="00F327B1">
+          <w:p w:rsidRPr="00067465" w:rsidR="00F327B1" w:rsidP="0051740C" w:rsidRDefault="00F327B1" w14:paraId="6CB25A9A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="002F0BCB" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="002F0BCB" w:rsidTr="00D61040" w14:paraId="73BD3246" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="002F0BCB" w:rsidP="00980E68" w:rsidRDefault="002F0BCB">
+          <w:p w:rsidRPr="00067465" w:rsidR="002F0BCB" w:rsidP="00980E68" w:rsidRDefault="002F0BCB" w14:paraId="792DF92D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Evidence of appropriate management experience</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00980E68">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>, i.e. comparable organisation, other</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="002F0BCB" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="002F0BCB" w:rsidTr="00D61040" w14:paraId="0DF9C813" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="00057B30" w:rsidRDefault="00980E68">
+          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="00057B30" w:rsidRDefault="00980E68" w14:paraId="3C3E9C3E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="002F0BCB" w:rsidP="00057B30" w:rsidRDefault="00057B30">
+          <w:p w:rsidRPr="00067465" w:rsidR="002F0BCB" w:rsidP="00057B30" w:rsidRDefault="00057B30" w14:paraId="48FCD741" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00F77158">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="00057B30" w:rsidRDefault="00F77158">
+          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="00057B30" w:rsidRDefault="00F77158" w14:paraId="26DAC590" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="00057B30" w:rsidRDefault="00F77158">
+          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="00057B30" w:rsidRDefault="00F77158" w14:paraId="31D9DCD6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00057B30" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00057B30" w:rsidTr="00D61040" w14:paraId="5963327E" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="pct5" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00057B30" w:rsidP="0005322F" w:rsidRDefault="00CE0973">
+          <w:p w:rsidRPr="00067465" w:rsidR="00057B30" w:rsidP="0005322F" w:rsidRDefault="00CE0973" w14:paraId="427D3B92" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Evidence of r</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00057B30">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>elevant work experience</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00057B30" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00057B30" w:rsidTr="00D61040" w14:paraId="198FDC51" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00057B30" w:rsidP="00F77158" w:rsidRDefault="00057B30">
+          <w:p w:rsidRPr="00067465" w:rsidR="00057B30" w:rsidP="00F77158" w:rsidRDefault="00057B30" w14:paraId="4D94FF8A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5 years</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00CE0973">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>’ experience:</w:t>
@@ -1851,89 +2230,88 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="646089448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00067465" w:rsidR="00D61040">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="00F77158" w:rsidRDefault="00F77158">
+          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="00F77158" w:rsidRDefault="00F77158" w14:paraId="681C1CF5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00CE0973" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00CE0973" w:rsidTr="00D61040" w14:paraId="50C040FB" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00CE0973" w:rsidP="00057B30" w:rsidRDefault="00CE0973">
+          <w:p w:rsidRPr="00067465" w:rsidR="00CE0973" w:rsidP="00057B30" w:rsidRDefault="00CE0973" w14:paraId="3F03C5D3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2 years’ experience from the aeronautical industry in an appropriate position:</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00F77158">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00D61040">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>yes</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
@@ -1971,73 +2349,73 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1975480446"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00067465" w:rsidR="00D61040">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="00057B30" w:rsidRDefault="00F77158">
+          <w:p w:rsidRPr="00067465" w:rsidR="00F77158" w:rsidP="00057B30" w:rsidRDefault="00F77158" w14:paraId="0EC9048D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidTr="00D61040" w14:paraId="1E8F3A5D" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidP="00057B30" w:rsidRDefault="00980E68">
+          <w:p w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidP="00057B30" w:rsidRDefault="00980E68" w14:paraId="7A89BA04" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Valid flight crew licence and associated ratings:</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> yes</w:t>
@@ -2083,74 +2461,74 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="27380515"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00067465">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidP="00057B30" w:rsidRDefault="00D61040">
+          <w:p w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidP="00057B30" w:rsidRDefault="00D61040" w14:paraId="10B22DAF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidTr="00D61040" w14:paraId="33E9E24C" w14:textId="77777777">
         <w:tblPrEx>
           <w:jc w:val="left"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9492" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidP="00057B30" w:rsidRDefault="00980E68">
+          <w:p w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidP="00057B30" w:rsidRDefault="00980E68" w14:paraId="77BEC691" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Current type rating instructor on a type:</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> yes</w:t>
@@ -2196,245 +2574,245 @@
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1220976948"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00067465">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidP="00057B30" w:rsidRDefault="00D61040">
+          <w:p w:rsidRPr="00067465" w:rsidR="00D61040" w:rsidP="00057B30" w:rsidRDefault="00D61040" w14:paraId="6CD49F23" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="00DB4299">
+    <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="00DB4299" w14:paraId="2E9B5CB2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidTr="004B3A68" w14:paraId="6D30DC69" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="004B3A68" w:rsidRDefault="004B3A68">
+          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="004B3A68" w:rsidRDefault="004B3A68" w14:paraId="193FDF66" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Accountable manager </w:t>
             </w:r>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(signature/date):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="004B3A68" w:rsidRDefault="004B3A68">
+          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="004B3A68" w:rsidRDefault="004B3A68" w14:paraId="426A1183" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="004B3A68" w:rsidRDefault="004B3A68">
+          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="004B3A68" w:rsidRDefault="004B3A68" w14:paraId="7A2EB709" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00067465" w:rsidR="006D0E05" w:rsidP="00DB4299" w:rsidRDefault="006D0E05">
+    <w:p w:rsidRPr="00067465" w:rsidR="006D0E05" w:rsidP="00DB4299" w:rsidRDefault="006D0E05" w14:paraId="0684AA00" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="00DB4299" w:rsidRDefault="004B3A68">
+    <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="00DB4299" w:rsidRDefault="004B3A68" w14:paraId="2A7A6D3C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="006D0E05" w:rsidP="00DB4299" w:rsidRDefault="006D0E05">
+    <w:p w:rsidRPr="00067465" w:rsidR="006D0E05" w:rsidP="00DB4299" w:rsidRDefault="006D0E05" w14:paraId="35BD6938" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="005E2B2F" w:rsidRDefault="005E2B2F">
+    <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="005E2B2F" w:rsidRDefault="005E2B2F" w14:paraId="3E7A5BB1" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00067465">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>For LV CAA use</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="005E2B2F" w:rsidRDefault="004B3A68">
+    <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="005E2B2F" w:rsidRDefault="004B3A68" w14:paraId="771C60AD" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="9493" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9493"/>
+        <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidTr="00657E99">
+      <w:tr w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidTr="00980E68" w14:paraId="71428B3C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9493" w:type="dxa"/>
+            <w:tcW w:w="9061" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="000E62C6" w:rsidRDefault="004B3A68">
+          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="000E62C6" w:rsidRDefault="004B3A68" w14:paraId="16B5C2B6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Knowledge test</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="000E62C6" w:rsidRDefault="004B3A68">
+          <w:p w:rsidRPr="00067465" w:rsidR="004B3A68" w:rsidP="000E62C6" w:rsidRDefault="004B3A68" w14:paraId="55FB8F51" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F" w14:paraId="2EB5F00B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Pass</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1746300061"/>
                 <w14:checkbox>
@@ -2505,635 +2883,802 @@
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1337073801"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
                   <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00067465">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F" w14:paraId="14C692C4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F" w14:paraId="20F92898" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Inspector’s name/</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="004B3A68">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>signature/</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>date:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F" w14:paraId="11971C53" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="000E62C6" w:rsidRDefault="005E2B2F" w14:paraId="6D264C1B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="00DB4299">
+    <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="005618CE" w14:paraId="20E47E80" w14:textId="7EEED043">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="67961B7B" wp14:anchorId="2AB88F9B">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-186690</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>782955</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="342900"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1485365274" name="Straight Connector 3"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="342900"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:line id="Straight Connector 3" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#4579b8 [3044]" from="-14.7pt,61.65pt" to="-14.7pt,88.65pt" w14:anchorId="04700875" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ++WxmgEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKCEERN97AruCBY&#10;AfsDvM64sWR7rLFp0n/P2G1TBEiI1V4cf8x7M+/NZHszeycOQMli6OV61UoBQeNgw76XD98/vHon&#10;RcoqDMphgF4eIcmb3csX2yl2sMER3QAkmCSkboq9HHOOXdMkPYJXaYURAj8aJK8yH2nfDKQmZveu&#10;2bTt22ZCGiKhhpT49u70KHeV3xjQ+YsxCbJwveTacl2pro9lbXZb1e1JxdHqcxnqCVV4ZQMnXaju&#10;VFbiB9k/qLzVhAlNXmn0DRpjNVQNrGbd/qbm26giVC1sToqLTen5aPXnw224J7ZhiqlL8Z6KitmQ&#10;L1+uT8zVrONiFsxZ6NOl5tvXbzbv2+pjc8VFSvkjoBdl00tnQ5GhOnX4lDLn4tBLCB+umesuHx2U&#10;YBe+ghF24Fzriq5DAbeOxEFxO5XWEPK6tJD5anSBGevcAmz/DTzHFyjUgfkf8IKomTHkBextQPpb&#10;9jxfSjan+IsDJ93FgkccjrUn1RrufFV4ntIyWr+eK/z6L+1+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;1ewU1+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VIXFDrkLS0hDgVIFU9&#10;AEI0fIAbL0lEvI5iJ035ehZxgOPOPM3OZJvJtmLE3jeOFFzPIxBIpTMNVQrei+1sDcIHTUa3jlDB&#10;CT1s8vOzTKfGHekNx32oBIeQT7WCOoQuldKXNVrt565DYu/D9VYHPvtKml4fOdy2Mo6iG2l1Q/yh&#10;1h0+1lh+7gerYLd9wKflaagWZrkrrsbi+eXrda3U5cV0fwci4BT+YPipz9Uh504HN5DxolUwi28X&#10;jLIRJwkIJn6VAyurVQIyz+T/Dfk3AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFD75bGa&#10;AQAAkwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANXs&#10;FNfhAAAACwEAAA8AAAAAAAAAAAAAAAAA9AMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidTr="00980E68">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidTr="00980E68" w14:paraId="1F53881F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9061" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="005E2B2F" w:rsidRDefault="00980E68">
+          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="005E2B2F" w:rsidRDefault="00980E68" w14:paraId="78D5B828" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Overall assessment performed</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="003D6208">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> and compliant:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="005E2B2F" w:rsidRDefault="003D6208">
+          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="005E2B2F" w:rsidRDefault="003D6208" w14:paraId="3A06D78F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>POI</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00980E68">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> name/signature/date:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="005E2B2F" w:rsidRDefault="00980E68">
+          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="005E2B2F" w:rsidRDefault="00980E68" w14:paraId="33885AB2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="005E2B2F" w:rsidRDefault="00980E68">
+          <w:p w:rsidRPr="00067465" w:rsidR="00980E68" w:rsidP="005E2B2F" w:rsidRDefault="00980E68" w14:paraId="110C3F06" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="00980E68" w:rsidRDefault="005E2B2F">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="00980E68" w:rsidRDefault="005E2B2F" w14:paraId="1DDA9349" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Accepted by LV CAA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="00DB4299" w:rsidRDefault="005E2B2F">
+          <w:p w:rsidRPr="00067465" w:rsidR="005E2B2F" w:rsidP="00DB4299" w:rsidRDefault="005E2B2F" w14:paraId="655123A5" w14:textId="1332036D">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Head of AOD</w:t>
+              <w:t xml:space="preserve">Head of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00067465" w:rsidR="006D0E05">
+            <w:r w:rsidR="005618CE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:t>FOS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00067465" w:rsidR="006D0E05">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (name/signature/date):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="00DB4299">
+          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="00DB4299" w14:paraId="74D15FC2" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="7920"/>
               </w:tabs>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="00DB4299">
+    <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="00DB4299" w14:paraId="6299BD70" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9287"/>
+        <w:gridCol w:w="9061"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidTr="003815F0">
+      <w:tr w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidTr="003815F0" w14:paraId="1B20B019" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="006D0E05" w:rsidRDefault="006D0E05">
+          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="006D0E05" w:rsidRDefault="006D0E05" w14:paraId="3F056A06" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Notification of the</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="00980E68">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> organisation</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="00DB4299">
+          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="00DB4299" w:rsidRDefault="00DB4299" w14:paraId="4DC13714" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="008F2826" w:rsidP="00DB4299" w:rsidRDefault="00980E68">
+          <w:p w:rsidRPr="00067465" w:rsidR="008F2826" w:rsidP="00DB4299" w:rsidRDefault="006220A4" w14:paraId="086ADE60" w14:textId="42415805">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00067465">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>AOD LV CAA letter No/date</w:t>
+              <w:t>FOS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00067465" w:rsidR="00980E68">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LV CAA letter No/date</w:t>
             </w:r>
             <w:r w:rsidRPr="00067465" w:rsidR="004B3A68">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="004B3A68" w:rsidRDefault="00DB4299">
+          <w:p w:rsidRPr="00067465" w:rsidR="00DB4299" w:rsidP="004B3A68" w:rsidRDefault="00DB4299" w14:paraId="06E1AFC4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00067465" w:rsidR="00526E8E" w:rsidP="006F71D3" w:rsidRDefault="00526E8E"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId7"/>
+    <w:p w:rsidRPr="00067465" w:rsidR="00526E8E" w:rsidP="006F71D3" w:rsidRDefault="00526E8E" w14:paraId="501063E8" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="00067465" w:rsidR="00526E8E" w:rsidSect="00610DB0">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="709" w:right="1134" w:bottom="1134" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A42A4B" w:rsidRDefault="00A42A4B">
+    <w:p w14:paraId="5762770D" w14:textId="77777777" w:rsidR="006C62E0" w:rsidRDefault="006C62E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A42A4B" w:rsidRDefault="00A42A4B">
+    <w:p w14:paraId="389EB4DD" w14:textId="77777777" w:rsidR="006C62E0" w:rsidRDefault="006C62E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...4 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Vrinda">
+    <w:panose1 w:val="00000400000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="568094C5" w14:textId="77777777" w:rsidR="005618CE" w:rsidRDefault="005618CE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="TableGrid"/>
       <w:tblW w:w="9072" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6804"/>
       <w:gridCol w:w="2268"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00067465" w:rsidRPr="002157D1" w:rsidTr="00067465">
+    <w:tr w:rsidR="00067465" w:rsidRPr="002157D1" w14:paraId="2C0C843C" w14:textId="77777777" w:rsidTr="00067465">
       <w:trPr>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="0" w:type="auto"/>
         </w:tcPr>
-        <w:p w:rsidR="00067465" w:rsidRDefault="00067465" w:rsidP="00067465"/>
+        <w:p w14:paraId="40709678" w14:textId="77777777" w:rsidR="00067465" w:rsidRDefault="00067465" w:rsidP="00067465"/>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2268" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="00067465" w:rsidRDefault="00067465" w:rsidP="00067465"/>
+        <w:p w14:paraId="3A49609F" w14:textId="77777777" w:rsidR="00067465" w:rsidRDefault="00067465" w:rsidP="00067465"/>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00203DC0" w:rsidRDefault="00067465">
+  <w:p w14:paraId="7739CEC8" w14:textId="220DBB8D" w:rsidR="00203DC0" w:rsidRDefault="00067465">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00067465">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve">Rev: TR25.1                                                                 </w:t>
+      <w:t xml:space="preserve">Rev: </w:t>
+    </w:r>
+    <w:r w:rsidR="005618CE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00067465">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                 </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00067465">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00067465">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                     APP 4.</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C411BF8" w14:textId="77777777" w:rsidR="005618CE" w:rsidRDefault="005618CE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00A42A4B" w:rsidRDefault="00A42A4B">
+    <w:p w14:paraId="0956B44F" w14:textId="77777777" w:rsidR="006C62E0" w:rsidRDefault="006C62E0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00A42A4B" w:rsidRDefault="00A42A4B">
+    <w:p w14:paraId="3C233E00" w14:textId="77777777" w:rsidR="006C62E0" w:rsidRDefault="006C62E0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="005618CE" w:rsidRDefault="005618CE" w14:paraId="691FFD02" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="005618CE" w:rsidRDefault="005618CE" w14:paraId="52116A32" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="005618CE" w:rsidRDefault="005618CE" w14:paraId="07465042" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05855E10"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090017"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06ED533A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EF6598A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
@@ -7827,647 +8372,682 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="821966723">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1013920066">
     <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="952008124">
     <w:abstractNumId w:val="9"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="937057237">
     <w:abstractNumId w:val="20"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1988045977">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1365790524">
     <w:abstractNumId w:val="38"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1474249293">
     <w:abstractNumId w:val="18"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="806820800">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="298269293">
     <w:abstractNumId w:val="39"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="780029737">
     <w:abstractNumId w:val="27"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1624577270">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="338972369">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1224682437">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1072627755">
     <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1194228795">
     <w:abstractNumId w:val="33"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1004239934">
     <w:abstractNumId w:val="28"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1054547098">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1412042142">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1106995938">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1620189013">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="346756881">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1212693146">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="468285213">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1542785438">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1366639439">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="904921121">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="99028977">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1639263761">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2105688126">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1054039472">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="62609696">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="231816097">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="533813655">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="708258496">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1390416936">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1820416668">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1974941116">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="160849327">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="624504368">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="112675603">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1972663506">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="2103643679">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="601911144">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="713310363">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1109818119">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB4299"/>
     <w:rsid w:val="000253E4"/>
     <w:rsid w:val="0004451F"/>
+    <w:rsid w:val="00051705"/>
     <w:rsid w:val="0005322F"/>
     <w:rsid w:val="00057B30"/>
+    <w:rsid w:val="00057DCC"/>
     <w:rsid w:val="00062706"/>
     <w:rsid w:val="00067465"/>
     <w:rsid w:val="00067A7F"/>
     <w:rsid w:val="00080609"/>
     <w:rsid w:val="0008151C"/>
     <w:rsid w:val="00082C34"/>
     <w:rsid w:val="000C75BC"/>
     <w:rsid w:val="000D1B6C"/>
     <w:rsid w:val="000E2702"/>
     <w:rsid w:val="000E44AC"/>
     <w:rsid w:val="00101324"/>
+    <w:rsid w:val="0012587F"/>
     <w:rsid w:val="00151CDA"/>
     <w:rsid w:val="001540BA"/>
+    <w:rsid w:val="00154DE5"/>
     <w:rsid w:val="00157877"/>
     <w:rsid w:val="00172C76"/>
+    <w:rsid w:val="001740C0"/>
     <w:rsid w:val="00174E5E"/>
+    <w:rsid w:val="00175CB5"/>
     <w:rsid w:val="00195107"/>
     <w:rsid w:val="001A5BA6"/>
     <w:rsid w:val="001B1D9C"/>
     <w:rsid w:val="001B6002"/>
     <w:rsid w:val="001C5E48"/>
     <w:rsid w:val="001D2961"/>
     <w:rsid w:val="001D5FD3"/>
     <w:rsid w:val="001D65CB"/>
     <w:rsid w:val="001D6780"/>
     <w:rsid w:val="001E3577"/>
     <w:rsid w:val="001F6D33"/>
     <w:rsid w:val="00203DC0"/>
+    <w:rsid w:val="002044C4"/>
     <w:rsid w:val="00206AAD"/>
     <w:rsid w:val="002157D1"/>
+    <w:rsid w:val="002564EE"/>
+    <w:rsid w:val="002767F2"/>
     <w:rsid w:val="002E120E"/>
     <w:rsid w:val="002E7289"/>
     <w:rsid w:val="002E7D59"/>
+    <w:rsid w:val="002F03A0"/>
     <w:rsid w:val="002F0BCB"/>
     <w:rsid w:val="00303328"/>
+    <w:rsid w:val="0030569E"/>
     <w:rsid w:val="0035373F"/>
     <w:rsid w:val="00354608"/>
     <w:rsid w:val="003815F0"/>
     <w:rsid w:val="00382595"/>
     <w:rsid w:val="003A22AD"/>
     <w:rsid w:val="003B0C6A"/>
     <w:rsid w:val="003B266D"/>
     <w:rsid w:val="003C5BDE"/>
     <w:rsid w:val="003D6208"/>
+    <w:rsid w:val="003E1439"/>
     <w:rsid w:val="004010FB"/>
     <w:rsid w:val="004137ED"/>
     <w:rsid w:val="00431FD1"/>
     <w:rsid w:val="004433CA"/>
     <w:rsid w:val="00453B4E"/>
+    <w:rsid w:val="0046000F"/>
     <w:rsid w:val="00465F1A"/>
     <w:rsid w:val="00482DAF"/>
     <w:rsid w:val="004A6CDB"/>
     <w:rsid w:val="004B3A68"/>
     <w:rsid w:val="004D61D1"/>
     <w:rsid w:val="004E103C"/>
     <w:rsid w:val="004E53BB"/>
     <w:rsid w:val="004F692F"/>
+    <w:rsid w:val="00502F9C"/>
     <w:rsid w:val="005106CD"/>
     <w:rsid w:val="0051740C"/>
     <w:rsid w:val="00522137"/>
     <w:rsid w:val="00526E8E"/>
     <w:rsid w:val="005319FA"/>
     <w:rsid w:val="00543FA2"/>
+    <w:rsid w:val="00550DCB"/>
     <w:rsid w:val="00557DF7"/>
+    <w:rsid w:val="005618CE"/>
     <w:rsid w:val="00561E80"/>
+    <w:rsid w:val="00562244"/>
     <w:rsid w:val="005727D1"/>
     <w:rsid w:val="00576265"/>
+    <w:rsid w:val="005953FD"/>
+    <w:rsid w:val="005B657C"/>
+    <w:rsid w:val="005D4E9E"/>
     <w:rsid w:val="005E2B2F"/>
     <w:rsid w:val="005E3328"/>
     <w:rsid w:val="005F3753"/>
+    <w:rsid w:val="005F5DD9"/>
     <w:rsid w:val="006056A9"/>
     <w:rsid w:val="00610DB0"/>
     <w:rsid w:val="00611DEA"/>
     <w:rsid w:val="00614CF9"/>
+    <w:rsid w:val="006220A4"/>
     <w:rsid w:val="006327BB"/>
     <w:rsid w:val="00644065"/>
-    <w:rsid w:val="00657E99"/>
     <w:rsid w:val="00672445"/>
     <w:rsid w:val="00687FCD"/>
     <w:rsid w:val="006950EF"/>
+    <w:rsid w:val="006974EA"/>
+    <w:rsid w:val="006A1572"/>
     <w:rsid w:val="006B4534"/>
     <w:rsid w:val="006C3876"/>
+    <w:rsid w:val="006C62E0"/>
     <w:rsid w:val="006D0E05"/>
     <w:rsid w:val="006D2BEB"/>
     <w:rsid w:val="006D4830"/>
     <w:rsid w:val="006F71D3"/>
     <w:rsid w:val="007031E9"/>
     <w:rsid w:val="00707876"/>
     <w:rsid w:val="00722895"/>
     <w:rsid w:val="00723CAC"/>
     <w:rsid w:val="007245AF"/>
     <w:rsid w:val="00726F66"/>
+    <w:rsid w:val="00761B5D"/>
     <w:rsid w:val="00786B93"/>
     <w:rsid w:val="00793619"/>
     <w:rsid w:val="007B78FA"/>
     <w:rsid w:val="007C4B6F"/>
     <w:rsid w:val="007E0AEA"/>
     <w:rsid w:val="007E2F8F"/>
     <w:rsid w:val="007E31E3"/>
     <w:rsid w:val="00811488"/>
     <w:rsid w:val="00824D88"/>
     <w:rsid w:val="00827FBF"/>
+    <w:rsid w:val="008658A2"/>
+    <w:rsid w:val="00890F67"/>
     <w:rsid w:val="00897C7A"/>
     <w:rsid w:val="008A0771"/>
     <w:rsid w:val="008B44CA"/>
+    <w:rsid w:val="008C18D4"/>
     <w:rsid w:val="008F2826"/>
     <w:rsid w:val="0091362C"/>
     <w:rsid w:val="00927758"/>
     <w:rsid w:val="00932B91"/>
     <w:rsid w:val="00954A9F"/>
     <w:rsid w:val="0097388E"/>
     <w:rsid w:val="00980E68"/>
-    <w:rsid w:val="009811EF"/>
+    <w:rsid w:val="009B002C"/>
     <w:rsid w:val="009B00B2"/>
     <w:rsid w:val="009C6F03"/>
     <w:rsid w:val="009E766F"/>
     <w:rsid w:val="00A021B4"/>
     <w:rsid w:val="00A030F8"/>
     <w:rsid w:val="00A055AC"/>
     <w:rsid w:val="00A42A4B"/>
     <w:rsid w:val="00A537E6"/>
     <w:rsid w:val="00A53B2D"/>
     <w:rsid w:val="00A53F7B"/>
     <w:rsid w:val="00A62CBE"/>
     <w:rsid w:val="00A66471"/>
     <w:rsid w:val="00A93E22"/>
     <w:rsid w:val="00AB1051"/>
+    <w:rsid w:val="00AB1554"/>
     <w:rsid w:val="00AC235B"/>
     <w:rsid w:val="00AE119B"/>
     <w:rsid w:val="00AE7872"/>
     <w:rsid w:val="00AF7AAC"/>
     <w:rsid w:val="00B00102"/>
+    <w:rsid w:val="00B05313"/>
     <w:rsid w:val="00B241BC"/>
     <w:rsid w:val="00B433D6"/>
+    <w:rsid w:val="00B46B10"/>
     <w:rsid w:val="00B86E0B"/>
     <w:rsid w:val="00B87798"/>
     <w:rsid w:val="00BB5F50"/>
     <w:rsid w:val="00BC0EB3"/>
     <w:rsid w:val="00BE42F0"/>
     <w:rsid w:val="00BF7C94"/>
     <w:rsid w:val="00C12954"/>
     <w:rsid w:val="00C45DAE"/>
     <w:rsid w:val="00C53F5A"/>
     <w:rsid w:val="00C606F5"/>
     <w:rsid w:val="00CA2614"/>
+    <w:rsid w:val="00CC5E2A"/>
     <w:rsid w:val="00CE0973"/>
     <w:rsid w:val="00CE3FF3"/>
     <w:rsid w:val="00D07D71"/>
     <w:rsid w:val="00D12647"/>
     <w:rsid w:val="00D33064"/>
     <w:rsid w:val="00D34614"/>
     <w:rsid w:val="00D45E7B"/>
     <w:rsid w:val="00D61040"/>
+    <w:rsid w:val="00D7339F"/>
     <w:rsid w:val="00DB4299"/>
     <w:rsid w:val="00DD0500"/>
     <w:rsid w:val="00DD18E5"/>
     <w:rsid w:val="00DD1D54"/>
     <w:rsid w:val="00E01240"/>
     <w:rsid w:val="00E032DA"/>
     <w:rsid w:val="00E173AE"/>
     <w:rsid w:val="00E43793"/>
     <w:rsid w:val="00E549A5"/>
     <w:rsid w:val="00E80A80"/>
+    <w:rsid w:val="00EA056B"/>
     <w:rsid w:val="00EF6A42"/>
     <w:rsid w:val="00F2517B"/>
     <w:rsid w:val="00F327B1"/>
     <w:rsid w:val="00F64FEC"/>
     <w:rsid w:val="00F77158"/>
+    <w:rsid w:val="00F97124"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FC322A"/>
     <w:rsid w:val="00FC692D"/>
     <w:rsid w:val="00FD256F"/>
     <w:rsid w:val="00FD7851"/>
+    <w:rsid w:val="00FE42C1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="lv-LV"/>
+  <w:themeFontLang w:val="lv-LV" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2EE518C5"/>
+  <w14:docId w14:val="5BB85924"/>
   <w15:docId w15:val="{1F5A9053-0D3D-490F-88CE-C79D94BB6FCE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8790,50 +9370,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002E7289"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00824D88"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -9206,57 +9787,57 @@
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-IE" w:eastAsia="en-IE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00067465"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\Aigars\My%20Documents\EDGARAM\ISM-O-1\APP%20Template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -9504,72 +10085,363 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FD42BB7-5F6D-4C54-B56B-EEC4F563B5E6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B3E78D8-385A-421F-8E07-047F7B7B05F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F02AA3C4-0997-4944-8E69-7EE2432A74FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>APP Template</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>295</Words>
-  <Characters>2098</Characters>
+  <Words>1573</Words>
+  <Characters>897</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>7</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CAA Of Latvia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2389</CharactersWithSpaces>
+  <CharactersWithSpaces>2466</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:creator>Your User Name</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>7155200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>