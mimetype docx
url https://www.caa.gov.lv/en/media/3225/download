--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,3523 +1,2984 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004F73ED" w:rsidRPr="005A6DA2" w:rsidRDefault="00151EB8" w:rsidP="00300636">
+    <w:p w:rsidRPr="005A6DA2" w:rsidR="004F73ED" w:rsidP="00300636" w:rsidRDefault="00151EB8" w14:paraId="1FD8C86E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6DA2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Application for</w:t>
       </w:r>
-      <w:r w:rsidR="005E0346" w:rsidRPr="005A6DA2">
+      <w:r w:rsidRPr="005A6DA2" w:rsidR="005E0346">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00314A02" w:rsidRPr="005A6DA2">
+      <w:r w:rsidRPr="005A6DA2" w:rsidR="00314A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>OM</w:t>
       </w:r>
-      <w:r w:rsidR="000A618F" w:rsidRPr="005A6DA2">
+      <w:r w:rsidRPr="005A6DA2" w:rsidR="000A618F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> Revisions/Amendments</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="4820" w:type="pct"/>
         <w:tblInd w:w="563" w:type="dxa"/>
         <w:tblLook w:val="05A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2296"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="17"/>
+        <w:gridCol w:w="2297"/>
+        <w:gridCol w:w="15"/>
+        <w:gridCol w:w="18"/>
         <w:gridCol w:w="980"/>
         <w:gridCol w:w="408"/>
-        <w:gridCol w:w="834"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="305"/>
+        <w:gridCol w:w="832"/>
+        <w:gridCol w:w="684"/>
+        <w:gridCol w:w="306"/>
         <w:gridCol w:w="9"/>
-        <w:gridCol w:w="319"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="293"/>
+        <w:gridCol w:w="318"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="97"/>
+        <w:gridCol w:w="294"/>
         <w:gridCol w:w="681"/>
-        <w:gridCol w:w="111"/>
-[...9 lines deleted...]
-        <w:gridCol w:w="2757"/>
+        <w:gridCol w:w="112"/>
+        <w:gridCol w:w="230"/>
+        <w:gridCol w:w="881"/>
+        <w:gridCol w:w="369"/>
+        <w:gridCol w:w="378"/>
+        <w:gridCol w:w="893"/>
+        <w:gridCol w:w="390"/>
+        <w:gridCol w:w="166"/>
+        <w:gridCol w:w="4157"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C875" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="110"/>
+          <w:trHeight w:val="110" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
-[...2 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="759" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="354" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C86F" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="335" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="1092" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C870" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1048" w:type="pct"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="141" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C871" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="121" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C872" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="262" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...12 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C873" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2468" w:type="pct"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C874" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C87B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="607"/>
+          <w:trHeight w:val="607" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="005E0346">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="005E0346" w:rsidRDefault="00F05347" w14:paraId="1FD8C876" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="510797733" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
-[...1 lines deleted...]
-            <w:permStart w:id="181697197" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="4" w:colLast="4" w:id="1724718527"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="3" w:colLast="3" w:id="322969992"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="1" w:colLast="1" w:id="1729968057"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Applicants Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="pct"/>
+            <w:tcW w:w="1383" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00384B9D">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00384B9D" w:rsidRDefault="00F05347" w14:paraId="1FD8C877" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcW w:w="129" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="78" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C878" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="225" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F55407" w:rsidP="003A3F6A">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="003A3F6A" w:rsidRDefault="00A12A87" w14:paraId="1FD8C879" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="699821675"/>
                 <w:placeholder>
                   <w:docPart w:val="A2597DA61D8A4B0CA752116C201F52A8"/>
                 </w:placeholder>
                 <w:dropDownList>
                   <w:listItem w:displayText="AOC No:" w:value="AOC No:"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00F05347" w:rsidRPr="005A6DA2">
+                <w:r w:rsidRPr="005A6DA2" w:rsidR="00F05347">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>AOC No:</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2570" w:type="pct"/>
-            <w:gridSpan w:val="11"/>
+            <w:tcW w:w="2504" w:type="pct"/>
+            <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="003A3F6A">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="003A3F6A" w:rsidRDefault="00F05347" w14:paraId="1FD8C87A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="510797733"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:permEnd w:id="1724718527"/>
+      <w:permEnd w:id="322969992"/>
+      <w:permEnd w:id="1729968057"/>
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C881" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="005E0346">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="005E0346" w:rsidRDefault="00F05347" w14:paraId="1FD8C87C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="pct"/>
+            <w:tcW w:w="1383" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="141" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C87D" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="759" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C87E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00A47559">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00A47559" w:rsidRDefault="00F05347" w14:paraId="1FD8C87F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1889" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1854" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C880" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C887" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="005E0346">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="005E0346" w:rsidRDefault="00F05347" w14:paraId="1FD8C882" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="512762355" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
-            <w:permStart w:id="1114841004" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="4" w:colLast="4" w:id="1330979136"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="1" w:colLast="1" w:id="1669807657"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Contact person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="pct"/>
+            <w:tcW w:w="1383" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00951B16">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00951B16" w:rsidRDefault="00F05347" w14:paraId="1FD8C883" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcW w:w="129" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="759" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C884" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00A47559">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00A47559" w:rsidRDefault="00F05347" w14:paraId="1FD8C885" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Official phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1889" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1854" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00305D03">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00305D03" w:rsidRDefault="00F05347" w14:paraId="1FD8C886" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="512762355"/>
-[...1 lines deleted...]
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:permEnd w:id="1330979136"/>
+      <w:permEnd w:id="1669807657"/>
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C88D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="005E0346">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="005E0346" w:rsidRDefault="00F05347" w14:paraId="1FD8C888" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="pct"/>
+            <w:tcW w:w="1383" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="141" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C889" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="129" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="759" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C88A" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00A47559">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00A47559" w:rsidRDefault="00F05347" w14:paraId="1FD8C88B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1889" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1854" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C88C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C893" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="005E0346">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="005E0346" w:rsidRDefault="00F05347" w14:paraId="1FD8C88E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="2079090797" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
-            <w:permStart w:id="1867673263" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="4" w:colLast="4" w:id="237898392"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="1" w:colLast="1" w:id="407121062"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Function</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1446" w:type="pct"/>
+            <w:tcW w:w="1383" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00951B16">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00951B16" w:rsidRDefault="00F05347" w14:paraId="1FD8C88F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="141" w:type="pct"/>
+            <w:tcW w:w="129" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="759" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C890" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="876" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00A47559">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00A47559" w:rsidRDefault="00F05347" w14:paraId="1FD8C891" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Mobile phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1889" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
+            <w:tcW w:w="1854" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00305D03">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00305D03" w:rsidRDefault="00F05347" w14:paraId="1FD8C892" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="2079090797"/>
-[...1 lines deleted...]
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:permEnd w:id="237898392"/>
+      <w:permEnd w:id="407121062"/>
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C897" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="005E0346">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="005E0346" w:rsidRDefault="00F05347" w14:paraId="1FD8C894" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1587" w:type="pct"/>
+            <w:tcW w:w="1512" w:type="pct"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="12"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C895" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2730" w:type="pct"/>
+            <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C896" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00300636">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C89A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="005E0346">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="005E0346" w:rsidRDefault="00F05347" w14:paraId="1FD8C898" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="381508160" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="1" w:colLast="1" w:id="90907009"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Company Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4235" w:type="pct"/>
-            <w:gridSpan w:val="24"/>
+            <w:tcW w:w="4241" w:type="pct"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00384B9D">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00384B9D" w:rsidRDefault="00F05347" w14:paraId="1FD8C899" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="381508160"/>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00300636">
+      <w:permEnd w:id="90907009"/>
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C89D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="005E0346">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="005E0346" w:rsidRDefault="00F05347" w14:paraId="1FD8C89B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4235" w:type="pct"/>
-            <w:gridSpan w:val="24"/>
+            <w:tcW w:w="4241" w:type="pct"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00384B9D">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00384B9D" w:rsidRDefault="00F05347" w14:paraId="1FD8C89C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00300636">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8A0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="005E0346">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="005E0346" w:rsidRDefault="00F05347" w14:paraId="1FD8C89E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1015745137" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="1" w:colLast="1" w:id="1599537557"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>e-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4235" w:type="pct"/>
-            <w:gridSpan w:val="24"/>
+            <w:tcW w:w="4241" w:type="pct"/>
+            <w:gridSpan w:val="22"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00384B9D">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00384B9D" w:rsidRDefault="00F05347" w14:paraId="1FD8C89F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="1015745137"/>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:permEnd w:id="1599537557"/>
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8A7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
+            <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="1009" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8A1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="107" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8A2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="101" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="368" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8A3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="603" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8A4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="726" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="8"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8A5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2101" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8A6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE2026" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00FE2026" w:rsidTr="00911564" w14:paraId="1FD8C8AE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="110"/>
+          <w:trHeight w:val="110" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="765" w:type="pct"/>
-[...3 lines deleted...]
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+            <w:tcW w:w="759" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="1009" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="971" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...11 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8A9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="101" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="368" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8AA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="603" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8AB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="726" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...12 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8AC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2101" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8AD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00300636">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00300636" w14:paraId="1FD8C8B0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="25"/>
+            <w:gridSpan w:val="23"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8AF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8B7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="397"/>
+          <w:trHeight w:val="397" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="pct"/>
+            <w:tcW w:w="770" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00A374CD">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00A374CD" w:rsidRDefault="00F05347" w14:paraId="1FD8C8B1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="1137274638" w:edGrp="everyone" w:colFirst="5" w:colLast="5"/>
-[...1 lines deleted...]
-            <w:permStart w:id="1123436239" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="5" w:colLast="5" w:id="1341481755"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="3" w:colLast="3" w:id="398863022"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="1" w:colLast="1" w:id="100285390"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Documen</w:t>
             </w:r>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-967888711"/>
             <w:placeholder>
               <w:docPart w:val="E4C32C075B104512AA86C069C22E16B3"/>
             </w:placeholder>
             <w:comboBox>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
               <w:listItem w:displayText="OM-A" w:value="OM-A"/>
               <w:listItem w:displayText="OM-B" w:value="OM-B"/>
               <w:listItem w:displayText="OM-C" w:value="OM-C"/>
               <w:listItem w:displayText="OM-D" w:value="OM-D"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="987" w:type="pct"/>
+                <w:tcW w:w="960" w:type="pct"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00EF2C97" w:rsidP="008C5196">
+              <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="008C5196" w:rsidRDefault="00EF2C97" w14:paraId="1FD8C8B2" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005A6DA2">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="107" w:type="pct"/>
+            <w:tcW w:w="101" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8B3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1049063710"/>
             <w:placeholder>
               <w:docPart w:val="E4C32C075B104512AA86C069C22E16B3"/>
             </w:placeholder>
             <w:comboBox>
               <w:listItem w:displayText="New Issue" w:value="New Issue"/>
               <w:listItem w:displayText="Amendment" w:value="Amendment"/>
               <w:listItem w:displayText="Revision" w:value="Revision"/>
               <w:listItem w:displayText="Temporary Revision" w:value="Temporary Revision"/>
               <w:listItem w:displayText="Choose an item" w:value="Choose an item"/>
             </w:comboBox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1100" w:type="pct"/>
+                <w:tcW w:w="1191" w:type="pct"/>
                 <w:gridSpan w:val="10"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00C308EB" w:rsidP="001E7C65">
+              <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="001E7C65" w:rsidRDefault="00C308EB" w14:paraId="1FD8C8B4" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005A6DA2">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="130" w:type="pct"/>
+            <w:tcW w:w="124" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="6"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8B5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1854" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00C308EB" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00BC38E8" w:rsidRDefault="00C308EB" w14:paraId="1FD8C8B6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Rev/</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Amdt</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> number and date: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="1137274638"/>
-[...2 lines deleted...]
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:permEnd w:id="1341481755"/>
+      <w:permEnd w:id="398863022"/>
+      <w:permEnd w:id="100285390"/>
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8BE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="pct"/>
+            <w:tcW w:w="770" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="987" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8B8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="960" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="107" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8B9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="101" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="1100" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8BA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1191" w:type="pct"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8BB" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="549" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8BC" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8BD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8C4" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="454"/>
+          <w:trHeight w:val="454" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="pct"/>
+            <w:tcW w:w="770" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00A374CD">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00A374CD" w:rsidRDefault="00F05347" w14:paraId="1FD8C8BF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="651432321" w:edGrp="everyone" w:colFirst="4" w:colLast="4"/>
-            <w:permStart w:id="1426407213" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="4" w:colLast="4" w:id="911501216"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="1" w:colLast="1" w:id="286551274"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Reason for </w:t>
             </w:r>
-            <w:r w:rsidR="0063564F" w:rsidRPr="005A6DA2">
+            <w:r w:rsidRPr="005A6DA2" w:rsidR="0063564F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">a </w:t>
             </w:r>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>change</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1895316153"/>
             <w:placeholder>
               <w:docPart w:val="E4C32C075B104512AA86C069C22E16B3"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Chose an item" w:value="Chose an item"/>
               <w:listItem w:displayText="Addition" w:value="Addition"/>
               <w:listItem w:displayText="New Aeroplane in Fleet" w:value="New Aeroplane in Fleet"/>
               <w:listItem w:displayText="Procedure process" w:value="Procedure process"/>
               <w:listItem w:displayText="Change in AFM/MEL" w:value="Change in AFM/MEL"/>
               <w:listItem w:displayText="Internal Quality request" w:value="Internal Quality request"/>
               <w:listItem w:displayText="Air Safety Bulletin" w:value="Air Safety Bulletin"/>
               <w:listItem w:displayText="Operational Safety Bulletin" w:value="Operational Safety Bulletin"/>
               <w:listItem w:displayText="EASA Request" w:value="EASA Request"/>
               <w:listItem w:displayText="EASA Finding(s)" w:value="EASA Finding(s)"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1769" w:type="pct"/>
+                <w:tcW w:w="1839" w:type="pct"/>
                 <w:gridSpan w:val="13"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="000A618F" w:rsidP="006403F3">
+              <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="006403F3" w:rsidRDefault="000A618F" w14:paraId="1FD8C8C0" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005A6DA2">
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Chose an item</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="857" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="0039639C">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="0039639C" w:rsidRDefault="00F05347" w14:paraId="1FD8C8C1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Proposed effective date</w:t>
             </w:r>
-            <w:r w:rsidR="00EC1435" w:rsidRPr="005A6DA2">
+            <w:r w:rsidRPr="005A6DA2" w:rsidR="00EC1435">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="141" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="129" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8C2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1947884062"/>
             <w:placeholder>
               <w:docPart w:val="9373E940731541C3AB4D043370620CEC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date w:fullDate="2012-11-30T00:00:00Z">
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="1446" w:type="pct"/>
-                <w:gridSpan w:val="3"/>
+                <w:tcW w:w="1428" w:type="pct"/>
+                <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00375ADC">
+              <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00375ADC" w:rsidRDefault="00F05347" w14:paraId="1FD8C8C3" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005A6DA2">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:permEnd w:id="651432321"/>
-[...1 lines deleted...]
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:permEnd w:id="911501216"/>
+      <w:permEnd w:id="286551274"/>
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8CB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="pct"/>
+            <w:tcW w:w="770" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="473" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8C5" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="459" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="629" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8C6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="605" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="1092" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8C7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1188" w:type="pct"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="4"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8C8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="549" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8C9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1428" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8CA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00300636">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8CE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="pct"/>
+            <w:tcW w:w="770" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00C30CAF">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00C30CAF" w:rsidRDefault="00F05347" w14:paraId="1FD8C8CC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:permStart w:id="711550927" w:edGrp="everyone" w:colFirst="1" w:colLast="1"/>
+            <w:permStart w:edGrp="everyone" w:colFirst="1" w:colLast="1" w:id="335106176"/>
             <w:r w:rsidRPr="005A6DA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Additional information</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4213" w:type="pct"/>
-            <w:gridSpan w:val="22"/>
+            <w:tcW w:w="4230" w:type="pct"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347" w:rsidP="00996310">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidP="00996310" w:rsidRDefault="00F05347" w14:paraId="1FD8C8CD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="711550927"/>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:permEnd w:id="335106176"/>
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8D5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="pct"/>
+            <w:tcW w:w="770" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="755" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8CF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="734" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="460" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8D0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="554" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8D1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="670" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8D2" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8D3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8D4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8DC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="764" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="766" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8D6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="460" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8D7" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="554" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8D8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="670" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="7"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8D9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...10 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8DA" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8DB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidTr="00E1091D">
+      <w:tr w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidTr="00911564" w14:paraId="1FD8C8E3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="113"/>
+          <w:trHeight w:val="113" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="776" w:type="pct"/>
+            <w:tcW w:w="764" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="766" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8DD" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="460" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8DE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="435" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...9 lines deleted...]
-            <w:tcW w:w="554" w:type="pct"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8DF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="670" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...12 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8E0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1017" w:type="pct"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F05347" w:rsidRPr="005A6DA2" w:rsidRDefault="00F05347">
-[...12 lines deleted...]
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8E1" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1374" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...194 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="005A6DA2" w:rsidR="00F05347" w:rsidRDefault="00F05347" w14:paraId="1FD8C8E2" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00D97995" w:rsidRDefault="00DE4B3A" w:rsidP="00DE4B3A">
+    <w:p w:rsidR="00D97995" w:rsidP="00DE4B3A" w:rsidRDefault="00DE4B3A" w14:paraId="1FD8C8EB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="13995"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D97995" w:rsidRPr="00D97995" w:rsidRDefault="00D97995" w:rsidP="00D97995">
-[...6 lines deleted...]
-    <w:p w:rsidR="00F076C1" w:rsidRPr="00157AEC" w:rsidRDefault="00F076C1" w:rsidP="00157AEC">
+    <w:p w:rsidR="00F076C1" w:rsidP="00157AEC" w:rsidRDefault="00F076C1" w14:paraId="4C6567FB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1905"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00F076C1" w:rsidRPr="00157AEC" w:rsidSect="00157AEC">
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId17"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D752C6" w:rsidR="00D752C6" w:rsidP="00D752C6" w:rsidRDefault="00D752C6" w14:paraId="2B5F95BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00D752C6" w:rsidR="00D752C6" w:rsidP="00D752C6" w:rsidRDefault="00D752C6" w14:paraId="5560EFA2" w14:textId="6D3B47C6">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00D752C6" w:rsidR="00D752C6" w:rsidP="00D752C6" w:rsidRDefault="00D752C6" w14:paraId="1FD8C8ED" w14:textId="10858490">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1680"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:sectPr w:rsidRPr="00D752C6" w:rsidR="00D752C6" w:rsidSect="00157AEC">
+          <w:headerReference w:type="even" r:id="rId11"/>
+          <w:headerReference w:type="default" r:id="rId12"/>
+          <w:footerReference w:type="even" r:id="rId13"/>
+          <w:footerReference w:type="default" r:id="rId14"/>
+          <w:headerReference w:type="first" r:id="rId15"/>
+          <w:footerReference w:type="first" r:id="rId16"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="510" w:footer="397" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F076C1" w:rsidRPr="00220784" w:rsidRDefault="00F076C1" w:rsidP="00F076C1">
+    <w:p w:rsidRPr="00220784" w:rsidR="00F076C1" w:rsidP="00F076C1" w:rsidRDefault="00F076C1" w14:paraId="1FD8C8EE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Operator’s Compliance Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F076C1" w:rsidRPr="00220784" w:rsidRDefault="00F076C1" w:rsidP="00F076C1">
+    <w:p w:rsidRPr="00220784" w:rsidR="00F076C1" w:rsidP="00F076C1" w:rsidRDefault="00F076C1" w14:paraId="1FD8C8EF" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00314A02" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="00314A02">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> be submitted together with each Operations Manual Revision</w:t>
       </w:r>
-      <w:r w:rsidR="00EB2351" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="00EB2351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>/ Amendment</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F076C1" w:rsidRPr="00220784" w:rsidRDefault="00F076C1" w:rsidP="00F076C1">
+    <w:p w:rsidRPr="00220784" w:rsidR="00F076C1" w:rsidP="00F076C1" w:rsidRDefault="00F076C1" w14:paraId="1FD8C8F0" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>•</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="001B14D3" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="001B14D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, the undersigned, declare that the intended Revision</w:t>
       </w:r>
-      <w:r w:rsidR="00EB2351" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="00EB2351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>/Amendment</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – as submitted to </w:t>
       </w:r>
-      <w:r w:rsidR="005A6AC0" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="005A6AC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>LV CAA</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> – has been established in accordance with all applicable </w:t>
       </w:r>
-      <w:r w:rsidR="001B14D3" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="001B14D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>regulations.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A6002F" w:rsidRPr="00220784" w:rsidRDefault="00F076C1" w:rsidP="00C3515C">
+    <w:p w:rsidRPr="00220784" w:rsidR="00A6002F" w:rsidP="00C3515C" w:rsidRDefault="00F076C1" w14:paraId="1FD8C8F1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Before submitting the Revision, its content has been thoroughly evaluated internally for compliance with applicable regulations </w:t>
       </w:r>
-      <w:r w:rsidR="001B14D3" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="001B14D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>y our internal quality assurance processe</w:t>
       </w:r>
-      <w:r w:rsidR="001B14D3" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="001B14D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s as defined in OM A, Chapter 3.</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B14D3" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="001B14D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">e ensure further that the submitted </w:t>
       </w:r>
-      <w:r w:rsidR="00EB2351" w:rsidRPr="00220784">
+      <w:r w:rsidRPr="00220784" w:rsidR="00EB2351">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Revision/Amendment</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> complies with the scope of the AOC.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2177" w:rsidRPr="00220784" w:rsidRDefault="00ED2177" w:rsidP="00ED2177">
+    <w:p w:rsidRPr="00220784" w:rsidR="00ED2177" w:rsidP="00ED2177" w:rsidRDefault="00ED2177" w14:paraId="1FD8C8F2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED2177" w:rsidRPr="00220784" w:rsidRDefault="00ED2177" w:rsidP="00ED2177">
+    <w:p w:rsidRPr="00220784" w:rsidR="00ED2177" w:rsidP="00ED2177" w:rsidRDefault="00ED2177" w14:paraId="1FD8C8F3" w14:textId="77B2CCC5">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:noProof/>
-[...103 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Signature of the authorised person (or Accountable Manager)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2177" w:rsidRPr="00220784" w:rsidRDefault="00ED2177" w:rsidP="00ED2177">
+    <w:p w:rsidR="006D2FDB" w:rsidP="00ED2177" w:rsidRDefault="006D2FDB" w14:paraId="501B163D" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00220784" w:rsidR="00ED2177" w:rsidP="00ED2177" w:rsidRDefault="00ED2177" w14:paraId="1FD8C8F4" w14:textId="0F5CC4A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name:  </w:t>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B1151D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:tab/>
-[...35 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t>Signature:  ______________________________________</w:t>
       </w:r>
+      <w:r w:rsidR="00D1741E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00D1741E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00ED2177" w:rsidRPr="00220784" w:rsidRDefault="00ED2177" w:rsidP="00A6002F">
+    <w:p w:rsidRPr="00220784" w:rsidR="00ED2177" w:rsidP="00A6002F" w:rsidRDefault="00ED2177" w14:paraId="1FD8C8F5" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0068301B" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00A6002F">
-[...207 lines deleted...]
-    <w:p w:rsidR="001B14D3" w:rsidRPr="00220784" w:rsidRDefault="00ED2177">
+    <w:p w:rsidRPr="00220784" w:rsidR="001B14D3" w:rsidRDefault="001B14D3" w14:paraId="1FD8C8FA" w14:textId="0577AFEB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220784">
-        <w:rPr>
-[...53 lines deleted...]
-      <w:r w:rsidR="001B14D3" w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B14D3" w:rsidRPr="00220784" w:rsidRDefault="001B14D3" w:rsidP="00F076C1">
+    <w:p w:rsidRPr="00220784" w:rsidR="001B14D3" w:rsidP="00F076C1" w:rsidRDefault="001B14D3" w14:paraId="1FD8C8FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F076C1" w:rsidRPr="00220784" w:rsidRDefault="00F076C1" w:rsidP="00F076C1">
+    <w:p w:rsidRPr="00220784" w:rsidR="00F076C1" w:rsidP="00F076C1" w:rsidRDefault="00F076C1" w14:paraId="1FD8C8FC" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18112CD9" wp14:editId="65F247A3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="1FD8C9E2" wp14:anchorId="1FD8C9E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6421755</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-71120</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3469640" cy="321648"/>
                 <wp:effectExtent l="0" t="0" r="16510" b="21590"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3469640" cy="321648"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00F076C1" w:rsidRPr="009E193F" w:rsidRDefault="008A678A" w:rsidP="00F076C1">
+                          <w:p w:rsidRPr="009E193F" w:rsidR="00F076C1" w:rsidP="00F076C1" w:rsidRDefault="008A678A" w14:paraId="1FD8CA08" w14:textId="77777777">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="009E193F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Application for</w:t>
                             </w:r>
-                            <w:r w:rsidR="00F076C1" w:rsidRPr="009E193F">
+                            <w:r w:rsidRPr="009E193F" w:rsidR="00F076C1">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r w:rsidRPr="009E193F">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:b/>
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="24"/>
                               </w:rPr>
                               <w:t>Proposed Amendments / Revisions</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:shape id="_x0000_s1028" style="position:absolute;margin-left:505.65pt;margin-top:-5.6pt;width:273.2pt;height:25.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDbscGqJAIAAEsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vjhJk6wx4hRdugwD&#10;ugvQ7gNoWY6FSaInKbGzry8lp1l2exnmB0EUqSPyHNKrm95odpDOK7QFn4zGnEkrsFJ2V/Avj9tX&#10;15z5ALYCjVYW/Cg9v1m/fLHq2lxOsUFdSccIxPq8awvehNDmWeZFIw34EbbSkrNGZyCQ6XZZ5aAj&#10;dKOz6Xi8yDp0VetQSO/p9G5w8nXCr2spwqe69jIwXXDKLaTVpbWMa7ZeQb5z0DZKnNKAf8jCgLL0&#10;6BnqDgKwvVO/QRklHHqsw0igybCulZCpBqpmMv6lmocGWplqIXJ8e6bJ/z9Y8fHw2TFVFZyEsmBI&#10;okfZB/YGezaN7HStzynooaWw0NMxqZwq9e09iq+eWdw0YHfy1jnsGgkVZTeJN7OLqwOOjyBl9wEr&#10;egb2ARNQXzsTqSMyGKGTSsezMjEVQYdXs8VyMSOXIN/VdLKYXacnIH++3Tof3kk0LG4K7kj5hA6H&#10;ex9iNpA/h8THPGpVbZXWyXC7cqMdOwB1yTZ9J/SfwrRlXcGX8+l8IOCvEOP0/QnCqEDtrpUhvs9B&#10;kEfa3toqNWMApYc9pazticdI3UBi6Ms+CXaWp8TqSMQ6HLqbppE2DbrvnHXU2QX33/bgJGf6vSVx&#10;lpNZZDIkYzZ/PSXDXXrKSw9YQVAFD5wN201I4xN5s3hLItYq8RvVHjI5pUwdm2g/TVcciUs7Rf34&#10;B6yfAAAA//8DAFBLAwQUAAYACAAAACEAY10xxeIAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VIXFDruCFNG+JUCAlEb1AQXN14m0TY6xC7afh73BMcR/s087bcTNawEQffOZIg&#10;5gkwpNrpjhoJ72+PsxUwHxRpZRyhhB/0sKkuL0pVaHeiVxx3oWGxhHyhJLQh9AXnvm7RKj93PVK8&#10;HdxgVYhxaLge1CmWW8MXSbLkVnUUF1rV40OL9dfuaCWsbp/HT79NXz7q5cGsw00+Pn0PUl5fTfd3&#10;wAJO4Q+Gs35Uhyo67d2RtGcm5kSINLISZkIsgJ2RLMtzYHsJ6ToDXpX8/xPVLwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQDbscGqJAIAAEsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBjXTHF4gAAAAwBAAAPAAAAAAAAAAAAAAAAAH4EAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" w14:anchorId="18112CD9">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe" w14:anchorId="1FD8C9E1">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 2" style="position:absolute;margin-left:505.65pt;margin-top:-5.6pt;width:273.2pt;height:25.35pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:spid="_x0000_s1026" type="#_x0000_t202" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCowUqCEAIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysk9tu2zAMhu8H7B0E3S9O0iRLjDhFly7D&#10;gO4AdHsAWZZjYbKoUUrs7ulLKW6anW6G+UIQTeoX+ZFaX/etYUeFXoMt+GQ05kxZCZW2+4J//bJ7&#10;teTMB2ErYcCqgj8oz683L1+sO5erKTRgKoWMRKzPO1fwJgSXZ5mXjWqFH4FTlpw1YCsCmbjPKhQd&#10;qbcmm47Hi6wDrByCVN7T39uTk2+Sfl0rGT7VtVeBmYJTbiGtmNYyrtlmLfI9CtdoOaQh/iGLVmhL&#10;l56lbkUQ7ID6N6lWSwQPdRhJaDOoay1VqoGqmYx/qea+EU6lWgiOd2dM/v/Jyo/He/cZWejfQE8N&#10;TEV4dwfym2cWto2we3WDCF2jREUXTyKyrHM+H45G1D73UaTsPkBFTRaHAEmor7GNVKhORurUgIcz&#10;dNUHJunn1WyxWszIJcl3NZ0sZst0hcifTjv04Z2ClsVNwZGamtTF8c6HmI3In0LiZR6MrnbamGTg&#10;vtwaZEdBA7BL36D+U5ixrCv4aj6dnwD8VWKcvj9JtDrQJBvdFnx5DhJ5xPbWVmnOgtDmtKeUjR04&#10;RnQniKEvewqMPEuoHogowmli6YXRpgH8wVlH01pw//0gUHFm3lvqymoyiwhDMmbz11My8NJTXnqE&#10;lSRV8MDZabsN6UlEYBZuqHu1TmCfMxlypSlMvIcXE8f80k5Rz+968wgAAP//AwBQSwMEFAAGAAgA&#10;AAAhAGNdMcXiAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ67ghTRvi&#10;VAgJRG9QEFzdeJtE2OsQu2n4e9wTHEf7NPO23EzWsBEH3zmSIOYJMKTa6Y4aCe9vj7MVMB8UaWUc&#10;oYQf9LCpLi9KVWh3olccd6FhsYR8oSS0IfQF575u0So/dz1SvB3cYFWIcWi4HtQpllvDF0my5FZ1&#10;FBda1eNDi/XX7mglrG6fx0+/TV8+6uXBrMNNPj59D1JeX033d8ACTuEPhrN+VIcqOu3dkbRnJuZE&#10;iDSyEmZCLICdkSzLc2B7Cek6A16V/P8T1S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;qMFKghACAAAfBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAY10xxeIAAAAMAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidRPr="009E193F" w:rsidR="00F076C1" w:rsidP="00F076C1" w:rsidRDefault="008A678A">
+                    <w:p w:rsidRPr="009E193F" w:rsidR="00F076C1" w:rsidP="00F076C1" w:rsidRDefault="008A678A" w14:paraId="1FD8CA08" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="009E193F">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Application for</w:t>
                       </w:r>
                       <w:r w:rsidRPr="009E193F" w:rsidR="00F076C1">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
@@ -3527,5021 +2988,4568 @@
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:b/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                         </w:rPr>
                         <w:t>Proposed Amendments / Revisions</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00220784">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>List of Revision(s)/Amendment(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00314A02" w:rsidRPr="00220784" w:rsidRDefault="00314A02" w:rsidP="00F076C1">
+    <w:p w:rsidRPr="00220784" w:rsidR="00314A02" w:rsidP="00F076C1" w:rsidRDefault="00314A02" w14:paraId="1FD8C8FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15578" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="8"/>
         <w:gridCol w:w="1693"/>
         <w:gridCol w:w="17"/>
         <w:gridCol w:w="2393"/>
         <w:gridCol w:w="1719"/>
-        <w:gridCol w:w="5812"/>
-        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="8222"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C905" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="262"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1534" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C8FE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C8FF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Finding No:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C900" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
               <w:bottom w:val="nil"/>
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C901" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Prior Approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidR="008B597F" w:rsidP="00A82E8F" w:rsidRDefault="008B597F" w14:paraId="337DF27A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reason and Highlight of Revision / Amendment</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...11 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidR="003B7596" w:rsidP="008B597F" w:rsidRDefault="003B7596" w14:paraId="2B1214E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="01CC0C8A" w14:textId="16F75F5C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
-[...3 lines deleted...]
-              <w:t>Compliance checked by</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Describe reason and highlight of change</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00216E5F">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C904" w14:textId="0C09B1EC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>(</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e.g. "Changes in SMS"</w:t>
             </w:r>
-            <w:r w:rsidR="00216E5F" w:rsidRPr="00220784">
-[...12 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C910" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1534" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="0088596A">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="0088596A" w:rsidRDefault="008B597F" w14:paraId="1FD8C906" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e.g. ORO.GEN.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C907" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Audit &amp; Inspection</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C908" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Report number</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C909" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C90A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Document, part and chapter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C90B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>e.g</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: OM A, chapter 3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00216E5F">
+              <w:left w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="8" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00216E5F" w:rsidRDefault="008B597F" w14:paraId="1FD8C90C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Required as per ORO.GEN.130(</w:t>
+              <w:t>Required as per ORO.GEN.130(b)?</w:t>
             </w:r>
-            <w:r w:rsidR="00216E5F" w:rsidRPr="00220784">
-[...67 lines deleted...]
-            <w:tcW w:w="2410" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8222" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00225407">
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="00225407" w:rsidRDefault="008B597F" w14:paraId="1FD8C90F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C917" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
-[...5 lines deleted...]
-            <w:permStart w:id="347026832" w:edGrp="everyone"/>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C911" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:permStart w:edGrp="everyone" w:id="1035668938"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C912" w14:textId="62F3D9DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C913" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1076551785"/>
             <w:placeholder>
-              <w:docPart w:val="E0BA25F579144F6EB54C7B196F8574EF"/>
+              <w:docPart w:val="7BA281612E4344DC9ED206DD0F645F25"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C914" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C916" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C91E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C918" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C919" w14:textId="6205E446">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C91A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1372689481"/>
             <w:placeholder>
-              <w:docPart w:val="42E1C77856474D9C937160FA732A4C55"/>
+              <w:docPart w:val="ECB17530946D4D8CA8C74085376A230B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C91B" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C91D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C925" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C91F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C920" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C921" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-498506625"/>
             <w:placeholder>
-              <w:docPart w:val="1A29EBC13FBE41BFA9DDA326533095AB"/>
+              <w:docPart w:val="65327878645543DB9B4CCA467D9BD1F0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C922" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C924" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C92C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C926" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C927" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C928" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-123074564"/>
             <w:placeholder>
-              <w:docPart w:val="5683CD88A62D4426860715C4A4C5F1FA"/>
+              <w:docPart w:val="0FA563B86272444FB19D611A763A78C5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C929" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C92B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C933" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C92D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C92E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C92F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1170556430"/>
             <w:placeholder>
-              <w:docPart w:val="A933AEFFC6C94C2A9444AC51B643AD79"/>
+              <w:docPart w:val="9361B89F781B43A6950AB7240C2ACD8F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C930" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C932" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C93A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C934" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C935" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C936" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1830941360"/>
             <w:placeholder>
-              <w:docPart w:val="B50D7B16F54A450193FE3B25431E63D1"/>
+              <w:docPart w:val="1729257FAFEC49E4B3F78BEBE53ECFE7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C937" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C939" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C941" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C93B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C93C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C93D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-565182219"/>
             <w:placeholder>
-              <w:docPart w:val="95F721309B3E4FEC8F9E08D2FBF264E9"/>
+              <w:docPart w:val="967740A68D5E438F9345BFEF6843A53C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C93E" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C940" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C948" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C942" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C943" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C944" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="599371928"/>
             <w:placeholder>
-              <w:docPart w:val="50D922CA9CA54C0F974AA06B17272413"/>
+              <w:docPart w:val="DBF2BB0F94144623A03F17FDD5CC14DB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C945" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C947" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C94F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C949" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C94A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C94B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1936357274"/>
             <w:placeholder>
-              <w:docPart w:val="348374C97D4D49EC9D166A38B0CF316F"/>
+              <w:docPart w:val="C993F32467DB4572AF6A800E468F8482"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C94C" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C94E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C956" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C950" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C951" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C952" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1702441276"/>
             <w:placeholder>
-              <w:docPart w:val="ADEF161F59734EE0B20D932332CC2D84"/>
+              <w:docPart w:val="5F953D8F800F4E66B3D418339F9A0A5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C953" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C955" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C95D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C957" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C958" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C959" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2126685510"/>
             <w:placeholder>
-              <w:docPart w:val="E1B04C0A521E4A019006EE1B030A13D2"/>
+              <w:docPart w:val="29A070277DD2472EAE07D5357C408643"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F" w:rsidP="00FF672F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C95A" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C95C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C964" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C95E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C95F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C960" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1048640487"/>
             <w:placeholder>
-              <w:docPart w:val="56B6C22DF1864424B6F5AE08B12AE8EE"/>
+              <w:docPart w:val="19AD494C87C5406397E2149C602ECC4C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C961" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C963" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C96B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C965" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C966" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C967" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1719" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C968" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00220784">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 </w:rPr>
                 <w:id w:val="-2053609024"/>
                 <w:placeholder>
-                  <w:docPart w:val="DA68B08468C843BFB48BD02006E7961A"/>
+                  <w:docPart w:val="5F3B421371FB4304A1678DFB97D2EA29"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Yes" w:value="Yes"/>
                   <w:listItem w:displayText="No" w:value="No"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C96A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C972" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C96C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C96D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C96E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2101556299"/>
             <w:placeholder>
-              <w:docPart w:val="9763020C79244726B40FE0952433F999"/>
+              <w:docPart w:val="132F0AC998BF44FC95B400F97E75FDB8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C96F" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C971" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C979" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C973" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C974" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C975" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1055547521"/>
             <w:placeholder>
-              <w:docPart w:val="C04747E617C44610AB5F09664404DE77"/>
+              <w:docPart w:val="AABFE2EF1D2A486796E0C7348312769F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C976" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C978" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C980" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C97A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C97B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C97C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="834262458"/>
             <w:placeholder>
-              <w:docPart w:val="64195226304E41F68B3A3CC8E64E9A31"/>
+              <w:docPart w:val="79A1F5294E8C477E8F856A7A68EA3980"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C97D" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C97F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="006347A5" w14:paraId="1FD8C987" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C981" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C982" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C983" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-141118523"/>
             <w:placeholder>
-              <w:docPart w:val="453401F15BCD49EEAF10D9EFBC4C6B1E"/>
+              <w:docPart w:val="7AEB37226EAA4EC980C6896D87B648F8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C984" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C986" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C98E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C988" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C989" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C98A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-161094046"/>
             <w:placeholder>
-              <w:docPart w:val="B6AB7993F0454F3FB3304A5B5903E129"/>
+              <w:docPart w:val="10527F8897A54738B0B5506C223CC25B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C98B" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C98D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C995" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C98F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C990" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C991" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-456267134"/>
             <w:placeholder>
-              <w:docPart w:val="7D52F527DF6F422486E57D4A947979D9"/>
+              <w:docPart w:val="4DC5155CE7454A2BB558A005210AD0E8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C992" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C994" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C99C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C996" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C997" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C998" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1934032223"/>
             <w:placeholder>
-              <w:docPart w:val="2636A167AF904D5A85D9D698A192CB5B"/>
+              <w:docPart w:val="7303FC60EC8D40A79D99763B160CD229"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C999" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C99B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C9A3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C99D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C99E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C99F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1141654651"/>
             <w:placeholder>
-              <w:docPart w:val="B93E7674DE7745EBBDAFCC9EA41FDC85"/>
+              <w:docPart w:val="FE236A523B8D4048829CCBEE059245C0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9A0" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9A2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C9AA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9A5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9A6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1438329615"/>
             <w:placeholder>
-              <w:docPart w:val="65F6969ED7A64258BD6A10094A10D2CB"/>
+              <w:docPart w:val="81C1C2379E1B48E09E4ED3310A3655AA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9A7" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9A9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C9B1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9AB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9AC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9AD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-2049139438"/>
             <w:placeholder>
-              <w:docPart w:val="BBE654DCA05E4DDFAB08635DC5C6E74A"/>
+              <w:docPart w:val="ACBC069661E644E093BD472C1BC66F61"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9AE" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9B0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C9B8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9B2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9B3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9B4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1656984397"/>
             <w:placeholder>
-              <w:docPart w:val="A3F61A99EB6B4FFF97D0DDD77D8E5778"/>
+              <w:docPart w:val="A049890C6DB44ADBA2B90898A65C6CB5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9B5" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9B7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C9BF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9B9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9BA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1328934300"/>
             <w:placeholder>
-              <w:docPart w:val="C2F275F7AF03446C8E1900CDB1354A35"/>
+              <w:docPart w:val="711C3F5A5A744D86BBA1DF56D88480DB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9BC" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9BE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C9C6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9C0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9C1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9C2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1698808781"/>
             <w:placeholder>
-              <w:docPart w:val="DCE37224E36741839D964CA38AB82486"/>
+              <w:docPart w:val="2B55CC747024444490A8A470755C4213"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9C3" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9C5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C9CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9C7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9C8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9C9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="1357078785"/>
             <w:placeholder>
-              <w:docPart w:val="08CD58111BBB468ABCAA5EE3A9CC0329"/>
+              <w:docPart w:val="12FF352CB248450490F8FE4CAD4A0D71"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9CA" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9CC" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C9D4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9CE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9CF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9D0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="-1092705683"/>
             <w:placeholder>
-              <w:docPart w:val="0B0F6F5B488C425CB0D11919C85C7C9F"/>
+              <w:docPart w:val="093C2060777E4F7CA9038B0A0C4C7412"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9D1" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9D3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidTr="008F5352">
+      <w:tr w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidTr="008B597F" w14:paraId="1FD8C9DB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9D5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9D6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49" w:rsidP="00BC38E8">
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9D7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:id w:val="704290877"/>
             <w:placeholder>
-              <w:docPart w:val="3F26E691B7944BA4A6401DA6769BCAD4"/>
+              <w:docPart w:val="64D265D1CD8F4111A9CEB6F292C3A0FD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1719" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-                  <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+                  <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+                  <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00216E5F">
+              <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9D8" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00220784">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5812" w:type="dxa"/>
-[...25 lines deleted...]
-          <w:p w:rsidR="00567E49" w:rsidRPr="00220784" w:rsidRDefault="00567E49">
+            <w:tcW w:w="8222" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="12" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00220784" w:rsidR="008B597F" w:rsidP="008B597F" w:rsidRDefault="008B597F" w14:paraId="1FD8C9DA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:permEnd w:id="347026832"/>
+      <w:permEnd w:id="1035668938"/>
     </w:tbl>
-    <w:p w:rsidR="00972E4F" w:rsidRPr="00220784" w:rsidRDefault="00972E4F">
+    <w:p w:rsidR="00972E4F" w:rsidRDefault="00972E4F" w14:paraId="1FD8C9DC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00972E4F" w:rsidRPr="00220784" w:rsidSect="00157AEC">
-      <w:headerReference w:type="first" r:id="rId18"/>
+    <w:p w:rsidR="003E6710" w:rsidRDefault="003E6710" w14:paraId="0FEF1F02" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00220784" w:rsidR="003E6710" w:rsidP="003E6710" w:rsidRDefault="003E6710" w14:paraId="540C9034" w14:textId="22656B9A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E6710">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220784">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Compliance checked by</w:t>
+      </w:r>
+      <w:r w:rsidR="008F6787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00F353FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220784" w:rsidR="00F353FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="000C09D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LV CAA </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220784" w:rsidR="00F353FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Inspector’s name/initials</w:t>
+      </w:r>
+      <w:r w:rsidR="00F353FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00220784" w:rsidR="003E6710" w:rsidP="003E6710" w:rsidRDefault="003E6710" w14:paraId="756276FC" w14:textId="6445025F">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00220784" w:rsidR="003E6710" w:rsidP="003E6710" w:rsidRDefault="003E6710" w14:paraId="5D7BAAF7" w14:textId="36AEF840">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00220784">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:r w:rsidR="008F6787">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220784">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220784">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00D30302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00220784">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ignature:  ______________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00D30302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D30302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Date:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D30302">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00220784" w:rsidR="003E6710" w:rsidRDefault="003E6710" w14:paraId="0BF4021B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidRPr="00220784" w:rsidR="003E6710" w:rsidSect="00157AEC">
+      <w:headerReference w:type="first" r:id="rId17"/>
       <w:type w:val="evenPage"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="567" w:footer="113" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F55407" w:rsidRDefault="00F55407" w:rsidP="00CC6D58">
+    <w:p w14:paraId="54EA70FB" w14:textId="77777777" w:rsidR="00A12A87" w:rsidRDefault="00A12A87" w:rsidP="00CC6D58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F55407" w:rsidRDefault="00F55407" w:rsidP="00CC6D58">
+    <w:p w14:paraId="4D27A7D2" w14:textId="77777777" w:rsidR="00A12A87" w:rsidRDefault="00A12A87" w:rsidP="00CC6D58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="HelveticaNeueLT Com 47 LtCn">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="10440" w:type="dxa"/>
       <w:tblInd w:w="-117" w:type="dxa"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="10440"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00965CC1" w:rsidRPr="00177C58" w:rsidTr="007D3CEC">
+    <w:tr w:rsidR="00965CC1" w:rsidRPr="00177C58" w14:paraId="1FD8C9F3" w14:textId="77777777" w:rsidTr="007D3CEC">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="10440" w:type="dxa"/>
           <w:tcBorders>
             <w:top w:val="nil"/>
             <w:left w:val="nil"/>
             <w:bottom w:val="nil"/>
             <w:right w:val="nil"/>
           </w:tcBorders>
-          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:tcMar>
             <w:top w:w="25" w:type="dxa"/>
             <w:left w:w="25" w:type="dxa"/>
             <w:bottom w:w="0" w:type="dxa"/>
             <w:right w:w="25" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:tbl>
           <w:tblPr>
             <w:tblW w:w="10496" w:type="dxa"/>
             <w:tblBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tblBorders>
             <w:tblLayout w:type="fixed"/>
             <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
           </w:tblPr>
           <w:tblGrid>
             <w:gridCol w:w="1049"/>
             <w:gridCol w:w="8399"/>
             <w:gridCol w:w="1048"/>
           </w:tblGrid>
-          <w:tr w:rsidR="00965CC1" w:rsidTr="007D3CEC">
+          <w:tr w:rsidR="00965CC1" w14:paraId="1FD8C9EF" w14:textId="77777777" w:rsidTr="007D3CEC">
             <w:trPr>
               <w:trHeight w:val="800"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="500" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="108" w:type="dxa"/>
                   <w:right w:w="108" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00965CC1" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
+              <w:p w14:paraId="1FD8C9EB" w14:textId="77777777" w:rsidR="00965CC1" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
                 <w:pPr>
                   <w:spacing w:before="45" w:after="45" w:line="240" w:lineRule="atLeast"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:noProof/>
                     <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
                   </w:rPr>
                   <w:drawing>
-                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F535BF9" wp14:editId="6BFC3F37">
+                    <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FD8CA04" wp14:editId="1FD8CA05">
                       <wp:extent cx="539750" cy="361950"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                      <wp:docPr id="3" name="Picture 3"/>
+                      <wp:docPr id="916681812" name="Picture 916681812"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 2"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
                               <a:blip r:embed="rId1">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
@@ -8553,58 +7561,57 @@
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="4001" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="108" w:type="dxa"/>
                   <w:right w:w="108" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00965CC1" w:rsidRPr="00B3003B" w:rsidRDefault="00250578" w:rsidP="00965CC1">
+              <w:p w14:paraId="1FD8C9EC" w14:textId="77777777" w:rsidR="00965CC1" w:rsidRPr="00B3003B" w:rsidRDefault="00250578" w:rsidP="00965CC1">
                 <w:pPr>
                   <w:spacing w:before="45" w:after="45"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>TE</w:t>
                 </w:r>
                 <w:r w:rsidR="00965CC1">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>.AOC.00</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
@@ -8619,79 +7626,78 @@
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>-0</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>00</w:t>
                 </w:r>
                 <w:r w:rsidR="00965CC1">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> © European Aviation Safety Agency. All rights reserved. ISO9001 Certified</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00965CC1" w:rsidRPr="00B3003B" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
+              <w:p w14:paraId="1FD8C9ED" w14:textId="77777777" w:rsidR="00965CC1" w:rsidRPr="00B3003B" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>Proprietary document. Copies are not controlled. Confirm revision status through the EASA-Internet/Intranet.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="499" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="108" w:type="dxa"/>
                   <w:right w:w="108" w:type="dxa"/>
                 </w:tcMar>
               </w:tcPr>
-              <w:p w:rsidR="00965CC1" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
+              <w:p w14:paraId="1FD8C9EE" w14:textId="77777777" w:rsidR="00965CC1" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
                 <w:pPr>
                   <w:spacing w:before="45" w:after="45"/>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t xml:space="preserve">Page </w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="16"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
@@ -8764,171 +7770,170 @@
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="00284FCE">
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:noProof/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>4</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="18"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
-          <w:tr w:rsidR="00965CC1" w:rsidRPr="00177C58" w:rsidTr="007D3CEC">
+          <w:tr w:rsidR="00965CC1" w:rsidRPr="00177C58" w14:paraId="1FD8C9F1" w14:textId="77777777" w:rsidTr="007D3CEC">
             <w:trPr>
               <w:trHeight w:val="232"/>
             </w:trPr>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5000" w:type="pct"/>
                 <w:gridSpan w:val="3"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:tcMar>
                   <w:top w:w="0" w:type="dxa"/>
                   <w:left w:w="108" w:type="dxa"/>
                   <w:right w:w="108" w:type="dxa"/>
                 </w:tcMar>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00965CC1" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
+              <w:p w14:paraId="1FD8C9F0" w14:textId="77777777" w:rsidR="00965CC1" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
                 <w:pPr>
                   <w:spacing w:before="45" w:after="45"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="10"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="10"/>
                     <w:lang w:val="en-US"/>
                   </w:rPr>
                   <w:t>An agency of the European Union</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:tr>
         </w:tbl>
-        <w:p w:rsidR="00965CC1" w:rsidRPr="00B3003B" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
+        <w:p w14:paraId="1FD8C9F2" w14:textId="77777777" w:rsidR="00965CC1" w:rsidRPr="00B3003B" w:rsidRDefault="00965CC1" w:rsidP="00965CC1">
           <w:pPr>
             <w:autoSpaceDE w:val="0"/>
             <w:autoSpaceDN w:val="0"/>
             <w:adjustRightInd w:val="0"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="14"/>
               <w:szCs w:val="14"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00891F17" w:rsidRPr="00965CC1" w:rsidRDefault="00891F17" w:rsidP="00965CC1">
+  <w:p w14:paraId="1FD8C9F4" w14:textId="77777777" w:rsidR="00891F17" w:rsidRPr="00965CC1" w:rsidRDefault="00891F17" w:rsidP="00965CC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0092389C" w:rsidRPr="00157AEC" w:rsidRDefault="00F55407" w:rsidP="0092389C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FD8C9F5" w14:textId="0948C23A" w:rsidR="0092389C" w:rsidRPr="00157AEC" w:rsidRDefault="00A12A87" w:rsidP="0092389C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:ind w:right="-597"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:id w:val="-1277553592"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">                       </w:t>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">Rev: </w:t>
         </w:r>
-        <w:r w:rsidR="00975A93" w:rsidRPr="00157AEC">
+        <w:r w:rsidR="00D752C6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>TR25.1</w:t>
+          <w:t>026</w:t>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                                                                   </w:t>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
@@ -9029,123 +8034,143 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                                                                </w:t>
         </w:r>
         <w:r w:rsidR="005B3C6D" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>ATT 7.2.3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="00891F17" w:rsidRPr="00157AEC" w:rsidRDefault="00891F17" w:rsidP="00314A02">
+  <w:p w14:paraId="1FD8C9F6" w14:textId="77777777" w:rsidR="00891F17" w:rsidRPr="00157AEC" w:rsidRDefault="00891F17" w:rsidP="00314A02">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0092389C" w:rsidRPr="00157AEC" w:rsidRDefault="00F55407" w:rsidP="0092389C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1FD8CA01" w14:textId="0E4116BC" w:rsidR="0092389C" w:rsidRPr="00157AEC" w:rsidRDefault="00A12A87" w:rsidP="0092389C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:ind w:right="-597"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:id w:val="-1302535054"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">                       </w:t>
         </w:r>
         <w:r w:rsidR="00975A93" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Rev</w:t>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>:</w:t>
         </w:r>
+        <w:r w:rsidR="00D752C6">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>0</w:t>
+        </w:r>
         <w:r w:rsidR="00975A93" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>TR.25.1</w:t>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidR="00562E5A">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                                                                   </w:t>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
@@ -9246,254 +8271,266 @@
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="0092389C" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                                                                </w:t>
         </w:r>
         <w:r w:rsidR="005B3C6D" w:rsidRPr="00157AEC">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>ATT 7.2.3</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="00891F17" w:rsidRPr="00157AEC" w:rsidRDefault="00891F17" w:rsidP="007D272C">
+  <w:p w14:paraId="1FD8CA02" w14:textId="77777777" w:rsidR="00891F17" w:rsidRPr="00157AEC" w:rsidRDefault="00891F17" w:rsidP="007D272C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F55407" w:rsidRDefault="00F55407" w:rsidP="00CC6D58">
+    <w:p w14:paraId="3E34E543" w14:textId="77777777" w:rsidR="00A12A87" w:rsidRDefault="00A12A87" w:rsidP="00CC6D58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F55407" w:rsidRDefault="00F55407" w:rsidP="00CC6D58">
+    <w:p w14:paraId="14ECD8E2" w14:textId="77777777" w:rsidR="00A12A87" w:rsidRDefault="00A12A87" w:rsidP="00CC6D58">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00891F17" w:rsidRPr="00220784" w:rsidRDefault="00891F17" w:rsidP="002B47CE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00910FB3" w:rsidRDefault="00910FB3" w14:paraId="29A442E7" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00220784" w:rsidR="00891F17" w:rsidP="002B47CE" w:rsidRDefault="00891F17" w14:paraId="1FD8C9E7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="4F81BD" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00220784">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00220784">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00220784">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00220784">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00891F17" w:rsidRPr="00220784" w:rsidRDefault="00151EB8" w:rsidP="00BA4CB4">
+  <w:p w:rsidRPr="00220784" w:rsidR="00891F17" w:rsidP="00EA669F" w:rsidRDefault="00151EB8" w14:paraId="1FD8C9E8" w14:textId="22ECD407">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00220784">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>The Application for Proposed Revisions/Amendments</w:t>
     </w:r>
-    <w:r w:rsidR="00891F17" w:rsidRPr="00220784">
+    <w:r w:rsidRPr="00220784" w:rsidR="00891F17">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> shall be submitted at least </w:t>
     </w:r>
-    <w:r w:rsidR="00891F17" w:rsidRPr="00220784">
+    <w:r w:rsidRPr="00220784" w:rsidR="00891F17">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
       </w:rPr>
       <w:t>30 days</w:t>
     </w:r>
-    <w:r w:rsidR="00891F17" w:rsidRPr="00220784">
+    <w:r w:rsidRPr="00220784" w:rsidR="00891F17">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> before </w:t>
     </w:r>
     <w:r w:rsidRPr="00220784">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">the proposed effective date to </w:t>
     </w:r>
-    <w:r w:rsidR="005A6AC0" w:rsidRPr="00220784">
+    <w:r w:rsidRPr="00220784" w:rsidR="005A6AC0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t xml:space="preserve">LV CAA </w:t>
+      <w:t>LV CAA</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00C308EB" w:rsidRPr="00220784" w:rsidRDefault="00C308EB" w:rsidP="00BA4CB4">
+  <w:p w:rsidRPr="00220784" w:rsidR="00C308EB" w:rsidP="00EA669F" w:rsidRDefault="00C308EB" w14:paraId="1FD8C9E9" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00220784">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>One form ‘Application for OM Revisions/Amendments’ should be submitted per proposed revision/amendment and/or per OM part.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00891F17" w:rsidRPr="005A6DA2" w:rsidRDefault="00891F17">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="00891F17" w:rsidRDefault="00891F17" w14:paraId="1FD8C9EA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="0092389C" w:rsidRPr="005A6DA2" w:rsidRDefault="0092389C" w:rsidP="0092389C">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="0092389C" w:rsidP="0092389C" w:rsidRDefault="0092389C" w14:paraId="1FD8C9F7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="_Hlk147305984"/>
+    <w:bookmarkStart w:name="_Hlk147305984" w:id="0"/>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0092389C" w:rsidRPr="005A6DA2" w:rsidRDefault="0092389C" w:rsidP="0092389C">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="0092389C" w:rsidP="0092389C" w:rsidRDefault="0092389C" w14:paraId="1FD8C9F8" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0092389C" w:rsidRPr="005A6DA2" w:rsidRDefault="0092389C" w:rsidP="0092389C">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="0092389C" w:rsidP="0092389C" w:rsidRDefault="0092389C" w14:paraId="1FD8C9F9" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0092389C" w:rsidRPr="005A6DA2" w:rsidRDefault="0092389C" w:rsidP="0092389C">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="0092389C" w:rsidP="0092389C" w:rsidRDefault="0092389C" w14:paraId="1FD8C9FA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Biroju</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="231F20"/>
@@ -9580,169 +8617,151 @@
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>novads</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0092389C" w:rsidRPr="005A6DA2" w:rsidRDefault="0092389C" w:rsidP="0092389C">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="0092389C" w:rsidP="00910FB3" w:rsidRDefault="0092389C" w14:paraId="1FD8C9FC" w14:textId="76E62A82">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>phone +371 67830936, fax +371 67830967</w:t>
-[...19 lines deleted...]
-      <w:t xml:space="preserve"> caa@caa.gov.lv, www.caa.gov.lv</w:t>
+      <w:t>phone +371 67830936, caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
     <w:bookmarkEnd w:id="0"/>
   </w:p>
-  <w:p w:rsidR="0092389C" w:rsidRPr="005A6DA2" w:rsidRDefault="0092389C" w:rsidP="0092389C">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="0092389C" w:rsidP="0092389C" w:rsidRDefault="0092389C" w14:paraId="1FD8C9FD" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0092389C" w:rsidRPr="005A6DA2" w:rsidRDefault="0092389C" w:rsidP="0092389C">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="0092389C" w:rsidP="00E90EBA" w:rsidRDefault="0092389C" w14:paraId="1FD8C9FE" w14:textId="1620A402">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve">The Application for Proposed Revisions/Amendments shall be submitted at least </w:t>
     </w:r>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
       </w:rPr>
       <w:t>30 days</w:t>
     </w:r>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t xml:space="preserve"> before the proposed effective date to</w:t>
     </w:r>
-    <w:r w:rsidR="005A6AC0" w:rsidRPr="005A6DA2">
+    <w:r w:rsidRPr="005A6DA2" w:rsidR="005A6AC0">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
-      <w:t xml:space="preserve"> LV CAA </w:t>
+      <w:t xml:space="preserve"> LV CAA</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0092389C" w:rsidRPr="005A6DA2" w:rsidRDefault="0092389C" w:rsidP="0092389C">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="0092389C" w:rsidP="00E90EBA" w:rsidRDefault="0092389C" w14:paraId="1FD8C9FF" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005A6DA2">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
       <w:t>One form ‘Application for OM Revisions/Amendments’ should be submitted per proposed revision/amendment and/or per OM part.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0092389C" w:rsidRPr="005A6DA2" w:rsidRDefault="0092389C">
+  <w:p w:rsidRPr="005A6DA2" w:rsidR="0092389C" w:rsidRDefault="0092389C" w14:paraId="1FD8CA00" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00891F17" w:rsidRPr="00F076C1" w:rsidRDefault="00891F17" w:rsidP="00F076C1">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00F076C1" w:rsidR="00891F17" w:rsidP="00F076C1" w:rsidRDefault="00891F17" w14:paraId="1FD8CA03" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F45689"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08090025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="751" w:hanging="576"/>
@@ -10159,334 +9178,371 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="670456">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="364137173">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="999189923">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="181473965">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="comments" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00396A48"/>
     <w:rsid w:val="00005EF3"/>
     <w:rsid w:val="00012DE9"/>
     <w:rsid w:val="00032670"/>
     <w:rsid w:val="000561F7"/>
     <w:rsid w:val="00062041"/>
     <w:rsid w:val="00063B84"/>
+    <w:rsid w:val="0008332C"/>
     <w:rsid w:val="00095C30"/>
     <w:rsid w:val="000A618F"/>
+    <w:rsid w:val="000C09D0"/>
     <w:rsid w:val="000E48F7"/>
     <w:rsid w:val="00121E7E"/>
     <w:rsid w:val="00127278"/>
     <w:rsid w:val="00144FCE"/>
     <w:rsid w:val="00151EB8"/>
     <w:rsid w:val="00157AEC"/>
     <w:rsid w:val="001674F4"/>
     <w:rsid w:val="00172515"/>
     <w:rsid w:val="00172BE6"/>
     <w:rsid w:val="00173BF1"/>
     <w:rsid w:val="001816BA"/>
     <w:rsid w:val="00195F46"/>
     <w:rsid w:val="001A3626"/>
     <w:rsid w:val="001B0BCF"/>
     <w:rsid w:val="001B14D3"/>
     <w:rsid w:val="001C65E9"/>
     <w:rsid w:val="001D6FBC"/>
     <w:rsid w:val="001E41D9"/>
     <w:rsid w:val="001E7C65"/>
     <w:rsid w:val="001F42B4"/>
     <w:rsid w:val="00216E5F"/>
     <w:rsid w:val="00220784"/>
     <w:rsid w:val="00240767"/>
     <w:rsid w:val="00250578"/>
     <w:rsid w:val="0025281C"/>
     <w:rsid w:val="00264717"/>
     <w:rsid w:val="00277118"/>
     <w:rsid w:val="00284FCE"/>
     <w:rsid w:val="002B47CE"/>
     <w:rsid w:val="00300636"/>
     <w:rsid w:val="0030071C"/>
     <w:rsid w:val="00301044"/>
     <w:rsid w:val="00305D03"/>
     <w:rsid w:val="003068F3"/>
     <w:rsid w:val="00314A02"/>
+    <w:rsid w:val="00315A86"/>
     <w:rsid w:val="00333C7C"/>
     <w:rsid w:val="00375ADC"/>
     <w:rsid w:val="00384B9D"/>
     <w:rsid w:val="00391945"/>
+    <w:rsid w:val="00392D4E"/>
     <w:rsid w:val="0039639C"/>
     <w:rsid w:val="00396A48"/>
     <w:rsid w:val="003A3F6A"/>
+    <w:rsid w:val="003B1654"/>
     <w:rsid w:val="003B73A0"/>
+    <w:rsid w:val="003B7596"/>
     <w:rsid w:val="003C335D"/>
     <w:rsid w:val="003D6213"/>
     <w:rsid w:val="003E23CC"/>
     <w:rsid w:val="003E2E10"/>
     <w:rsid w:val="003E4DAF"/>
+    <w:rsid w:val="003E6710"/>
     <w:rsid w:val="003F51BA"/>
     <w:rsid w:val="00414D24"/>
     <w:rsid w:val="00433362"/>
     <w:rsid w:val="00440881"/>
+    <w:rsid w:val="0046000F"/>
     <w:rsid w:val="004638BB"/>
     <w:rsid w:val="0047526D"/>
     <w:rsid w:val="004B714D"/>
     <w:rsid w:val="004D2228"/>
     <w:rsid w:val="004F73ED"/>
     <w:rsid w:val="00511D36"/>
     <w:rsid w:val="00523146"/>
+    <w:rsid w:val="00562E5A"/>
     <w:rsid w:val="00567E49"/>
     <w:rsid w:val="005732E7"/>
-    <w:rsid w:val="005734CF"/>
     <w:rsid w:val="00594725"/>
     <w:rsid w:val="005A6AC0"/>
     <w:rsid w:val="005A6DA2"/>
     <w:rsid w:val="005B3C6D"/>
     <w:rsid w:val="005C672C"/>
     <w:rsid w:val="005D37BE"/>
     <w:rsid w:val="005E0346"/>
     <w:rsid w:val="005E1555"/>
     <w:rsid w:val="006024AC"/>
     <w:rsid w:val="00630CC2"/>
+    <w:rsid w:val="006347A5"/>
     <w:rsid w:val="0063564F"/>
     <w:rsid w:val="006377A9"/>
     <w:rsid w:val="006403F3"/>
+    <w:rsid w:val="006544C1"/>
     <w:rsid w:val="00655CB8"/>
     <w:rsid w:val="00682AC6"/>
     <w:rsid w:val="0068301B"/>
     <w:rsid w:val="00692F21"/>
     <w:rsid w:val="006A0A2C"/>
+    <w:rsid w:val="006A1572"/>
     <w:rsid w:val="006A7A9A"/>
     <w:rsid w:val="006C43D0"/>
+    <w:rsid w:val="006D2FDB"/>
     <w:rsid w:val="006D4918"/>
     <w:rsid w:val="006F2B72"/>
     <w:rsid w:val="0074787C"/>
     <w:rsid w:val="00755891"/>
     <w:rsid w:val="00761648"/>
+    <w:rsid w:val="00791E97"/>
     <w:rsid w:val="007A2FA1"/>
     <w:rsid w:val="007B75EB"/>
     <w:rsid w:val="007C5ED2"/>
     <w:rsid w:val="007D272C"/>
     <w:rsid w:val="007F4101"/>
     <w:rsid w:val="007F7506"/>
+    <w:rsid w:val="00815D4A"/>
     <w:rsid w:val="00816487"/>
+    <w:rsid w:val="00824D6E"/>
     <w:rsid w:val="0083365B"/>
     <w:rsid w:val="00837BD0"/>
     <w:rsid w:val="008555E8"/>
     <w:rsid w:val="00864B49"/>
     <w:rsid w:val="0088596A"/>
     <w:rsid w:val="00891F17"/>
     <w:rsid w:val="008A13B0"/>
     <w:rsid w:val="008A678A"/>
+    <w:rsid w:val="008B597F"/>
     <w:rsid w:val="008C26C7"/>
     <w:rsid w:val="008C5196"/>
     <w:rsid w:val="008D1FBD"/>
     <w:rsid w:val="008D6D3E"/>
     <w:rsid w:val="008E3E93"/>
     <w:rsid w:val="008E715C"/>
     <w:rsid w:val="008F5352"/>
+    <w:rsid w:val="008F6787"/>
     <w:rsid w:val="00902808"/>
+    <w:rsid w:val="00910FB3"/>
+    <w:rsid w:val="00911564"/>
     <w:rsid w:val="0092389C"/>
+    <w:rsid w:val="0092572D"/>
     <w:rsid w:val="00951B16"/>
     <w:rsid w:val="00957980"/>
     <w:rsid w:val="00965CC1"/>
     <w:rsid w:val="0097169D"/>
     <w:rsid w:val="00972E4F"/>
     <w:rsid w:val="00975A93"/>
     <w:rsid w:val="00996310"/>
     <w:rsid w:val="00996607"/>
     <w:rsid w:val="009A1B37"/>
     <w:rsid w:val="009B2C31"/>
     <w:rsid w:val="009E193F"/>
+    <w:rsid w:val="009E5601"/>
     <w:rsid w:val="00A06080"/>
+    <w:rsid w:val="00A12A87"/>
     <w:rsid w:val="00A20031"/>
     <w:rsid w:val="00A374CD"/>
     <w:rsid w:val="00A47559"/>
     <w:rsid w:val="00A6002F"/>
     <w:rsid w:val="00A667D8"/>
+    <w:rsid w:val="00A82E8F"/>
+    <w:rsid w:val="00A958FC"/>
     <w:rsid w:val="00AB6544"/>
     <w:rsid w:val="00AD26F0"/>
     <w:rsid w:val="00AE14E7"/>
+    <w:rsid w:val="00AF79DB"/>
+    <w:rsid w:val="00B008ED"/>
+    <w:rsid w:val="00B1151D"/>
     <w:rsid w:val="00B370A9"/>
     <w:rsid w:val="00B6181B"/>
     <w:rsid w:val="00B83390"/>
     <w:rsid w:val="00B8585A"/>
     <w:rsid w:val="00BA4CB4"/>
     <w:rsid w:val="00BC38E8"/>
     <w:rsid w:val="00BF1FC1"/>
     <w:rsid w:val="00BF7841"/>
     <w:rsid w:val="00C13562"/>
     <w:rsid w:val="00C27332"/>
     <w:rsid w:val="00C308EB"/>
     <w:rsid w:val="00C30CAF"/>
     <w:rsid w:val="00C3515C"/>
     <w:rsid w:val="00CA273B"/>
+    <w:rsid w:val="00CA7384"/>
     <w:rsid w:val="00CC6D58"/>
     <w:rsid w:val="00CE0D59"/>
     <w:rsid w:val="00D07A77"/>
+    <w:rsid w:val="00D1741E"/>
+    <w:rsid w:val="00D20C66"/>
+    <w:rsid w:val="00D30302"/>
     <w:rsid w:val="00D33361"/>
     <w:rsid w:val="00D461BB"/>
+    <w:rsid w:val="00D752C6"/>
     <w:rsid w:val="00D91D5E"/>
     <w:rsid w:val="00D97995"/>
     <w:rsid w:val="00DA270A"/>
     <w:rsid w:val="00DA6639"/>
+    <w:rsid w:val="00DB3F13"/>
     <w:rsid w:val="00DE2D2E"/>
     <w:rsid w:val="00DE4B3A"/>
     <w:rsid w:val="00E1091D"/>
     <w:rsid w:val="00E259B5"/>
+    <w:rsid w:val="00E26CD7"/>
     <w:rsid w:val="00E37DD3"/>
     <w:rsid w:val="00E61523"/>
     <w:rsid w:val="00E82DCF"/>
+    <w:rsid w:val="00E90EBA"/>
+    <w:rsid w:val="00EA669F"/>
     <w:rsid w:val="00EB0532"/>
     <w:rsid w:val="00EB2351"/>
     <w:rsid w:val="00EB59FF"/>
     <w:rsid w:val="00EC1435"/>
     <w:rsid w:val="00ED2177"/>
     <w:rsid w:val="00ED40FE"/>
     <w:rsid w:val="00EE1151"/>
     <w:rsid w:val="00EE3126"/>
     <w:rsid w:val="00EF2C97"/>
     <w:rsid w:val="00F05347"/>
     <w:rsid w:val="00F076C1"/>
     <w:rsid w:val="00F20323"/>
+    <w:rsid w:val="00F353FE"/>
     <w:rsid w:val="00F41242"/>
     <w:rsid w:val="00F43D7F"/>
-    <w:rsid w:val="00F55407"/>
     <w:rsid w:val="00F568EB"/>
     <w:rsid w:val="00F714B2"/>
     <w:rsid w:val="00F7406E"/>
     <w:rsid w:val="00F93186"/>
     <w:rsid w:val="00FD04C9"/>
     <w:rsid w:val="00FE2026"/>
     <w:rsid w:val="00FF672F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="1FD8C86E"/>
   <w15:docId w15:val="{EB199009-9AD0-49EF-A476-5BE94034E3A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10818,50 +9874,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A6002F"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="00151EB8"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -11454,71 +10511,71 @@
     <w:semiHidden/>
     <w:rsid w:val="001B14D3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="001B14D3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A2597DA61D8A4B0CA752116C201F52A8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A171738F-1898-4292-88A3-17BD0E488642}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DF2993" w:rsidRDefault="00187F65" w:rsidP="00187F65">
           <w:pPr>
             <w:pStyle w:val="A2597DA61D8A4B0CA752116C201F52A8"/>
           </w:pPr>
           <w:r w:rsidRPr="00CB5B74">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -11550,1194 +10607,1109 @@
           <w:r w:rsidRPr="009D6168">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9373E940731541C3AB4D043370620CEC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{42FDE900-1F17-4568-B2B1-92F731649426}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00DF2993" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="00DF2993" w:rsidRDefault="002B3198" w:rsidP="002B3198">
           <w:pPr>
-            <w:pStyle w:val="9373E940731541C3AB4D043370620CEC7"/>
+            <w:pStyle w:val="9373E940731541C3AB4D043370620CEC6"/>
           </w:pPr>
-          <w:r w:rsidRPr="005A6DA2">
+          <w:r w:rsidRPr="0063564F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-              <w:b/>
+              <w:rFonts w:cstheme="minorHAnsi"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="6D74EF5725BF44559983D7D225A2E34E"/>
+        <w:name w:val="7BA281612E4344DC9ED206DD0F645F25"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DB8EADC0-70BC-43EF-A673-570CC4562285}"/>
+        <w:guid w:val="{9CAFACFD-E397-474C-9A6C-127749120581}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="6D74EF5725BF44559983D7D225A2E34E3"/>
+            <w:pStyle w:val="7BA281612E4344DC9ED206DD0F645F25"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="42E1C77856474D9C937160FA732A4C55"/>
+        <w:name w:val="ECB17530946D4D8CA8C74085376A230B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{345BF77C-0019-4063-8251-9936E702CDE7}"/>
+        <w:guid w:val="{3CAEF02D-0A00-4233-AD0D-0BB72FCF2A8E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="42E1C77856474D9C937160FA732A4C553"/>
+            <w:pStyle w:val="ECB17530946D4D8CA8C74085376A230B"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="1A29EBC13FBE41BFA9DDA326533095AB"/>
+        <w:name w:val="65327878645543DB9B4CCA467D9BD1F0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9ADC8A91-58CF-4F25-A329-D8AA3EF4C929}"/>
+        <w:guid w:val="{71103782-32C9-426E-8F3A-252574BEDDE1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="1A29EBC13FBE41BFA9DDA326533095AB3"/>
+            <w:pStyle w:val="65327878645543DB9B4CCA467D9BD1F0"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="5683CD88A62D4426860715C4A4C5F1FA"/>
+        <w:name w:val="0FA563B86272444FB19D611A763A78C5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F8B7F110-93EA-4E5F-97C4-0E6600C70589}"/>
+        <w:guid w:val="{8F9B2B3F-821F-457A-B961-26DCAACCD6BF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="5683CD88A62D4426860715C4A4C5F1FA3"/>
+            <w:pStyle w:val="0FA563B86272444FB19D611A763A78C5"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A933AEFFC6C94C2A9444AC51B643AD79"/>
+        <w:name w:val="9361B89F781B43A6950AB7240C2ACD8F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{37187FBD-E1D2-4D35-A857-1068A97C3193}"/>
+        <w:guid w:val="{EF26C142-1E49-47F0-83BE-E9914BDFDCBE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="A933AEFFC6C94C2A9444AC51B643AD793"/>
+            <w:pStyle w:val="9361B89F781B43A6950AB7240C2ACD8F"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B50D7B16F54A450193FE3B25431E63D1"/>
+        <w:name w:val="1729257FAFEC49E4B3F78BEBE53ECFE7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{DE5A4531-67B9-432F-BA35-D4414FD58827}"/>
+        <w:guid w:val="{0FABCAEC-8628-4AED-AAB2-9935E30C7E4B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="B50D7B16F54A450193FE3B25431E63D13"/>
+            <w:pStyle w:val="1729257FAFEC49E4B3F78BEBE53ECFE7"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="95F721309B3E4FEC8F9E08D2FBF264E9"/>
+        <w:name w:val="967740A68D5E438F9345BFEF6843A53C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{8493D263-23E9-42B0-B90E-5C9BA709E141}"/>
+        <w:guid w:val="{3CD966B6-AB33-400A-A48E-27D534A5F7BA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="95F721309B3E4FEC8F9E08D2FBF264E93"/>
+            <w:pStyle w:val="967740A68D5E438F9345BFEF6843A53C"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="50D922CA9CA54C0F974AA06B17272413"/>
+        <w:name w:val="DBF2BB0F94144623A03F17FDD5CC14DB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{846A029B-C347-403B-8040-1DDE74F389A5}"/>
+        <w:guid w:val="{343B33CA-BDCF-4450-B5F9-230A35855703}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="50D922CA9CA54C0F974AA06B172724133"/>
+            <w:pStyle w:val="DBF2BB0F94144623A03F17FDD5CC14DB"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="348374C97D4D49EC9D166A38B0CF316F"/>
+        <w:name w:val="C993F32467DB4572AF6A800E468F8482"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F866164B-313B-4ED8-B4C7-5D6D8B46A8F3}"/>
+        <w:guid w:val="{4AA00E82-BF74-4391-B5FD-CF813F1B1066}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="348374C97D4D49EC9D166A38B0CF316F3"/>
+            <w:pStyle w:val="C993F32467DB4572AF6A800E468F8482"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="ADEF161F59734EE0B20D932332CC2D84"/>
+        <w:name w:val="5F953D8F800F4E66B3D418339F9A0A5F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{02EF6D30-1C1D-4AB7-B032-215EA96EE2E8}"/>
+        <w:guid w:val="{CD2C6AC9-1FC6-48A9-9823-570DA2926ABA}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="ADEF161F59734EE0B20D932332CC2D843"/>
+            <w:pStyle w:val="5F953D8F800F4E66B3D418339F9A0A5F"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E1B04C0A521E4A019006EE1B030A13D2"/>
+        <w:name w:val="29A070277DD2472EAE07D5357C408643"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{34F0C7BD-CFA5-479D-914D-95D880719CB7}"/>
+        <w:guid w:val="{1FAAA488-38F7-4F8A-8BA4-A7B9405CC171}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="E1B04C0A521E4A019006EE1B030A13D23"/>
+            <w:pStyle w:val="29A070277DD2472EAE07D5357C408643"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="56B6C22DF1864424B6F5AE08B12AE8EE"/>
+        <w:name w:val="19AD494C87C5406397E2149C602ECC4C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{45E215D7-510F-4CB5-9C21-A8FBFFF03D78}"/>
+        <w:guid w:val="{DF0162C7-4DB7-4E8C-BC8C-805872939665}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="56B6C22DF1864424B6F5AE08B12AE8EE3"/>
+            <w:pStyle w:val="19AD494C87C5406397E2149C602ECC4C"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DA68B08468C843BFB48BD02006E7961A"/>
+        <w:name w:val="5F3B421371FB4304A1678DFB97D2EA29"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E3D89225-E996-438F-AE6C-3911CA68DB06}"/>
+        <w:guid w:val="{CBDB6913-B405-4555-B3DB-7A3F7523A6DF}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="DA68B08468C843BFB48BD02006E7961A3"/>
+            <w:pStyle w:val="5F3B421371FB4304A1678DFB97D2EA29"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="9763020C79244726B40FE0952433F999"/>
+        <w:name w:val="132F0AC998BF44FC95B400F97E75FDB8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{772AC044-70BD-42DA-9331-660F632F2D8C}"/>
+        <w:guid w:val="{6BDAC96A-03AF-4FD0-9E03-C0C72B1369F2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="9763020C79244726B40FE0952433F9993"/>
+            <w:pStyle w:val="132F0AC998BF44FC95B400F97E75FDB8"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C04747E617C44610AB5F09664404DE77"/>
+        <w:name w:val="AABFE2EF1D2A486796E0C7348312769F"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{D407D7FD-60EB-4119-9C0D-4A08D5BC30C5}"/>
+        <w:guid w:val="{7AC25B5C-76BD-4964-AB93-C03DD6D27C4A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="C04747E617C44610AB5F09664404DE773"/>
+            <w:pStyle w:val="AABFE2EF1D2A486796E0C7348312769F"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="64195226304E41F68B3A3CC8E64E9A31"/>
+        <w:name w:val="79A1F5294E8C477E8F856A7A68EA3980"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{F29D5030-48D9-44C9-9817-158F01393B82}"/>
+        <w:guid w:val="{927E676B-DCAA-4C6D-908C-1AF3F38800B7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="64195226304E41F68B3A3CC8E64E9A313"/>
+            <w:pStyle w:val="79A1F5294E8C477E8F856A7A68EA3980"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="453401F15BCD49EEAF10D9EFBC4C6B1E"/>
+        <w:name w:val="7AEB37226EAA4EC980C6896D87B648F8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{7CB8BCC6-10AD-4F22-BD0A-9E2C2866F9EB}"/>
+        <w:guid w:val="{D276A35F-CF1B-4597-84E5-B6F82FDFE745}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="453401F15BCD49EEAF10D9EFBC4C6B1E3"/>
+            <w:pStyle w:val="7AEB37226EAA4EC980C6896D87B648F8"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B6AB7993F0454F3FB3304A5B5903E129"/>
+        <w:name w:val="10527F8897A54738B0B5506C223CC25B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FA069D92-8634-4EB8-948B-998D699A6ED9}"/>
+        <w:guid w:val="{9A47BED9-B0E1-48A0-83A8-2D49A273C6EE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="B6AB7993F0454F3FB3304A5B5903E1293"/>
+            <w:pStyle w:val="10527F8897A54738B0B5506C223CC25B"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="7D52F527DF6F422486E57D4A947979D9"/>
+        <w:name w:val="4DC5155CE7454A2BB558A005210AD0E8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{ADBBDF9A-55FD-493B-B9E0-209AD36D1503}"/>
+        <w:guid w:val="{4186CAAC-93FF-4B06-8003-D9CE350A8E7F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="7D52F527DF6F422486E57D4A947979D93"/>
+            <w:pStyle w:val="4DC5155CE7454A2BB558A005210AD0E8"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="2636A167AF904D5A85D9D698A192CB5B"/>
+        <w:name w:val="7303FC60EC8D40A79D99763B160CD229"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{87686591-6E1F-42A1-8314-CEFD6C051AC1}"/>
+        <w:guid w:val="{79C3C6E5-8CC0-4E09-9EB7-325778A37F22}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="2636A167AF904D5A85D9D698A192CB5B3"/>
+            <w:pStyle w:val="7303FC60EC8D40A79D99763B160CD229"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="B93E7674DE7745EBBDAFCC9EA41FDC85"/>
+        <w:name w:val="FE236A523B8D4048829CCBEE059245C0"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{6ABCE21C-24A8-4745-969C-337E9FD11919}"/>
+        <w:guid w:val="{EC6B9E87-F15A-4A27-92B6-9285A7532E84}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="B93E7674DE7745EBBDAFCC9EA41FDC853"/>
+            <w:pStyle w:val="FE236A523B8D4048829CCBEE059245C0"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="65F6969ED7A64258BD6A10094A10D2CB"/>
+        <w:name w:val="81C1C2379E1B48E09E4ED3310A3655AA"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{9B8CED76-855D-44EB-9F8D-784B4E9F3A8F}"/>
+        <w:guid w:val="{F4F281D0-9C77-42CA-864F-7651AD3D4950}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="65F6969ED7A64258BD6A10094A10D2CB3"/>
+            <w:pStyle w:val="81C1C2379E1B48E09E4ED3310A3655AA"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="BBE654DCA05E4DDFAB08635DC5C6E74A"/>
+        <w:name w:val="ACBC069661E644E093BD472C1BC66F61"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FC293A39-9751-4B74-940E-A14EFBD3B623}"/>
+        <w:guid w:val="{FB969681-5184-44E0-844F-2DE9DFE5CD0B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="BBE654DCA05E4DDFAB08635DC5C6E74A3"/>
+            <w:pStyle w:val="ACBC069661E644E093BD472C1BC66F61"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="A3F61A99EB6B4FFF97D0DDD77D8E5778"/>
+        <w:name w:val="A049890C6DB44ADBA2B90898A65C6CB5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2BCB113A-98E5-411A-A52F-FB91318837DE}"/>
+        <w:guid w:val="{4BF4133A-2312-460F-9CC0-4E555B22964B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="A3F61A99EB6B4FFF97D0DDD77D8E57783"/>
+            <w:pStyle w:val="A049890C6DB44ADBA2B90898A65C6CB5"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="C2F275F7AF03446C8E1900CDB1354A35"/>
+        <w:name w:val="711C3F5A5A744D86BBA1DF56D88480DB"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{A5AF7698-FED8-4661-B439-155791991CD4}"/>
+        <w:guid w:val="{2A71F291-090A-4D51-9F2A-AC178CFA3D35}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="C2F275F7AF03446C8E1900CDB1354A353"/>
+            <w:pStyle w:val="711C3F5A5A744D86BBA1DF56D88480DB"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DCE37224E36741839D964CA38AB82486"/>
+        <w:name w:val="2B55CC747024444490A8A470755C4213"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{2D22A996-D800-40A1-9253-B2D5DC4DECC5}"/>
+        <w:guid w:val="{43AF3C40-7108-4428-BE45-ABC455BA4DD6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="DCE37224E36741839D964CA38AB824863"/>
+            <w:pStyle w:val="2B55CC747024444490A8A470755C4213"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="08CD58111BBB468ABCAA5EE3A9CC0329"/>
+        <w:name w:val="12FF352CB248450490F8FE4CAD4A0D71"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{E21DCA1F-29A1-497F-B85A-50512B7073FE}"/>
+        <w:guid w:val="{B2BA4194-0776-44DE-920F-D7C5FC36B944}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="08CD58111BBB468ABCAA5EE3A9CC03293"/>
+            <w:pStyle w:val="12FF352CB248450490F8FE4CAD4A0D71"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="0B0F6F5B488C425CB0D11919C85C7C9F"/>
+        <w:name w:val="093C2060777E4F7CA9038B0A0C4C7412"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{0C124677-D84E-4875-8EED-852B0E9D6411}"/>
+        <w:guid w:val="{C34FC56F-054D-44C6-8931-6013831F05D5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="0B0F6F5B488C425CB0D11919C85C7C9F3"/>
+            <w:pStyle w:val="093C2060777E4F7CA9038B0A0C4C7412"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3F26E691B7944BA4A6401DA6769BCAD4"/>
+        <w:name w:val="64D265D1CD8F4111A9CEB6F292C3A0FD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{009F1EC0-8F92-4A37-A3BE-34C20C8186F7}"/>
+        <w:guid w:val="{FBC7C04C-FAEF-47E9-BEE7-2C3A5734931F}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="001F6441" w:rsidRDefault="0052649F" w:rsidP="0052649F">
+        <w:p w:rsidR="005E77C7" w:rsidRDefault="009B3B71" w:rsidP="009B3B71">
           <w:pPr>
-            <w:pStyle w:val="3F26E691B7944BA4A6401DA6769BCAD43"/>
+            <w:pStyle w:val="64D265D1CD8F4111A9CEB6F292C3A0FD"/>
           </w:pPr>
-          <w:r w:rsidRPr="00220784">
+          <w:r w:rsidRPr="0031385F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...60 lines deleted...]
-              <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="HelveticaNeueLT Com 47 LtCn">
-[...1 lines deleted...]
-    <w:charset w:val="EE"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="10002042" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE03F9"/>
     <w:rsid w:val="00007D1E"/>
+    <w:rsid w:val="000E31A6"/>
     <w:rsid w:val="00104F07"/>
     <w:rsid w:val="00151944"/>
     <w:rsid w:val="0018075F"/>
     <w:rsid w:val="00183653"/>
     <w:rsid w:val="00187F65"/>
     <w:rsid w:val="001F6441"/>
     <w:rsid w:val="00206852"/>
     <w:rsid w:val="00283639"/>
     <w:rsid w:val="002B3198"/>
     <w:rsid w:val="002D39C0"/>
     <w:rsid w:val="003B37A9"/>
     <w:rsid w:val="003F4476"/>
     <w:rsid w:val="00417842"/>
+    <w:rsid w:val="0046000F"/>
     <w:rsid w:val="004F6AA0"/>
-    <w:rsid w:val="0052649F"/>
     <w:rsid w:val="00540C27"/>
+    <w:rsid w:val="005E77C7"/>
     <w:rsid w:val="006249F0"/>
     <w:rsid w:val="006506D2"/>
+    <w:rsid w:val="0065340D"/>
     <w:rsid w:val="00697CE9"/>
+    <w:rsid w:val="006A1572"/>
     <w:rsid w:val="006F1B15"/>
     <w:rsid w:val="0073711E"/>
     <w:rsid w:val="00816B00"/>
-    <w:rsid w:val="008522B4"/>
     <w:rsid w:val="008E7682"/>
     <w:rsid w:val="009018B7"/>
     <w:rsid w:val="009647F5"/>
     <w:rsid w:val="009708C8"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:rsid w:val="009E5601"/>
     <w:rsid w:val="00AE03F9"/>
     <w:rsid w:val="00B450FA"/>
     <w:rsid w:val="00BA7B0C"/>
     <w:rsid w:val="00BF1807"/>
     <w:rsid w:val="00C1015C"/>
     <w:rsid w:val="00C3104B"/>
     <w:rsid w:val="00C97479"/>
     <w:rsid w:val="00CE1999"/>
     <w:rsid w:val="00CF4556"/>
+    <w:rsid w:val="00D20C66"/>
     <w:rsid w:val="00D430FB"/>
     <w:rsid w:val="00DF2993"/>
+    <w:rsid w:val="00E87149"/>
     <w:rsid w:val="00ED682B"/>
     <w:rsid w:val="00EF5FB2"/>
     <w:rsid w:val="00FE0B20"/>
+    <w:rsid w:val="00FE3295"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="hr-HR" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="hr-HR" w:eastAsia="hr-HR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -13069,1807 +12041,520 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="0052649F"/>
+    <w:rsid w:val="009B3B71"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
-  </w:style>
-[...210 lines deleted...]
-    <w:rsid w:val="00187F65"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A2597DA61D8A4B0CA752116C201F52A8">
     <w:name w:val="A2597DA61D8A4B0CA752116C201F52A8"/>
     <w:rsid w:val="00187F65"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E4C32C075B104512AA86C069C22E16B3">
     <w:name w:val="E4C32C075B104512AA86C069C22E16B3"/>
     <w:rsid w:val="00187F65"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9373E940731541C3AB4D043370620CEC">
-[...942 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9373E940731541C3AB4D043370620CEC6">
     <w:name w:val="9373E940731541C3AB4D043370620CEC6"/>
     <w:rsid w:val="002B3198"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B99D39A6DA61440D9B777603964EF6542">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7BA281612E4344DC9ED206DD0F645F25">
+    <w:name w:val="7BA281612E4344DC9ED206DD0F645F25"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D52A29038687441C9622D1E047B2587A2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ECB17530946D4D8CA8C74085376A230B">
+    <w:name w:val="ECB17530946D4D8CA8C74085376A230B"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6D74EF5725BF44559983D7D225A2E34E2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65327878645543DB9B4CCA467D9BD1F0">
+    <w:name w:val="65327878645543DB9B4CCA467D9BD1F0"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E0BA25F579144F6EB54C7B196F8574EF1">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FA563B86272444FB19D611A763A78C5">
+    <w:name w:val="0FA563B86272444FB19D611A763A78C5"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="42E1C77856474D9C937160FA732A4C552">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9361B89F781B43A6950AB7240C2ACD8F">
+    <w:name w:val="9361B89F781B43A6950AB7240C2ACD8F"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1A29EBC13FBE41BFA9DDA326533095AB2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1729257FAFEC49E4B3F78BEBE53ECFE7">
+    <w:name w:val="1729257FAFEC49E4B3F78BEBE53ECFE7"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5683CD88A62D4426860715C4A4C5F1FA2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="967740A68D5E438F9345BFEF6843A53C">
+    <w:name w:val="967740A68D5E438F9345BFEF6843A53C"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A933AEFFC6C94C2A9444AC51B643AD792">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBF2BB0F94144623A03F17FDD5CC14DB">
+    <w:name w:val="DBF2BB0F94144623A03F17FDD5CC14DB"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B50D7B16F54A450193FE3B25431E63D12">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C993F32467DB4572AF6A800E468F8482">
+    <w:name w:val="C993F32467DB4572AF6A800E468F8482"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="95F721309B3E4FEC8F9E08D2FBF264E92">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F953D8F800F4E66B3D418339F9A0A5F">
+    <w:name w:val="5F953D8F800F4E66B3D418339F9A0A5F"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="50D922CA9CA54C0F974AA06B172724132">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29A070277DD2472EAE07D5357C408643">
+    <w:name w:val="29A070277DD2472EAE07D5357C408643"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="348374C97D4D49EC9D166A38B0CF316F2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19AD494C87C5406397E2149C602ECC4C">
+    <w:name w:val="19AD494C87C5406397E2149C602ECC4C"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ADEF161F59734EE0B20D932332CC2D842">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F3B421371FB4304A1678DFB97D2EA29">
+    <w:name w:val="5F3B421371FB4304A1678DFB97D2EA29"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E1B04C0A521E4A019006EE1B030A13D22">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="132F0AC998BF44FC95B400F97E75FDB8">
+    <w:name w:val="132F0AC998BF44FC95B400F97E75FDB8"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="56B6C22DF1864424B6F5AE08B12AE8EE2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AABFE2EF1D2A486796E0C7348312769F">
+    <w:name w:val="AABFE2EF1D2A486796E0C7348312769F"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA68B08468C843BFB48BD02006E7961A2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79A1F5294E8C477E8F856A7A68EA3980">
+    <w:name w:val="79A1F5294E8C477E8F856A7A68EA3980"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9763020C79244726B40FE0952433F9992">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7AEB37226EAA4EC980C6896D87B648F8">
+    <w:name w:val="7AEB37226EAA4EC980C6896D87B648F8"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C04747E617C44610AB5F09664404DE772">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10527F8897A54738B0B5506C223CC25B">
+    <w:name w:val="10527F8897A54738B0B5506C223CC25B"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64195226304E41F68B3A3CC8E64E9A312">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4DC5155CE7454A2BB558A005210AD0E8">
+    <w:name w:val="4DC5155CE7454A2BB558A005210AD0E8"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="453401F15BCD49EEAF10D9EFBC4C6B1E2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7303FC60EC8D40A79D99763B160CD229">
+    <w:name w:val="7303FC60EC8D40A79D99763B160CD229"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7E230910CED4A5DB62B9D4E2DBBE1D42">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE236A523B8D4048829CCBEE059245C0">
+    <w:name w:val="FE236A523B8D4048829CCBEE059245C0"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4E1A41CB05C3421DB41576573DCC45DB2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="81C1C2379E1B48E09E4ED3310A3655AA">
+    <w:name w:val="81C1C2379E1B48E09E4ED3310A3655AA"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B6AB7993F0454F3FB3304A5B5903E1292">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ACBC069661E644E093BD472C1BC66F61">
+    <w:name w:val="ACBC069661E644E093BD472C1BC66F61"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7D52F527DF6F422486E57D4A947979D92">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A049890C6DB44ADBA2B90898A65C6CB5">
+    <w:name w:val="A049890C6DB44ADBA2B90898A65C6CB5"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2636A167AF904D5A85D9D698A192CB5B2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="711C3F5A5A744D86BBA1DF56D88480DB">
+    <w:name w:val="711C3F5A5A744D86BBA1DF56D88480DB"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B93E7674DE7745EBBDAFCC9EA41FDC852">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2B55CC747024444490A8A470755C4213">
+    <w:name w:val="2B55CC747024444490A8A470755C4213"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="65F6969ED7A64258BD6A10094A10D2CB2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12FF352CB248450490F8FE4CAD4A0D71">
+    <w:name w:val="12FF352CB248450490F8FE4CAD4A0D71"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBE654DCA05E4DDFAB08635DC5C6E74A2">
-[...1 lines deleted...]
-    <w:rsid w:val="002B3198"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="093C2060777E4F7CA9038B0A0C4C7412">
+    <w:name w:val="093C2060777E4F7CA9038B0A0C4C7412"/>
+    <w:rsid w:val="009B3B71"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A3F61A99EB6B4FFF97D0DDD77D8E57782">
-[...49 lines deleted...]
-    <w:rsid w:val="00BF1807"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="64D265D1CD8F4111A9CEB6F292C3A0FD">
+    <w:name w:val="64D265D1CD8F4111A9CEB6F292C3A0FD"/>
+    <w:rsid w:val="009B3B71"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
-    </w:rPr>
-[...254 lines deleted...]
-      <w:lang w:val="en-GB" w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -15132,379 +12817,180 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/_rels/item6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...9 lines deleted...]
-    <xsd:import namespace="6E10281A-CD3A-4F0C-9B7D-A2009929208B"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...28 lines deleted...]
-                <xsd:element ref="ns5:IMF_RC_RefDocumentInfo" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="391a2f22-9f1b-4edd-a10b-257ace2d067d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...6 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="IMF_C0_Description" ma:index="12" nillable="true" ma:displayName="Description" ma:description="Short description of document and its contents" ma:internalName="IMF_C0_Description" ma:readOnly="false">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="IMF_C0_Contributor" ma:index="13" nillable="true" ma:displayName="Contributor" ma:description="Indicate one or more contributors to the object" ma:list="UserInfo" ma:internalName="IMF_C0_Contributor" ma:readOnly="false">
-[...18 lines deleted...]
-    <xsd:element name="IMF_C0_Archived" ma:index="14" nillable="true" ma:displayName="Archived" ma:default="0" ma:description="Indicates cycle status of object" ma:hidden="true" ma:internalName="IMF_C0_Archived" ma:readOnly="false">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="IMF_C0_Owner" ma:index="17" nillable="true" ma:displayName="Owner" ma:default="" ma:description="Indicates Head of department" ma:hidden="true" ma:list="UserInfo" ma:internalName="IMF_C0_Owner" ma:readOnly="false">
-[...69 lines deleted...]
-    <xsd:element name="TaxCatchAllLabel" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{23859e3b-acf6-4239-bdbf-866f974b27ec}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="9187730d-d789-474d-9594-c335a1009584">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="720140C3-6DF4-409B-A1F7-429D32417DCA" elementFormDefault="qualified">
-[...120 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -15549,376 +13035,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...94 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...97 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CFA5E87-98AB-4509-A5E5-C9B61923427E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AEDF4CF8-B6A0-4D3A-B88A-15C84C83E990}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3383AA50-BB72-41F1-A7BB-70882203F421}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="391a2f22-9f1b-4edd-a10b-257ace2d067d"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="6E10281A-CD3A-4F0C-9B7D-A2009929208B"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...11 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFD6548E-CC71-4260-919C-01200FE8A025}">
-[...14 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{165A7198-91AF-441B-920C-AFEF29117DA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps6.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0490E424-08A2-4130-9EB6-5EB5E83567A6}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ABADC25-1BC1-43E0-BAB9-CBC2CD23645C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>316</Words>
-  <Characters>1816</Characters>
+  <Words>1514</Words>
+  <Characters>863</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>323</Lines>
-  <Paragraphs>78</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FO - Application for OM revisions/ amendments</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EASA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2082</CharactersWithSpaces>
+  <CharactersWithSpaces>2373</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FO - Application for OM revisions/ amendments</dc:title>
   <dc:creator>CERNJAVA Goran</dc:creator>
   <cp:keywords>002</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
     <vt:lpwstr>259;#002|9574c73d-aacb-4300-80b2-caff1a734a26</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="IMF_C0_Taxonomy">
     <vt:lpwstr>18;#Quality management|98155c21-be43-4aae-96d5-e4bc945720de</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="IMSAcronym">
     <vt:lpwstr>283;#AOC|06a6cad8-29f3-447d-a845-0f8efda9ca8a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
-    <vt:lpwstr>0x010100A14FE9BE6CE84F1BB23C774EC08C4AEA2D010039FCBC2891070F46ABE301F7C89982DF</vt:lpwstr>
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="IMF_C0_Source">
     <vt:lpwstr>1;#EASA|f2fd8376-381c-4ede-a9cd-0a84d06f4d45</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>05fb5325-63fc-47bc-a19d-9e7200378ef4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="IMSProcessTaxonomy">
     <vt:lpwstr>281;#Air Operator approval|af85e113-639e-42c8-9262-c279233e480c;#282;#EASA Air Operator certification|0570fc9d-eaf5-4dc4-b67f-54332f0660bf</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GrammarlyDocumentId">
     <vt:lpwstr>6c4bf194c22d1e2fd27741b6bf19925a1956bfae9b8de0c6214f7aa63625215d</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Order">
+    <vt:r8>7143400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>