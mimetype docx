--- v0 (2025-10-09)
+++ v1 (2026-07-23)
@@ -1,716 +1,697 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004564D1" w:rsidRPr="00621E95" w:rsidRDefault="004564D1"/>
+    <w:p w:rsidRPr="00621E95" w:rsidR="004564D1" w:rsidRDefault="004564D1" w14:paraId="6605D923" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9694"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="77D6DB4B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00B56649">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00B56649" w:rsidRDefault="00B56649" w14:paraId="09680D67" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="center" w:pos="4153"/>
                 <w:tab w:val="right" w:pos="8306"/>
               </w:tabs>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="76CE3D29" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8362" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00B56649">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00B56649" w:rsidRDefault="00B56649" w14:paraId="08A7B2E7" w14:textId="77777777">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">IESNIEGUMS UN ATBILSTĪBAS APLIECINĀJUMA VEIDLAPA </w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:br/>
               <w:t xml:space="preserve">SALONA APKALPES LOCEKĻA APLIECĪBAS SAŅEMŠANAI </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00B56649">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00B56649" w:rsidRDefault="00B56649" w14:paraId="2486F5B3" w14:textId="77777777">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CABIN CREW ATTESTATION APPLICATION AND VERIFICATION OF COMPLIANCE FORM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00B56649">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00B56649" w:rsidRDefault="00CB1762" w14:paraId="688CAD31" w14:textId="77777777">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004564D1" w:rsidRPr="00621E95" w:rsidRDefault="004564D1" w:rsidP="00B56649">
+          <w:p w:rsidRPr="00621E95" w:rsidR="004564D1" w:rsidP="00B56649" w:rsidRDefault="004564D1" w14:paraId="77DD107B" w14:textId="77777777">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00B56649">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00B56649" w:rsidRDefault="00B56649" w14:paraId="610D3F1C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Saskaņā</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ar</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> Regulas (EU) Nr. 1178/2011 V </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>Regulas</w:t>
+        <w:t>pielikuma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (EU) Nr. 1178/2011 V </w:t>
+        <w:t xml:space="preserve"> CC.GEN.015. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pielikuma</w:t>
+        <w:t>punktu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> CC.GEN.015. </w:t>
+        <w:t xml:space="preserve"> un VI </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>punktu</w:t>
+        <w:t>pielikuma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un VI </w:t>
+        <w:t xml:space="preserve"> ARA.GEN.315. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pielikuma</w:t>
+        <w:t>punktu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ARA.GEN.315. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>punktu</w:t>
+        <w:t>personām</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>personām</w:t>
+        <w:t>kuras</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>kuras</w:t>
+        <w:t>vēlas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>vēlas</w:t>
+        <w:t>pieteikties</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pieteikties</w:t>
+        <w:t>salona</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>salona</w:t>
+        <w:t>apkalpes</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>apkalpes</w:t>
+        <w:t>locekļa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>locekļa</w:t>
+        <w:t>apliecības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> (CCA) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>apliecības</w:t>
+        <w:t>pirmreizējai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (CCA) </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>pirmreizējai</w:t>
+        <w:t>vai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>vai</w:t>
+        <w:t>atkārtotai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>atkārtotai</w:t>
+        <w:t>saņemšanai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>saņemšanai</w:t>
+        <w:t>ir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ir</w:t>
+        <w:t>jāaizpilda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>jāaizpilda</w:t>
+        <w:t>šī</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>šī</w:t>
+        <w:t>atbilstības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>atbilstības</w:t>
+        <w:t>apliecinājuma</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>apliecinājuma</w:t>
+        <w:t>veidlapa</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DB5097" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00B56649">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00DB5097" w:rsidP="00B56649" w:rsidRDefault="00B56649" w14:paraId="543B00B1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>In accordance with Article CC.GEN.015 of Annex V and Article ARA.GEN.315 of Annex VI of the Regulation No 1178/2011 persons who wish to apply for issue or re-issue of a Cabin Crew Attestation (CCA) need to complete the following declaration verifying eligibility.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00B56649">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00B56649" w:rsidRDefault="00CB1762" w14:paraId="7696793D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004564D1" w:rsidRPr="00621E95" w:rsidRDefault="004564D1" w:rsidP="00B56649">
+    <w:p w:rsidRPr="00621E95" w:rsidR="004564D1" w:rsidP="00B56649" w:rsidRDefault="004564D1" w14:paraId="05B60B6E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4916" w:type="pct"/>
         <w:tblInd w:w="312" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3754"/>
         <w:gridCol w:w="5777"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="52C34431" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="33E12E96" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CCA </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -732,905 +713,895 @@
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>vārds</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> un </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>uzvārds</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="60C51019" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name and surname of CCA applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="03078699" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="D9D9D9"/>
                 <w:w w:val="400"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:color w:val="D9D9D9"/>
                 <w:w w:val="400"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>◼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="154DE2E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="281BF6E1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dzimšanas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> datums</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="53DACF82" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="0C5789CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:color w:val="D9D9D9"/>
                 <w:w w:val="400"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>◼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="600F6B97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="680572B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dzimšanas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>vieta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="340E6099" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Place of birth</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="269C9511" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:color w:val="D9D9D9"/>
                 <w:w w:val="400"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>◼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="14E03BEA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="4A9F6575" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Pilsonība</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="60041F08" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Nationality</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="19275478" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:color w:val="D9D9D9"/>
                 <w:w w:val="400"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>◼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="095063CF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3238" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="79673BF3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Adrese</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="0873BF1C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4983" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="5B7742F4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:color w:val="D9D9D9"/>
                 <w:w w:val="400"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>◼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB5097" w:rsidRPr="00621E95" w:rsidRDefault="00DB5097" w:rsidP="00DB5097">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00DB5097" w:rsidP="00DB5097" w:rsidRDefault="00DB5097" w14:paraId="6C11B584" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004564D1" w:rsidRPr="00621E95" w:rsidRDefault="004564D1" w:rsidP="00DB5097">
+    <w:p w:rsidRPr="00621E95" w:rsidR="004564D1" w:rsidP="00DB5097" w:rsidRDefault="004564D1" w14:paraId="7E6D876E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00DB5097">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00DB5097" w:rsidRDefault="00CB1762" w14:paraId="4AF1782D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00DB5097">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00DB5097" w:rsidRDefault="00CB1762" w14:paraId="2C9C41DF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4916" w:type="pct"/>
         <w:tblInd w:w="312" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="234"/>
         <w:gridCol w:w="647"/>
         <w:gridCol w:w="274"/>
         <w:gridCol w:w="5435"/>
         <w:gridCol w:w="2941"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="1D818C6F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="0197D498" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="38C370C2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Vai</w:t>
+              <w:t>Jūsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Jūsu</w:t>
+              <w:t>turējumā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>turējumā</w:t>
+              <w:t>šobrīd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>šobrīd</w:t>
+              <w:t>ir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ir</w:t>
+              <w:t>salona</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>salona</w:t>
+              <w:t>apkalpes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>apkalpes</w:t>
+              <w:t>locekļa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>locekļa</w:t>
+              <w:t>apliecība</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">, kas </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>apliecība</w:t>
+              <w:t>izsniegta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">, kas </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="3CC99C64" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Do you currently hold a Cabin Crew Attestation issued:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="609EAA8C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="0DF54B94" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="558" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="16612AA9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7461" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="28AE4A39" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">a) </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Latvijā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="4162225B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in Latvia</w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="6CCCD8FE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">b) </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>citā</w:t>
             </w:r>
@@ -1640,2069 +1611,2021 @@
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> ES </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>dalībvalstī</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="09AD839C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in another EU Member State?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="7C8DF407" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="4201A383" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="794" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="53EAAC95" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">JĀ </w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CF6944">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CF6944">
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="6CEBC1B8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4688" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="2B7397C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NĒ </w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CF6944">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CF6944">
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="0C923803" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2537" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="607B7D97" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="6A45DC70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="202" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="6CD79924" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="261AE9CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Ja</w:t>
+              <w:t>Jūsu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Jūsu</w:t>
+              <w:t>atbilde</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>atbilde</w:t>
+              <w:t>uz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>uz</w:t>
+              <w:t>vai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>a</w:t>
+              <w:t>b</w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>vai</w:t>
+              <w:t>ir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> JĀ, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>lūdzu</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00621E95">
-[...20 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>sniegt</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ir</w:t>
+              <w:t>papildu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JĀ, </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>lūdzu</w:t>
+              <w:t>informāciju</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...54 lines deleted...]
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          </w:p>
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="71880A5A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>If you answered YES to either a) or b), please give details in the space provided</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="0B021755" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:color w:val="D9D9D9"/>
                 <w:w w:val="400"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>◼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB5097" w:rsidRPr="00621E95" w:rsidRDefault="00DB5097" w:rsidP="00DB5097">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00DB5097" w:rsidP="00DB5097" w:rsidRDefault="00DB5097" w14:paraId="1526963F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004564D1" w:rsidRPr="00621E95" w:rsidRDefault="004564D1" w:rsidP="00DB5097">
+    <w:p w:rsidRPr="00621E95" w:rsidR="004564D1" w:rsidP="00DB5097" w:rsidRDefault="004564D1" w14:paraId="045EB566" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5102" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="351"/>
         <w:gridCol w:w="129"/>
         <w:gridCol w:w="104"/>
         <w:gridCol w:w="668"/>
         <w:gridCol w:w="241"/>
         <w:gridCol w:w="5163"/>
         <w:gridCol w:w="38"/>
         <w:gridCol w:w="3000"/>
         <w:gridCol w:w="198"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="0A9FF75B" w14:textId="77777777">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="302" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="4061BA9C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8030" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="0040C120" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Vai</w:t>
+              <w:t>esat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>esat</w:t>
+              <w:t>pieteicies</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>pieteicies</w:t>
+              <w:t>salona</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>salona</w:t>
+              <w:t>apkalpes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>apkalpes</w:t>
+              <w:t>locekļa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>locekļa</w:t>
+              <w:t>apliecībai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>apliecībai</w:t>
+              <w:t>citā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> ES </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>citā</w:t>
+              <w:t>dalībvalstī</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ES </w:t>
-[...16 lines deleted...]
-              </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="4F3DA2EB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Have you applied for a Cabin Crew Attestation in another EU Member State?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="231FAE0A" w14:textId="77777777">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="302" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="35E101BA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="784" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="140C01BB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">JĀ </w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CF6944">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CF6944">
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="2BAB2F83" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4487" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="614A807E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">NĒ </w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CF6944">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CF6944">
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="02303BB1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2759" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="0F6EA795" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="1BBC777E" w14:textId="77777777">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="302" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="201" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="116474E0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8030" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="55E4748A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja Jūsu atbilde ir JĀ, lūdzu sniegt papildu informāciju </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="3857B0B1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>If you answered YES, please give details in the space provided</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="172258FC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:color w:val="D9D9D9"/>
                 <w:w w:val="400"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>◼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="76956D4A" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="171" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="2840DC3D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:pageBreakBefore/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7949" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="5B4DE43A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vai Jums </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Vai</w:t>
+              <w:t>ir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Jums</w:t>
+              <w:t>bijusi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ir</w:t>
+              <w:t>izsniegta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>bijusi</w:t>
+              <w:t>salona</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>izsniegta</w:t>
+              <w:t>apkalpes</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>salona</w:t>
+              <w:t>locekļa</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>apkalpes</w:t>
+              <w:t>apliecība</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve">, kas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>tikusi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>locekļa</w:t>
+              <w:t>apturēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>apliecība</w:t>
+              <w:t>vai</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">, kas </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>tikusi</w:t>
+              <w:t>anulēta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>apturēta</w:t>
+              <w:t>citā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> ES </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>vai</w:t>
+              <w:t>dalībvalstī</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="56397DA1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Have you ever held a Cabin Crew Attestation, which was suspended or revoked in another EU Member State?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="136358FB" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="171" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="5D8EADFC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="45B5915C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">JĀ </w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CF6944">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CF6944">
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="61965714" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4662" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="5F97803E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CF6944">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CF6944">
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> NĒ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="521FAC87" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2621" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="242AA75D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidTr="00B56649">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidTr="00B56649" w14:paraId="636DFCA7" w14:textId="77777777">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="171" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="413" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="65593F84" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7949" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="2BE69CD8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="de-DE"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja Jūsu atbilde ir JĀ, lūdzu sniegt papildu informāciju </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="491BE7E7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>If you answered YES, please give details in the space provided</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B56649" w:rsidRPr="00621E95" w:rsidRDefault="00B56649" w:rsidP="00290534">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00B56649" w:rsidP="00290534" w:rsidRDefault="00B56649" w14:paraId="4E9C762A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Emoji" w:hAnsi="Segoe UI Emoji" w:cs="Segoe UI Emoji"/>
                 <w:color w:val="D9D9D9"/>
                 <w:w w:val="400"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>◼</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00DB5097" w:rsidRPr="00621E95" w:rsidRDefault="00DB5097" w:rsidP="00DB5097">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00DB5097" w:rsidP="00DB5097" w:rsidRDefault="00DB5097" w14:paraId="0D8272E1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="607DDDE7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Apliecinu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -3993,104 +3916,103 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>iegūšanu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="57B6E1A6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Herewith I declare that I have completed the form and answered questions 1, 2 and 3 truthfully. Furthermore, I understand that any incorrect information supplied by me could disqualify me from being granted a Cabin Crew Attestation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="1DFB8B60" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2754"/>
         <w:gridCol w:w="6940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidTr="00290534">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidTr="00290534" w14:paraId="4B270E12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="561EB532" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CCA </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>pretendenta</w:t>
@@ -4106,285 +4028,276 @@
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>paraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6859" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="731A1867" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidTr="00290534">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidTr="00290534" w14:paraId="78D83857" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2722" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="34539CAF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature of the CCA applicant* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6859" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="06AEBEBE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="19F66016" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1139"/>
         <w:gridCol w:w="4250"/>
         <w:gridCol w:w="4305"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidTr="00290534">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidTr="00290534" w14:paraId="64C11835" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="1BD0F6D9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Datums*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="3A9AA7EB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4308" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="5A28A7FA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidTr="00290534">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidTr="00290534" w14:paraId="06234A43" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1021" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="5ECA82CB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4252" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="1A0881E9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4308" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="536C8B27" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="12E49FD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="67D3E698" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Tikai</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -4412,671 +4325,651 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sniedzējiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="474254F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>For training providers use only</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="56C2A2AE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="889"/>
         <w:gridCol w:w="1199"/>
         <w:gridCol w:w="4373"/>
         <w:gridCol w:w="3233"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidTr="00290534">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidTr="00290534" w14:paraId="599573A8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9581" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="03E7DF55" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Apliecinu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">, ka CCA </w:t>
+              <w:t xml:space="preserve">, ka CCA pretendents </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>pretendents</w:t>
+              <w:t>ir</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ir</w:t>
+              <w:t>veiksmīgi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>veiksmīgi</w:t>
+              <w:t>pabeidzis</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>pabeidzis</w:t>
+              <w:t>apmācību</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>nokārtojis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>apmācību</w:t>
+              <w:t>pārbaudījumus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> un </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>nokārtojis</w:t>
+              <w:t>saskaņā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>pārbaudījumus</w:t>
+              <w:t>ar</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>saskaņā</w:t>
+              <w:t>regulas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> Nr. 1178/2011 V </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ar</w:t>
+              <w:t>pielikuma</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> CC </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>regulas</w:t>
+              <w:t>daļas</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Nr. 1178/2011 V </w:t>
+              <w:t xml:space="preserve"> 1. </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>pielikuma</w:t>
+              <w:t>papildinājumu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="00621E95">
-[...40 lines deleted...]
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          </w:p>
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="716F657D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>I confirm that applicant for CCA has successfully completed required training and checking in accordance with Appendix 1 to part CC of the Regulation No 1178/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidTr="00290534">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidTr="00290534" w14:paraId="4E0FA815" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="5582C8A0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">JĀ </w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CF6944">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CF6944">
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="15577EBD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5507" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004564D1" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="004564D1" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="58A5DF9E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> NĒ </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="6E808AC2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CF6944">
-[...6 lines deleted...]
-            <w:r w:rsidR="00CF6944">
+            <w:r w:rsidRPr="00621E95">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="545836ED" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3195" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="57400514" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidTr="00290534">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidTr="00290534" w14:paraId="4E7854C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2064" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="49B002F9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Vārds</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -5089,282 +4982,282 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>uzvārds</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>amats</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="006EE008" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name/surname, position </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7517" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="389530A7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="795940FD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="8231"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidTr="00290534">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidTr="00290534" w14:paraId="1B68DC52" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="701F1CEC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="74A5830A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature* </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="0CA119D6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidTr="00290534">
+      <w:tr w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidTr="00290534" w14:paraId="0D528CC0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1446" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="20D8E466" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Datums*</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="3BBECFC8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00621E95">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date*</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8135" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+          <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="22360460" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="32EE6C3B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="7FBADC09" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Iesniegumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -5403,527 +5296,536 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>burtiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="3E9845D9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Application to be filled out in block letters.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="72BC63FB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00C15250" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00C15250" w14:paraId="40547F55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Piezīme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. *</w:t>
       </w:r>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Dokumenta</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>rekvizītus</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> "</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>paraksts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">" un "datums" </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>neaizpilda</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ja</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>elektroniskais</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dokuments</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>sagatavots</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>atbilstoši</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>normatīvajiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>aktiem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> par </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>elektronisko</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>dokumentu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>noformēšanu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00CB1762" w:rsidRPr="00621E95">
+      <w:r w:rsidRPr="00621E95" w:rsidR="00CB1762">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB1762" w:rsidRPr="00621E95" w:rsidRDefault="00CB1762" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00CB1762" w:rsidP="00CB1762" w:rsidRDefault="00CB1762" w14:paraId="04A5B022" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00621E95">
         <w:rPr>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Note.* Particulars 'signature' and 'date' are not filled out if the electronic document has been prepared in accordance with laws and regulations on drawing up of electronic documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F91D77" w:rsidRPr="00621E95" w:rsidRDefault="00F91D77" w:rsidP="00CB1762">
+    <w:p w:rsidRPr="00621E95" w:rsidR="00F91D77" w:rsidP="00CB1762" w:rsidRDefault="00F91D77" w14:paraId="6362AA11" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00F91D77" w:rsidRPr="00621E95" w:rsidSect="00C15250">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidRPr="00621E95" w:rsidR="00F91D77" w:rsidSect="00C15250">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0093267C" w:rsidRDefault="0093267C" w:rsidP="00DF2C9A">
+    <w:p w14:paraId="11935D25" w14:textId="77777777" w:rsidR="00B92439" w:rsidRDefault="00B92439" w:rsidP="00DF2C9A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0093267C" w:rsidRDefault="0093267C" w:rsidP="00DF2C9A">
+    <w:p w14:paraId="20C09B4A" w14:textId="77777777" w:rsidR="00B92439" w:rsidRDefault="00B92439" w:rsidP="00DF2C9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Emoji">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="02000000" w:usb2="08000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0099308E" w:rsidRPr="006B2B91" w:rsidRDefault="00AB38D8" w:rsidP="006B2B91">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A48253C" w14:textId="419D1F9E" w:rsidR="0099308E" w:rsidRPr="006B2B91" w:rsidRDefault="00AB38D8" w:rsidP="006B2B91">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4678"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Rev.8</w:t>
+      <w:t>Rev.</w:t>
+    </w:r>
+    <w:r w:rsidR="002315B1">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>10</w:t>
     </w:r>
     <w:r w:rsidR="00C15250" w:rsidRPr="006B2B91">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006B2B91">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00C15250" w:rsidRPr="006B2B91">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="18"/>
@@ -6098,151 +6000,151 @@
       <w:tab/>
     </w:r>
     <w:r w:rsidR="006B2B91">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">  </w:t>
     </w:r>
     <w:r w:rsidR="00C15250" w:rsidRPr="006B2B91">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">                    </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0093267C" w:rsidRDefault="0093267C" w:rsidP="00DF2C9A">
+    <w:p w14:paraId="69B7DA95" w14:textId="77777777" w:rsidR="00B92439" w:rsidRDefault="00B92439" w:rsidP="00DF2C9A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0093267C" w:rsidRDefault="0093267C" w:rsidP="00DF2C9A">
+    <w:p w14:paraId="1696D4DE" w14:textId="77777777" w:rsidR="00B92439" w:rsidRDefault="00B92439" w:rsidP="00DF2C9A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00B56649" w:rsidRPr="00B56649" w:rsidRDefault="00B56649" w:rsidP="00B56649">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00B56649" w:rsidR="00B56649" w:rsidP="00B56649" w:rsidRDefault="00B56649" w14:paraId="7301823D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00B56649">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>Apmācību</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00B56649">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00B56649">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>sniedzēja</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00B56649">
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> logo</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B56649" w:rsidRPr="00B56649" w:rsidRDefault="00B56649" w:rsidP="00B56649">
+  <w:p w:rsidRPr="00B56649" w:rsidR="00B56649" w:rsidP="00B56649" w:rsidRDefault="00B56649" w14:paraId="1BEE46B0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B56649">
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve">Approved training </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00B56649">
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t>providers’s</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00B56649">
       <w:rPr>
         <w:i/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:t xml:space="preserve"> logo</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00B56649" w:rsidRPr="00B56649" w:rsidRDefault="00B56649">
+  <w:p w:rsidRPr="00B56649" w:rsidR="00B56649" w:rsidRDefault="00B56649" w14:paraId="1F1A9067" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CB81C30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9F9A6736"/>
     <w:lvl w:ilvl="0" w:tplc="04260017">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -6288,156 +6190,160 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="137453830">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB5097"/>
     <w:rsid w:val="000D7949"/>
     <w:rsid w:val="00172DE7"/>
     <w:rsid w:val="001A36E5"/>
+    <w:rsid w:val="002315B1"/>
     <w:rsid w:val="004564D1"/>
+    <w:rsid w:val="004A3754"/>
     <w:rsid w:val="005959B7"/>
+    <w:rsid w:val="005A6DEB"/>
     <w:rsid w:val="00621E95"/>
     <w:rsid w:val="006B2B91"/>
     <w:rsid w:val="00787660"/>
     <w:rsid w:val="007A398A"/>
     <w:rsid w:val="008B544A"/>
     <w:rsid w:val="0093267C"/>
     <w:rsid w:val="0093568D"/>
     <w:rsid w:val="00951D33"/>
     <w:rsid w:val="00974EE4"/>
     <w:rsid w:val="0099308E"/>
     <w:rsid w:val="00AB38D8"/>
     <w:rsid w:val="00B22D72"/>
     <w:rsid w:val="00B33AF8"/>
     <w:rsid w:val="00B56649"/>
+    <w:rsid w:val="00B92439"/>
     <w:rsid w:val="00C15250"/>
     <w:rsid w:val="00CB1762"/>
     <w:rsid w:val="00CF6944"/>
     <w:rsid w:val="00DB5097"/>
     <w:rsid w:val="00DF2C9A"/>
     <w:rsid w:val="00F86812"/>
     <w:rsid w:val="00F91D77"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F36DA79"/>
   <w15:docId w15:val="{9670D4A1-1B0E-41DC-B822-7FF3EB7EFFD9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6769,50 +6675,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00DB5097"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="lv-LV" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -6942,58 +6849,58 @@
     <w:rsid w:val="00DF2C9A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DF2C9A"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="lv-LV" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7237,78 +7144,364 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{49F154DC-759B-4275-B0FC-CF23D394CAC9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C75609F-36CF-4DF3-A81B-53AB9FD20797}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5632D5A3-500D-431A-9911-85F30B911F16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>550</Words>
-  <Characters>3025</Characters>
+  <Words>2277</Words>
+  <Characters>1298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>96</Paragraphs>
+  <Lines>10</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3479</CharactersWithSpaces>
+  <CharactersWithSpaces>3568</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vairis Velde</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e8ac9b2d3ff8888634c90ba4cf120ff2ebc91a4d2cc9b58423584856d6bf77e1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7906200</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>