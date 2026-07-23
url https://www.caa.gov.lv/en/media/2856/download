--- v0 (2025-10-09)
+++ v1 (2026-07-23)
@@ -1,3349 +1,3419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="51295075" w14:textId="072086B9" w:rsidR="00743CAB" w:rsidRPr="0078459B" w:rsidRDefault="00B732E0" w:rsidP="00C260BD">
+    <w:p w:rsidRPr="0078459B" w:rsidR="00743CAB" w:rsidP="00C260BD" w:rsidRDefault="00B732E0" w14:paraId="51295075" w14:textId="08A75E84">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0078459B">
         <w:rPr>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>IESNIEGUMS AKCEPTA SAŅEMŠANAI GAISA KUĢA MĀCĪBU IEKĀRTU IZMANTOŠANAI SALONA APKALPES LOCEKĻU APMĀCĪBĀ</w:t>
+        <w:t xml:space="preserve">IESNIEGUMS AKCEPTA SAŅEMŠANAI </w:t>
+      </w:r>
+      <w:r w:rsidR="00A05CF5">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>LIDAPARĀTA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0078459B">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> MĀCĪBU IEKĀRTU IZMANTOŠANAI SALONA APKALPES LOCEKĻU APMĀCĪBĀ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390071D2" w14:textId="05DD17D7" w:rsidR="00743CAB" w:rsidRPr="00B732E0" w:rsidRDefault="00B732E0" w:rsidP="00743CAB">
+    <w:p w:rsidRPr="00B732E0" w:rsidR="00743CAB" w:rsidP="00743CAB" w:rsidRDefault="00B732E0" w14:paraId="390071D2" w14:textId="05DD17D7">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B732E0">
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>APPLICATION FOR ACCEPTANCE OF AIRCRAFT TRAINING DEVICE FOR THE USE OF CABIN CREW TRAINING</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9092" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2538"/>
         <w:gridCol w:w="1316"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="3150"/>
         <w:gridCol w:w="1008"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="13F605E7" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="13F605E7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9092" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="611B4C8B" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="611B4C8B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Mācību iekārtas lietotājs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F5466BB" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="6F5466BB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>User of training device</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="64214C5D" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="64214C5D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2538" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="604D2D08" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="604D2D08" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Komersanta nosaukums:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BC57C01" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="0BC57C01" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name of operator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6554" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="3232DBA6" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="3232DBA6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="Text1"/>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:bookmarkStart w:name="Text1" w:id="0"/>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="190F5C56" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="190F5C56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7B7C8D" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...25 lines deleted...]
-          <w:p w14:paraId="5F490A0A" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="000F6FA4" w14:paraId="6C7B7C8D" w14:textId="05997B3C">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ekspluatanta apliecības turētājs </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00B6447D" w:rsidP="00DC3BBE" w:rsidRDefault="00B6447D" w14:paraId="58661539" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="5F490A0A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">AOC </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>holder</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="101315C6" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="101315C6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4737153C" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="4737153C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Check1"/>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:bookmarkStart w:name="Check1" w:id="1"/>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3150" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27368381" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="27368381" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Salona apkalpes locekļu mācību organizācija</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="715FA422" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="715FA422" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cabin Crew Training Organization</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2895FF" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="7D2895FF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Check2"/>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:bookmarkStart w:name="Check2" w:id="2"/>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="61971062" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="61971062" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3854" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7D561D17" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="7D561D17" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Mācību iekārtas novērtēšanas datums:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BA6F0FE" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="6BA6F0FE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Training device evaluation date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5238" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7E782101" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="7E782101" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text2"/>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:bookmarkStart w:name="Text2" w:id="3"/>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7B5C6487" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00B27668">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00B27668" w:rsidRDefault="00743CAB" w14:paraId="7B5C6487" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22898296" w14:textId="77777777" w:rsidR="00ED75F0" w:rsidRPr="00C260BD" w:rsidRDefault="00ED75F0" w:rsidP="00B27668">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00ED75F0" w:rsidP="00B27668" w:rsidRDefault="00ED75F0" w14:paraId="22898296" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4967"/>
         <w:gridCol w:w="4141"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="5122608F" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="5122608F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="10636B91" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="10636B91" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Sākotnējā apmācībā izmantotā iekārta</w:t>
             </w:r>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Initial training device</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="3F79E11C" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="3F79E11C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2EDF2159" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="2EDF2159" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Evakuācijas un lidojuma procedūru mācību iekārta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="410F0D2D" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="410F0D2D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evacuation and flight procedure training device</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="797959E0" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="797959E0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Check3"/>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:bookmarkStart w:name="Check3" w:id="4"/>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="1DDA4FFF" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="1DDA4FFF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41BDB707" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="41BDB707" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Uguns un dūmu mācību iekārta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="262368CD" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="262368CD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fire and smoke training device</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37785179" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="37785179" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Check4"/>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:bookmarkStart w:name="Check4" w:id="5"/>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="6D577A1B" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="6D577A1B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4967" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3BB696" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="1CD8873D" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="009B3962" w14:paraId="5B3BB696" w14:textId="1018331A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izeju mācību iekārta</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="1CD8873D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aircraft exit/ door training device</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4141" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C8F478" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="39C8F478" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FF447D5" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00743CAB">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00743CAB" w:rsidRDefault="00743CAB" w14:paraId="4FF447D5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6974911D" w14:textId="77777777" w:rsidR="00ED75F0" w:rsidRPr="00C260BD" w:rsidRDefault="00ED75F0" w:rsidP="00743CAB">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00ED75F0" w:rsidP="00743CAB" w:rsidRDefault="00ED75F0" w14:paraId="6974911D" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="2794"/>
         <w:gridCol w:w="1319"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="629"/>
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="2595"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="0DE81789" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="0DE81789" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9108" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="37F00477" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00B27668" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00B27668" w14:paraId="37F00477" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Uguns un dūmu mācību iekārta</w:t>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fire and smoke training device</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="7F739F90" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="7F739F90" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1BDB8F21" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="1BDB8F21" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Identifikācijas kods vai nosaukums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="510EACD8" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="510EACD8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The identification code or name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="3B09BBBA" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="3B09BBBA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="41FFC5E1" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="41FFC5E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="11BD6514" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00B27668" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00B27668" w14:paraId="11BD6514" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Īpašnieks/turētājs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29DB7D38" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="29DB7D38" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Owner/ holder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="645F95B9" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="645F95B9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="348F5A51" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="348F5A51" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C572341" w14:textId="77777777" w:rsidR="005E0F49" w:rsidRPr="00C260BD" w:rsidRDefault="00B27668" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="005E0F49" w:rsidP="00DC3BBE" w:rsidRDefault="00B27668" w14:paraId="0C572341" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Atrašanās vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05F03847" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="05F03847" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="6BABB017" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="6BABB017" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="28F66601" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="28F66601" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A88A7EB" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="7A88A7EB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="679EE20C" w14:textId="77777777" w:rsidR="00123682" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00123682" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="679EE20C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Prasības</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5552D3FA" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="5552D3FA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="659B140E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="659B140E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="095D4F0E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="095D4F0E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BAE8A20" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="5BAE8A20" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N.p.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00DC3BBE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DC3BBE">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Num</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51F5D6C0" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="51F5D6C0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Komentāri</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F3C5785" w14:textId="77777777" w:rsidR="0065556D" w:rsidRPr="00C260BD" w:rsidRDefault="0065556D" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0065556D" w:rsidP="00DC3BBE" w:rsidRDefault="0065556D" w14:paraId="5F3C5785" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="035AFCE7" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="035AFCE7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FB4024B" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="0FB4024B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07C8A721" w14:textId="0D39BF4C" w:rsidR="00E64F5B" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="7B6C8CBD" w14:textId="0E602F77" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00E64F5B" w:rsidP="00E64F5B">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00E64F5B" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="07C8A721" w14:textId="312985CF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ugunsdzēšamais aparāts svara, izmēra, veida, lietošanas principa un darbības ziņā reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="006A168D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00E64F5B" w:rsidRDefault="00E64F5B" w14:paraId="7B6C8CBD" w14:textId="0E602F77">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1300"/>
               </w:tabs>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37C05316" w14:textId="77777777" w:rsidR="0065556D" w:rsidRPr="00C260BD" w:rsidRDefault="00A4712A" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0065556D" w:rsidP="00DC3BBE" w:rsidRDefault="00A4712A" w14:paraId="37C05316" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Firefighting equipment is identical to the equipment installed in the aeroplane with respect to weight, dimension, controls, types and operation.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68405260" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="68405260" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06A50F7C" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="06A50F7C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="054FBD06" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="054FBD06" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F1352C3" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="5F1352C3" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="6E36AB1F" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="6E36AB1F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A4D946" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="54A4D946" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5330247A" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="78F4322F" w14:textId="77777777" w:rsidR="0065556D" w:rsidRPr="00C260BD" w:rsidRDefault="00AE1AD1" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="5330247A" w14:textId="2F07409A">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ugunsdzēšamā aparāta stiprinājums reālistiski attēlo reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="00E830C8">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0065556D" w:rsidP="00DC3BBE" w:rsidRDefault="00AE1AD1" w14:paraId="78F4322F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Firefighting equipment brackets (used for restrain) are identical to those installed in the aeroplane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B363B6C" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="4B363B6C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A926BEF" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="7A926BEF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E439786" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="5E439786" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6218D881" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="6218D881" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="342331DB" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="342331DB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="424FB16F" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="424FB16F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0656BBD4" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="0656BBD4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ugunsdzēšamie aparāti, ko lieto uguns dzēšanai, ir pildīti ar tādu reaģentu, kas ir alternatīvs </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Halon</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ugunsdzēšamajam līdzeklim un ir videi draudzīgs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="487078F3" w14:textId="77777777" w:rsidR="0065556D" w:rsidRPr="00C260BD" w:rsidRDefault="004969EE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0065556D" w:rsidP="00DC3BBE" w:rsidRDefault="004969EE" w14:paraId="487078F3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire extinguishers used for live </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fire</w:t>
             </w:r>
-            <w:r w:rsidR="001F1656" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="001F1656">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fighting</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> are charged with Halon alternative extinguisher agent, which is environmentally friendly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DDCE051" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="1DDCE051" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D963554" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="3D963554" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4688B04E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="4688B04E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04E0838C" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="04E0838C" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w14:paraId="41496C05" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidTr="00DC3BBE" w14:paraId="41496C05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="453C678A" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="453C678A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="395CEFD3" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="395CEFD3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Uguns mācībās ir iespējams veikt simulāciju:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D695190" w14:textId="77777777" w:rsidR="0065556D" w:rsidRPr="00C260BD" w:rsidRDefault="00BF597E" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0065556D" w:rsidP="00DC3BBE" w:rsidRDefault="00BF597E" w14:paraId="3D695190" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Fire trainer able to simulate fire in:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C6AC7F9" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="0C6AC7F9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="778659F2" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="778659F2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7835857B" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="7835857B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="384EC788" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="384EC788" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -3404,324 +3474,324 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w14:paraId="7DAE53E2" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidTr="00DC3BBE" w14:paraId="7DAE53E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38C1DDD3" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="38C1DDD3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0067B19C" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="0067B19C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>salonā (piem., zem krēsla, bagāžas nodalījumā virs krēsliem, skapī)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25156BDD" w14:textId="77777777" w:rsidR="0065556D" w:rsidRPr="00C260BD" w:rsidRDefault="002D73BD" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0065556D" w:rsidP="00DC3BBE" w:rsidRDefault="002D73BD" w14:paraId="25156BDD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="00537A99" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00537A99">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>abin area (e.g. under seat, overhead bin, closet)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41D7CDFC" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="41D7CDFC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F061677" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="0F061677" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77988581" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="77988581" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3146A17F" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="3146A17F" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -3782,325 +3852,325 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w14:paraId="4438F5C0" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidTr="00DC3BBE" w14:paraId="4438F5C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23D501A2" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="23D501A2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3DAC797F" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="3DAC797F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>virtuvē (piem., atkritumu tvertnē, krāsniņā, augšējā elektriskajā panelī)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CBDC838" w14:textId="77777777" w:rsidR="0065556D" w:rsidRPr="00C260BD" w:rsidRDefault="00A65F54" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0065556D" w:rsidP="00DC3BBE" w:rsidRDefault="00A65F54" w14:paraId="1CBDC838" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>g</w:t>
             </w:r>
-            <w:r w:rsidR="00F4514E" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00F4514E">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>alley area (e.g. garbage bin, upper electrical panel, oven)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37B6BFF8" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="37B6BFF8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78EF6CB3" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="78EF6CB3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="142A068A" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="142A068A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B49AB2F" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="2B49AB2F" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -4161,326 +4231,326 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w14:paraId="2D90A335" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidTr="00DC3BBE" w14:paraId="2D90A335" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5838B21F" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="5838B21F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="12163445" w14:textId="77777777" w:rsidR="0042459B" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0042459B" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="12163445" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>noslēgtā vietā (piem., atkritumu kastē, tualetē)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78DFE8D8" w14:textId="77777777" w:rsidR="0042459B" w:rsidRPr="00C260BD" w:rsidRDefault="00AC3482" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0042459B" w:rsidP="00DC3BBE" w:rsidRDefault="00AC3482" w14:paraId="78DFE8D8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="003B21BF" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="003B21BF">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>onfined area (e.g. waste bin, lavatory)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40F4A5FF" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="40F4A5FF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04910779" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="04910779" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AD86CA5" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="4AD86CA5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6BCCDEEA" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="6BCCDEEA" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -4541,324 +4611,324 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w14:paraId="0385E15E" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidTr="00DC3BBE" w14:paraId="0385E15E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20D1E6D2" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="20D1E6D2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="2F90D377" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="2F90D377" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>apslēptās zonās (piem., aiz paneļiem)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="620D5984" w14:textId="77777777" w:rsidR="0042459B" w:rsidRPr="00C260BD" w:rsidRDefault="000A13F3" w:rsidP="008A502B">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0042459B" w:rsidP="008A502B" w:rsidRDefault="000A13F3" w14:paraId="620D5984" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>h</w:t>
             </w:r>
-            <w:r w:rsidR="0042459B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="0042459B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>idden areas (e.g., behind panels)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="352FFC43" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="352FFC43" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CED71FB" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="0CED71FB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3A6348" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="0C3A6348" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36FF845E" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="36FF845E" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -4919,348 +4989,356 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w14:paraId="2EDE339D" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidTr="00DC3BBE" w14:paraId="2EDE339D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4223971C" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="4223971C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A68DD58" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="54006072" w14:textId="5FE61215" w:rsidR="0042459B" w:rsidRPr="00C260BD" w:rsidRDefault="007C2977" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="007148B4" w14:paraId="6A68DD58" w14:textId="77F9A6BF">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00BD4D15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mācību iekārtās var veikt dūmu simulāciju, nodrošinot dūmu piepildītu vidi salona apkalpes locekļu mācībām</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0042459B" w:rsidP="00DC3BBE" w:rsidRDefault="007C2977" w14:paraId="54006072" w14:textId="5FE61215">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Training device supports smoke simulation in order to </w:t>
             </w:r>
             <w:r w:rsidR="00BC4291">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ensure</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> simulated </w:t>
             </w:r>
-            <w:r w:rsidR="00BC4291" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00BC4291">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>smoke-filled</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> environment for cabin crew training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D80C956" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="2D80C956" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40B8AC81" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="40B8AC81" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07BE968D" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="07BE968D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35A24FDA" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="35A24FDA" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -5321,319 +5399,335 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w14:paraId="5BCBA403" w14:textId="77777777" w:rsidTr="0042459B">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidTr="0042459B" w14:paraId="5BCBA403" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D6EEA93" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="1D6EEA93" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="4329C964" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="351FDFD0" w14:textId="77777777" w:rsidR="0042459B" w:rsidRPr="00C260BD" w:rsidRDefault="00D6375D" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="007148B4" w14:paraId="4329C964" w14:textId="1F6E37A7">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00BD4D15">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>mācību iekārta ir konstruēta un apkalpota, nodrošinot,  ka tā kalpo savam nolūkam un to lietojot netiek apdraudēta salona apkalpes locekļu drošība un veselība</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0042459B" w:rsidP="00DC3BBE" w:rsidRDefault="00D6375D" w14:paraId="351FDFD0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aircraft training device is designed and maintained in a way that it serves its purpose and does not jeopardize cabin crew safety and health while using it</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22DA0A47" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="22DA0A47" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21C905DC" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="21C905DC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37F28803" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="37F28803" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E58B2AE" w14:textId="77777777" w:rsidR="00BD4D15" w:rsidRPr="00C260BD" w:rsidRDefault="00BD4D15" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BD4D15" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4D15" w14:paraId="6E58B2AE" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -5695,8135 +5789,8383 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A58702C" w14:textId="1B496463" w:rsidR="0042459B" w:rsidRPr="00C260BD" w:rsidRDefault="0042459B" w:rsidP="00B27668">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="0042459B" w:rsidP="00B27668" w:rsidRDefault="0042459B" w14:paraId="0A58702C" w14:textId="1B496463">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="699CDAE4" w14:textId="77777777" w:rsidR="00703CB4" w:rsidRPr="00C260BD" w:rsidRDefault="00703CB4" w:rsidP="00B27668">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00703CB4" w:rsidP="00B27668" w:rsidRDefault="00703CB4" w14:paraId="699CDAE4" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="525"/>
         <w:gridCol w:w="2813"/>
         <w:gridCol w:w="1308"/>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="2604"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="4A0EFC45" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="4A0EFC45" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9108" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="7DD4069F" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00B27668" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00B27668" w14:paraId="7DD4069F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Evakuācijas un lidojuma procedūru mācību iekārta</w:t>
             </w:r>
-            <w:r w:rsidR="0042459B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="0042459B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="0042459B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="0042459B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Evacuation and flight procedure training device</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="0E4BAA83" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="0E4BAA83" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF0BC4E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="3BF0BC4E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Identifikācijas kods vai nosaukums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D74E2FD" w14:textId="77777777" w:rsidR="0042459B" w:rsidRPr="00C260BD" w:rsidRDefault="0042459B" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0042459B" w:rsidP="00DC3BBE" w:rsidRDefault="0042459B" w14:paraId="1D74E2FD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The identification code or name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="2834D7E8" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="2834D7E8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="527DDD0D" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="527DDD0D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="07D92528" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00B27668" w:rsidP="00DC3BBE">
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00B27668" w14:paraId="07D92528" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
               <w:t>Īpašnieks/turētājs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30732089" w14:textId="77777777" w:rsidR="0042459B" w:rsidRPr="00C260BD" w:rsidRDefault="0042459B" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0042459B" w:rsidP="00DC3BBE" w:rsidRDefault="0042459B" w14:paraId="30732089" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Owner/ holder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="4BB3F9AA" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="4BB3F9AA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="5DE04E58" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="5DE04E58" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="419623F3" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00B27668" w:rsidP="00DC3BBE">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00B27668" w14:paraId="419623F3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Atrašanās vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37EDEE28" w14:textId="77777777" w:rsidR="00B3513C" w:rsidRPr="00C260BD" w:rsidRDefault="00B3513C" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00B3513C" w:rsidP="00DC3BBE" w:rsidRDefault="00B3513C" w14:paraId="37EDEE28" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="3DD635F2" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="3DD635F2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="6509D112" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="6509D112" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="012A601D" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="012A601D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="51B5D95A" w14:textId="77777777" w:rsidR="00123682" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00123682" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="51B5D95A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Prasības</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="486040F7" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00B3513C" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00B3513C" w14:paraId="486040F7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FA91EEB" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="2FA91EEB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
-            <w:r w:rsidR="00B3513C" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00B3513C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B3513C" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00B3513C">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0613F963" w14:textId="77777777" w:rsidR="00B3513C" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00B3513C" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="0613F963" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4753008A" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00B3513C" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00B3513C" w14:paraId="4753008A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5648831A" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="5648831A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>N.p.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36DA5589" w14:textId="77777777" w:rsidR="00B3513C" w:rsidRPr="00C260BD" w:rsidRDefault="00B3513C" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00B3513C" w:rsidP="00DC3BBE" w:rsidRDefault="00B3513C" w14:paraId="36DA5589" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Num</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7110417B" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="7110417B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Komentāri</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17AD0E49" w14:textId="77777777" w:rsidR="00B3513C" w:rsidRPr="00C260BD" w:rsidRDefault="00123682" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00B3513C" w:rsidP="00DC3BBE" w:rsidRDefault="00123682" w14:paraId="17AD0E49" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="08835F88" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="08835F88" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44A6957A" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="44A6957A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="45C13F6A" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="21AA9409" w14:textId="2DD95F04" w:rsidR="006447B5" w:rsidRPr="00C260BD" w:rsidRDefault="004A4F35" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="45C13F6A" w14:textId="2063571E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salona izkārtojums attiecībā uz izejām, avārijas izejām, virtuves zonu un drošības aprīkojuma izvietojumu reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="00305406">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="006447B5" w:rsidP="00DC3BBE" w:rsidRDefault="004A4F35" w14:paraId="21AA9409" w14:textId="2DD95F04">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The layout</w:t>
             </w:r>
-            <w:r w:rsidR="00B828A0" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00B828A0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> of the cabin in relation to exits, emergency exits, galley areas</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00B828A0" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00B828A0">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and safety equipment stowage </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>represents</w:t>
             </w:r>
-            <w:r w:rsidR="005716E7" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="005716E7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the type of aircraft on which the cabin crew member will be qualified to operate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27FDDE89" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="27FDDE89" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="514EE943" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="514EE943" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B5791B8" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="5B5791B8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="497E2CA4" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="497E2CA4" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="117BAF30" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="117BAF30" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32F4909D" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="32F4909D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6B5CB751" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="5EF187EC" w14:textId="4A720513" w:rsidR="00B50686" w:rsidRPr="00C260BD" w:rsidRDefault="00736CD7" w:rsidP="00CC40AF">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="6B5CB751" w14:textId="18FF98D6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salona apkalpes locekļu un pasažieru sēdvietu izvietojums reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="000C256A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāts</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00B50686" w:rsidP="00CC40AF" w:rsidRDefault="00736CD7" w14:paraId="5EF187EC" w14:textId="4A720513">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cabin crew and passenger seat positioning </w:t>
             </w:r>
-            <w:r w:rsidR="004A4F35" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="004A4F35">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>represent the</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> type of aircraft on which the cabin crew member will be qualified to operate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72F85F58" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="72F85F58" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D6EA16A" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="3D6EA16A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58332F75" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="58332F75" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB06E13" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="3EB06E13" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="12F794C8" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="12F794C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50FC8793" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="50FC8793" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="02E9E2A8" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="61A8E8BF" w14:textId="77777777" w:rsidR="000B0EE4" w:rsidRPr="00C260BD" w:rsidRDefault="00F32F07" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="02E9E2A8" w14:textId="1885B878">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izeju un avārijas izeju atvēršana  visos režīmos, tajā skaitā darbības metode, svars, balanss un atvēršanai nepieciešamais spēks ikdienā un avārijas situācijā, reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="004E04DF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="000B0EE4" w:rsidP="00DC3BBE" w:rsidRDefault="00F32F07" w14:paraId="61A8E8BF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Operation of exits and emergency exits in all modes of operations – particularly in relation to method of operation, weight, balance and operating forces represent the type of aircraft on which the cabin crew member will be qualified to operate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27F5DD8E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="27F5DD8E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E4145DD" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="1E4145DD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4921E861" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="4921E861" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34DCBAD0" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="34DCBAD0" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="0A9B7948" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="0A9B7948" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F13809E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="3F13809E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6A39FD92" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00D87E1C">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00D87E1C" w:rsidRDefault="00743CAB" w14:paraId="6A39FD92" w14:textId="335CEA1B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Drošības un </w:t>
             </w:r>
-            <w:r w:rsidR="00D87E1C" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00D87E1C">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>ārkārtas situāciju iekārtas</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t xml:space="preserve"> reālistiski attēlo gaisa kuģa tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4DC1B184" w14:textId="77777777" w:rsidR="00CA05F2" w:rsidRPr="00C260BD" w:rsidRDefault="00C63A06" w:rsidP="00D87E1C">
+              <w:t xml:space="preserve"> reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="00112DBF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00CA05F2" w:rsidP="00D87E1C" w:rsidRDefault="00C63A06" w14:paraId="4DC1B184" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provision of the safety and emergency equipment of the type provided in the training device represents the type of aircraft on which the cabin crew member will be qualified to operate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AC3E8E0" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="1AC3E8E0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68C99DA2" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="68C99DA2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19B13BE7" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="19B13BE7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F53BD8C" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="3F53BD8C" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="0EB5E3EE" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="0EB5E3EE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09887555" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="09887555" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5309FDDE" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="415D0C22" w14:textId="77777777" w:rsidR="00A47CC9" w:rsidRPr="00C260BD" w:rsidRDefault="006B72E0" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="5309FDDE" w14:textId="03B0004B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salona marķējumi (durvju un izeju darbība, aprīkojuma izvietojums, utt.) reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF6239">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00A47CC9" w:rsidP="00DC3BBE" w:rsidRDefault="006B72E0" w14:paraId="415D0C22" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Cabin </w:t>
             </w:r>
-            <w:r w:rsidR="00CA05F2" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00CA05F2">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">markings </w:t>
             </w:r>
-            <w:r w:rsidR="00A47CC9" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00A47CC9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(door and exit operation, </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>equipment location</w:t>
             </w:r>
-            <w:r w:rsidR="00A47CC9" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00A47CC9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, etc.) </w:t>
             </w:r>
-            <w:r w:rsidR="00CC5E98" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00CC5E98">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>represent the type of aircraft on which the cabin crew member will be qualified to operate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29A75011" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="29A75011" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B75C3E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="12B75C3E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F5A759E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="1F5A759E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C5EDFA0" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="6C5EDFA0" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="483A2E9A" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="483A2E9A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72F5DD07" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="72F5DD07" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5D2D3EE4" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...27 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="5D2D3EE4" w14:textId="32441BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Avārijas apgaismojums, ja tāds ir uzstādīts, reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="00324DD6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00A47CC9" w:rsidP="00DC3BBE" w:rsidRDefault="006B72E0" w14:paraId="2BD299A8" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Emergency lighting, if installed</w:t>
             </w:r>
-            <w:r w:rsidR="00A47CC9" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00A47CC9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="005E2216" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="005E2216">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>represent the type of aircraft on which the cabin crew member will be qualified to operate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="495D79ED" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
-[...2334 lines deleted...]
-          <w:p w14:paraId="6153CA9D" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="495D79ED" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6690C977" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="221B6645" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8DD1AA" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="102F317F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AB15520" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="7D8A9319" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="309991B9" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="4F179408" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="524" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2E35900C" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="7B1AA1FC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4144" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="57E3DE25" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...36 lines deleted...]
-              <w:t>s designed and maintained in a way that it serves its purpose and does not jeopardize cabin crew safety and health while using it</w:t>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="47C52ACC" w14:textId="468B5818">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salona apkalpes locekļu savstarpējās sazināšanās ierīces (iekšējais telefons saziņai starp darba vietām/mikrofons pasažieru uzrunāšanai) un ar tām saistītās vadības pultis reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="00861D14">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="004152FC" w:rsidP="006B72E0" w:rsidRDefault="004152FC" w14:paraId="72079D76" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="006B72E0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">abin crew communication equipment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="006B72E0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>inter-phone interactive between stations/ passenger announcement system</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="006B72E0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">associated control </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">panels </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00E6326A">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>represent the type of aircraft on which the cabin crew member will be qualified to operate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="597" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D56BB04" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="2930B167" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53515182" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="4C1287DF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71B0C5E2" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="7DF34C7A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2618" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A47141" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="79C9D5AF" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="42FE0E45" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="5696E1AE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="755CA3D4" w14:textId="761495AE">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evakuācijas slīdtraps, ieskaitot normālu un rezerves varianta darbības metodi, reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="00192289">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00AE71BD" w:rsidP="00DC3BBE" w:rsidRDefault="00BD4A18" w14:paraId="7E05F120" w14:textId="35F80E6D">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Evacuation slide, including normal and standby methods of operation</w:t>
+            </w:r>
+            <w:r w:rsidR="004A4F35">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> represents the type of aircraft on which the cabin crew member will be qualified to operate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="4500553B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="38D294F9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="01A9D473" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="6B47F7E5" w14:textId="77777777">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="0384166C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="277638AC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="7D68DC86" w14:textId="31CBE660">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evakuācijas slīdtrapa augstums un leņķis reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="00032273">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="002F3A8F" w:rsidP="00767562" w:rsidRDefault="00767562" w14:paraId="3AE0E9CE" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Height and angle of inflated evacuation slides represent the type of aircraft on which the cabin crew member will be qualified to operate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="617657AE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="140E91DE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="0DFEBB75" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="006A27C3" w14:textId="77777777">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="7BCB4BF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="7D5CD1A6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="005125FE" w14:paraId="6CE3BD47" w14:textId="0FBBF3A1">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mācību iekārtās var veikt dūmu/uguns simulāciju</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00847A32" w:rsidP="00DC3BBE" w:rsidRDefault="00A409D2" w14:paraId="77E14400" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aircraft t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="009827E2">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">raining device supports </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00C35FFB">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Smoke/ Fire simulation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="17FAB3E8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="07D48129" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="7E6BA602" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="02CC89B3" w14:textId="77777777">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="59E40694" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="412DA4C3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00E22C99" w14:paraId="0F16A496" w14:textId="5EC1FC82">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mācību iekārtās var veikt dekompresijas simulāciju (ieskaitot skābekļa masku izkrišanu no pasažieru servisa paneļa) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00847A32" w:rsidP="00FF13CB" w:rsidRDefault="00FF13CB" w14:paraId="72B4B680" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aircraft training device supports decompression simulation </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00340F62">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(including</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="008368A0">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oxygen mask deployment from passenger service unit)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="19CA4C8E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="00E7A766" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="520DB64A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="73172499" w14:textId="77777777">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="301B9BD2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="1BDD457E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="12BFB191" w14:textId="0DAC8D75">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Salona apkalpes locekļu sēdvietas un drošības jostas reālistiski attēlo </w:t>
+            </w:r>
+            <w:r w:rsidR="000B744B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00847A32" w:rsidP="00DC3BBE" w:rsidRDefault="009531EF" w14:paraId="5F0BC364" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Cabin crew jump seats/ harnesses represent the type of aircraft on which the cabin crew member will be qualified to operate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="6153CA9D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="6690C977" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="5B8DD1AA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="6AB15520" w14:textId="77777777">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="309991B9" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="524" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="2E35900C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4144" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00F66990" w14:paraId="57E3DE25" w14:textId="18D00881">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mācību iekārta ir konstruēta un apkalpota, nodrošinot,  ka tā kalpo savam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>nolūkam un to lietojot netiek apdraudēta salona apkalpes locekļu drošība un veselība</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00847A32" w:rsidP="001347A5" w:rsidRDefault="00847A32" w14:paraId="5BCE1DB6" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Aircraft training device i</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="001347A5">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s designed and maintained in a way that it serves its purpose and does not jeopardize cabin crew safety and health while using it</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="597" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="0D56BB04" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="631" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="53515182" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="594" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="71B0C5E2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check3"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2618" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="25A47141" w14:textId="77777777">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0E782826" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00743CAB">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00743CAB" w:rsidRDefault="00743CAB" w14:paraId="0E782826" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32A8E74A" w14:textId="77777777" w:rsidR="00ED75F0" w:rsidRPr="00C260BD" w:rsidRDefault="00ED75F0" w:rsidP="00743CAB">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00ED75F0" w:rsidP="00743CAB" w:rsidRDefault="00ED75F0" w14:paraId="32A8E74A" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="544"/>
         <w:gridCol w:w="2792"/>
         <w:gridCol w:w="1320"/>
         <w:gridCol w:w="594"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="2596"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="4E5BEB27" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="4E5BEB27" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9108" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
-          <w:p w14:paraId="14BDBF2D" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00627973">
-[...16 lines deleted...]
-            <w:r w:rsidR="005D790B" w:rsidRPr="00C260BD">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00627973" w:rsidRDefault="00551ED2" w14:paraId="14BDBF2D" w14:textId="2306EA63">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> izeju mācību iekārta </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="005D790B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">/ </w:t>
             </w:r>
-            <w:r w:rsidR="00011BF8" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00011BF8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Aircraft </w:t>
             </w:r>
-            <w:r w:rsidR="00627973" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00627973">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">door/ exit </w:t>
             </w:r>
-            <w:r w:rsidR="00011BF8" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00011BF8">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>training device</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="0F08A813" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="0F08A813" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="37590DC9" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="37590DC9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Identifikācijas kods vai nosaukums</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6E72B0F5" w14:textId="77777777" w:rsidR="00011BF8" w:rsidRPr="00C260BD" w:rsidRDefault="00011BF8" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00011BF8" w:rsidP="00DC3BBE" w:rsidRDefault="00011BF8" w14:paraId="6E72B0F5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The identification code or name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="40FB9825" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="40FB9825" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="251DD39E" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="251DD39E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5A249234" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00B27668" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00B27668" w14:paraId="5A249234" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Īpašnieks/turētājs</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4809C2A9" w14:textId="77777777" w:rsidR="00894E3A" w:rsidRPr="00C260BD" w:rsidRDefault="00894E3A" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00894E3A" w:rsidP="00DC3BBE" w:rsidRDefault="00894E3A" w14:paraId="4809C2A9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Owner/ holder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="397DAB35" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="397DAB35" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="4173B198" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="4173B198" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3348" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="044C1331" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00B27668" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00B27668" w14:paraId="044C1331" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Atrašanās vieta</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7588FA84" w14:textId="77777777" w:rsidR="00B61D53" w:rsidRPr="00C260BD" w:rsidRDefault="00B61D53" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00B61D53" w:rsidP="00DC3BBE" w:rsidRDefault="00B61D53" w14:paraId="7588FA84" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5760" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w14:paraId="22FF913E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="22FF913E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="7B3476B2" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="7B3476B2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E70E54B" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="0E70E54B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1C193641" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="1C193641" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Prasības</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E432472" w14:textId="77777777" w:rsidR="00013D5D" w:rsidRPr="00C260BD" w:rsidRDefault="00013D5D" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00013D5D" w:rsidP="00DC3BBE" w:rsidRDefault="00013D5D" w14:paraId="0E432472" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40D9F22B" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="40D9F22B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Jā</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="042C43C7" w14:textId="77777777" w:rsidR="00013D5D" w:rsidRPr="00C260BD" w:rsidRDefault="00013D5D" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00013D5D" w:rsidP="00DC3BBE" w:rsidRDefault="00013D5D" w14:paraId="042C43C7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3130C8D7" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="3130C8D7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Nē</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3795A5A4" w14:textId="77777777" w:rsidR="00013D5D" w:rsidRPr="00C260BD" w:rsidRDefault="00013D5D" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00013D5D" w:rsidP="00DC3BBE" w:rsidRDefault="00013D5D" w14:paraId="3795A5A4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03004DA3" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="03004DA3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>N.p.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DAF1D83" w14:textId="77777777" w:rsidR="00013D5D" w:rsidRPr="00C260BD" w:rsidRDefault="00013D5D" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00013D5D" w:rsidP="00DC3BBE" w:rsidRDefault="00013D5D" w14:paraId="3DAF1D83" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Num</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="020C0662" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="020C0662" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Komentāri</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="225D9547" w14:textId="77777777" w:rsidR="00013D5D" w:rsidRPr="00C260BD" w:rsidRDefault="00013D5D" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00013D5D" w:rsidP="00DC3BBE" w:rsidRDefault="00013D5D" w14:paraId="225D9547" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="5EAF2575" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="5EAF2575" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26BA7A75" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="26BA7A75" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AF8B4A4" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="1236E520" w14:textId="77777777" w:rsidR="00013D5D" w:rsidRPr="00C260BD" w:rsidRDefault="00180EFF" w:rsidP="00445187">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="5AF8B4A4" w14:textId="661ECA73">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izeju un avārijas izeju darbības metode reālistiski atspoguļo </w:t>
+            </w:r>
+            <w:r w:rsidR="002959EE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00013D5D" w:rsidP="00445187" w:rsidRDefault="00180EFF" w14:paraId="1236E520" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Door/ emergency exit is modelled after the actual aeroplane door/ emergency exit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F00C587" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="5F00C587" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA6C221" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="3BA6C221" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07725005" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="07725005" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47749619" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="47749619" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="33DF4AAD" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="33DF4AAD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003CD452" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="003CD452" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="38AA06F6" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="6DD9D58C" w14:textId="12553AEA" w:rsidR="00617962" w:rsidRPr="00C260BD" w:rsidRDefault="00A84CC4" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="38AA06F6" w14:textId="3F6EFBA6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izeju un avārijas izeju svars reālistiski atspoguļo </w:t>
+            </w:r>
+            <w:r w:rsidR="005D41DF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00617962" w:rsidP="00DC3BBE" w:rsidRDefault="00A84CC4" w14:paraId="6DD9D58C" w14:textId="12553AEA">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Door/ </w:t>
             </w:r>
-            <w:r w:rsidR="009E7244" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="009E7244">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">emergency </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">exit weight corresponds </w:t>
             </w:r>
-            <w:r w:rsidR="004A4F35" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="004A4F35">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>with the</w:t>
             </w:r>
-            <w:r w:rsidR="00617962" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00617962">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> aircraft type on which the cabin crew member will be qualified to operate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58E23D57" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="58E23D57" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A581894" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="7A581894" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20B3EE23" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="20B3EE23" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C37EAC" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="31C37EAC" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="0258197A" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="0258197A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18409F8C" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="18409F8C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="02358964" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="5AE47866" w14:textId="60B4027E" w:rsidR="0003710D" w:rsidRPr="00C260BD" w:rsidRDefault="0003710D" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="02358964" w14:textId="586C428F">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Izeju un avārijas izeju balanss, kā arī atvēršanai nepieciešamais spēks ikdienā un avārijas situācijā reālistiski atspoguļo </w:t>
+            </w:r>
+            <w:r w:rsidR="004349C3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> tipu, uz kura būs kvalificēts strādāt salona apkalpes loceklis</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="0003710D" w:rsidP="00DC3BBE" w:rsidRDefault="0003710D" w14:paraId="5AE47866" w14:textId="60B4027E">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Door/ emergency exit balance, including operating forces</w:t>
             </w:r>
-            <w:r w:rsidR="00DA3E4B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00DA3E4B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> in daily and emergency situations</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="004A4F35" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="004A4F35">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>corresponds with</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the actual aircraft type on which the cabin crew member will be qualified to operate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09EBCE4E" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="09EBCE4E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36564A5F" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="36564A5F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276FF5A8" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="276FF5A8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D2FEB07" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="0D2FEB07" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w14:paraId="5C11D54F" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidTr="00DC3BBE" w14:paraId="5C11D54F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08D61E10" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="08D61E10" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="194BFCE5" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="194BFCE5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Izeju un avārijas izeju mācību iekārta nodrošina līdzekļus slīdtrapa manuālas aktivizēšanas apmācībai</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1331A6B1" w14:textId="77777777" w:rsidR="002B243C" w:rsidRPr="00C260BD" w:rsidRDefault="002B243C" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="002B243C" w:rsidP="00DC3BBE" w:rsidRDefault="002B243C" w14:paraId="1331A6B1" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Door/ emergency exit operation includes evacuation slide manual inflation means</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72D47FCB" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="72D47FCB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D378CBD" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="5D378CBD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="371F05CD" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="371F05CD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C2E6CD4" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="3C2E6CD4" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -13884,344 +14226,344 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w14:paraId="037871DC" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidTr="00DC3BBE" w14:paraId="037871DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33311ECD" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="33311ECD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7E7775E9" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
-[...19 lines deleted...]
-                <w:lang w:val="lv-LV"/>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="7E7775E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Izeju un avārijas izeju mācību iekārta nodrošina avārijas situācijas simulāciju ar izeju atvēršanas palīgierīču atteici un nepieciešamo spēku, lai šādā gadījumā aktivizētu slīdtrapu</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="007C7DF1" w:rsidP="00026DC3" w:rsidRDefault="004026A5" w14:paraId="47F36ADF" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Door/ emergency exit operation in emergency mode, includes failure of power assist </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00683D64">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">system. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This is to include action and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>nepieciešamo spēku, lai šādā gadījumā aktivizētu slīdtrapu</w:t>
-[...32 lines deleted...]
-              <w:t>This is to include action and forces required to operate and deploy evacuation slide.</w:t>
+              <w:t>forces required to operate and deploy evacuation slide.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6057D755" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="6057D755" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24ECCE6B" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="24ECCE6B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BB79FFC" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="2BB79FFC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E815A78" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="3E815A78" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -14282,316 +14624,324 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w14:paraId="6D321375" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidTr="00DC3BBE" w14:paraId="6D321375" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="544" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EB4A43E" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="3EB4A43E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4135" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="330DB584" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
-[...16 lines deleted...]
-          <w:p w14:paraId="2FF95E5F" w14:textId="77777777" w:rsidR="006F0E37" w:rsidRPr="00C260BD" w:rsidRDefault="00A56135" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="008E747E" w14:paraId="330DB584" w14:textId="096132A6">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t>Lidaparāta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00BE0ACB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mācību iekārta ir konstruēta un apkalpota, nodrošinot,  ka tā kalpo savam nolūkam un to lietojot netiek apdraudēta salona apkalpes locekļu drošība un veselība</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="006F0E37" w:rsidP="00DC3BBE" w:rsidRDefault="00A56135" w14:paraId="2FF95E5F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Aircraft training device is designed and maintained in a way that it serves its purpose and does not jeopardize cabin crew safety and health while using it</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="595" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CA63F0D" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="0CA63F0D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="631" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60CD95B6" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="60CD95B6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="594" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49F5459A" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="49F5459A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="004A4F35">
-[...7 lines deleted...]
-            <w:r w:rsidR="004A4F35">
+            <w:r w:rsidRPr="00C260BD">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="617C00A8" w14:textId="77777777" w:rsidR="00BE0ACB" w:rsidRPr="00C260BD" w:rsidRDefault="00BE0ACB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00BE0ACB" w:rsidP="00DC3BBE" w:rsidRDefault="00BE0ACB" w14:paraId="617C00A8" w14:textId="77777777">
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
@@ -14653,582 +15003,582 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="352154F5" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00743CAB">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00743CAB" w:rsidRDefault="00743CAB" w14:paraId="352154F5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AC512BE" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00743CAB">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00743CAB" w:rsidRDefault="00743CAB" w14:paraId="5AC512BE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9108" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6228"/>
         <w:gridCol w:w="2880"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="38BF8F98" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="38BF8F98" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="556CF7C3" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00141A3B" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00141A3B" w14:paraId="556CF7C3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Mācību iekārtu</w:t>
             </w:r>
-            <w:r w:rsidR="00EA7DFA" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00EA7DFA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vai iekārtas</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> novērtēja (vārds, uzvārds </w:t>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>un paraksts</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5069CD87" w14:textId="1B80C451" w:rsidR="004C6C55" w:rsidRPr="00C260BD" w:rsidRDefault="008C2CC3" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="004C6C55" w:rsidP="00DC3BBE" w:rsidRDefault="008C2CC3" w14:paraId="5069CD87" w14:textId="1B80C451">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
-            <w:r w:rsidR="004954B9" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="004954B9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ame</w:t>
             </w:r>
-            <w:r w:rsidR="00D33637" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00D33637">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="004A4F35" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="004A4F35">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>surname and</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> signature </w:t>
             </w:r>
-            <w:r w:rsidR="004954B9" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="004954B9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">of the person who carried out </w:t>
             </w:r>
-            <w:r w:rsidR="003E54B6" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="003E54B6">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">ATD </w:t>
             </w:r>
-            <w:r w:rsidR="004954B9" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="004954B9">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>evaluation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05FE9E25" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="002F7EFE" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="002F7EFE" w14:paraId="05FE9E25" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
-[...39 lines deleted...]
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1405ACB6" w14:textId="77777777" w:rsidR="00141A3B" w:rsidRPr="00C260BD" w:rsidRDefault="00141A3B" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00141A3B" w:rsidP="00DC3BBE" w:rsidRDefault="00141A3B" w14:paraId="1405ACB6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="0A81FDEF" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="0A81FDEF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9108" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="27F48D04" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00EA7DFA">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00EA7DFA" w:rsidRDefault="00743CAB" w14:paraId="27F48D04" w14:textId="4DA909E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Es, </w:t>
             </w:r>
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">gaisa kuģa apkalpju </w:t>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t xml:space="preserve">apkalpju </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>apmācīb</w:t>
             </w:r>
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">u </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">vadītājs, apliecinu, ka šajā </w:t>
             </w:r>
-            <w:r w:rsidR="00EA7DFA" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00EA7DFA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>iesniegumā</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EA7DFA" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00EA7DFA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">norādītā </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>informā</w:t>
             </w:r>
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>cija ir patiesa. Es paziņošu valsts aģentūrai</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> „Civilās aviācijas aģentūra” par visām izmaiņām, kas skar</w:t>
             </w:r>
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">s </w:t>
             </w:r>
-            <w:r w:rsidR="00EA7DFA" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00EA7DFA">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>iesniegumā</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> norādīto informāciju.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BD2A146" w14:textId="77777777" w:rsidR="00305946" w:rsidRPr="00C260BD" w:rsidRDefault="0039193F" w:rsidP="00EA7DFA">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00305946" w:rsidP="00EA7DFA" w:rsidRDefault="0039193F" w14:paraId="6BD2A146" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>I, head of training, declare that the information provided on this form is correct</w:t>
             </w:r>
-            <w:r w:rsidR="003516D7" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="003516D7">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>. I will notify the Civil Aviation Agency of Latvia of all changes to the information provided.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00743CAB" w:rsidRPr="00C260BD" w14:paraId="77BB1356" w14:textId="77777777" w:rsidTr="00DC3BBE">
+      <w:tr w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidTr="00DC3BBE" w14:paraId="77BB1356" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6228" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37F764E9" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...8 lines deleted...]
-          <w:p w14:paraId="28E70321" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00141A3B" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="37F764E9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00141A3B" w14:paraId="28E70321" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Paraksts</w:t>
             </w:r>
-            <w:r w:rsidR="00305946" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00305946">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> ______________</w:t>
             </w:r>
-            <w:r w:rsidR="00743CAB" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00743CAB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Vārds, Uzvārds</w:t>
             </w:r>
-            <w:r w:rsidR="00E15CA4" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00E15CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="002F7EFE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="002F7EFE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="002F7EFE" w:rsidRPr="00C260BD">
-[...7 lines deleted...]
-            <w:r w:rsidR="002F7EFE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="002F7EFE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="002F7EFE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
@@ -15243,403 +15593,400 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F7EFE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="002F7EFE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="416FE394" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00305946" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00305946" w14:paraId="416FE394" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Signature                           Name, Surname</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C7A6F64" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
-[...8 lines deleted...]
-          <w:p w14:paraId="00104C3D" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="7C7A6F64" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00DC3BBE" w:rsidRDefault="00743CAB" w14:paraId="00104C3D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Datums</w:t>
             </w:r>
-            <w:r w:rsidR="00E15CA4" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00E15CA4">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002F7EFE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="002F7EFE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="002F7EFE" w:rsidRPr="00C260BD">
-[...7 lines deleted...]
-            <w:r w:rsidR="002F7EFE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="002F7EFE">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="002F7EFE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00141A3B" w:rsidRPr="00C260BD">
-[...49 lines deleted...]
-            <w:r w:rsidR="002F7EFE" w:rsidRPr="00C260BD">
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="00141A3B">
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="lv-LV"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C260BD" w:rsidR="002F7EFE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C496BD9" w14:textId="77777777" w:rsidR="00305946" w:rsidRPr="00C260BD" w:rsidRDefault="00305946" w:rsidP="00DC3BBE">
+          <w:p w:rsidRPr="00C260BD" w:rsidR="00305946" w:rsidP="00DC3BBE" w:rsidRDefault="00305946" w14:paraId="0C496BD9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C260BD">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EE1B7E1" w14:textId="77777777" w:rsidR="00743CAB" w:rsidRPr="00C260BD" w:rsidRDefault="00743CAB" w:rsidP="00743CAB">
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00743CAB" w:rsidP="00743CAB" w:rsidRDefault="00743CAB" w14:paraId="5EE1B7E1" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14582143" w14:textId="77777777" w:rsidR="00006FB8" w:rsidRPr="00C260BD" w:rsidRDefault="00006FB8"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+    <w:p w:rsidRPr="00C260BD" w:rsidR="00006FB8" w:rsidRDefault="00006FB8" w14:paraId="14582143" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="00C260BD" w:rsidR="00006FB8" w:rsidSect="00D73DF7">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="811" w:right="992" w:bottom="1440" w:left="1797" w:header="1134" w:footer="567" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0AC914C1" w14:textId="77777777" w:rsidR="00AD3813" w:rsidRDefault="00AD3813" w:rsidP="00743CAB">
+    <w:p w14:paraId="7FD5D8AF" w14:textId="77777777" w:rsidR="00636C66" w:rsidRDefault="00636C66" w:rsidP="00743CAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7DDFF0C4" w14:textId="77777777" w:rsidR="00AD3813" w:rsidRDefault="00AD3813" w:rsidP="00743CAB">
+    <w:p w14:paraId="33B4A03A" w14:textId="77777777" w:rsidR="00636C66" w:rsidRDefault="00636C66" w:rsidP="00743CAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="198988463"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="37145A63" w14:textId="638BF514" w:rsidR="00DC3BBE" w:rsidRPr="000A62CF" w:rsidRDefault="00FB6A74" w:rsidP="00C260BD">
+      <w:p w14:paraId="37145A63" w14:textId="7A1CFCDC" w:rsidR="00DC3BBE" w:rsidRPr="000A62CF" w:rsidRDefault="00FB6A74" w:rsidP="00C260BD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:tabs>
             <w:tab w:val="left" w:pos="3260"/>
             <w:tab w:val="left" w:pos="4780"/>
           </w:tabs>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>Rev.8</w:t>
+          <w:t>Rev.</w:t>
+        </w:r>
+        <w:r w:rsidR="004919D2">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>10</w:t>
         </w:r>
         <w:r w:rsidR="000A62CF" w:rsidRPr="000A62CF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve">                                      </w:t>
+          <w:t xml:space="preserve">                                     </w:t>
         </w:r>
         <w:r w:rsidR="000A62CF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">      </w:t>
         </w:r>
         <w:r w:rsidR="000A62CF" w:rsidRPr="000A62CF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">   </w:t>
         </w:r>
         <w:r w:rsidR="000A62CF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
@@ -15865,116 +16212,125 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidR="000A62CF" w:rsidRPr="000A62CF">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">       </w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:id w:val="1728636285"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:id w:val="103925632"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="54B79A93" w14:textId="4F60ECE4" w:rsidR="007B1ED6" w:rsidRPr="000A62CF" w:rsidRDefault="00FB6A74" w:rsidP="00C260BD">
+          <w:p w14:paraId="54B79A93" w14:textId="21907C15" w:rsidR="007B1ED6" w:rsidRPr="000A62CF" w:rsidRDefault="00FB6A74" w:rsidP="00C260BD">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="left" w:pos="3260"/>
                 <w:tab w:val="left" w:pos="4780"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Rev.8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C260BD" w:rsidRPr="000A62CF">
+              <w:t>Rev.</w:t>
+            </w:r>
+            <w:r w:rsidR="004919D2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">                             </w:t>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00C260BD" w:rsidRPr="000A62CF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                            </w:t>
             </w:r>
             <w:r w:rsidR="00AD10AD" w:rsidRPr="000A62CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="00C260BD" w:rsidRPr="000A62CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
             <w:r w:rsidR="000A62CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -16237,153 +16593,143 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C260BD" w:rsidRPr="000A62CF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">       </w:t>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5EEC5B71" w14:textId="77777777" w:rsidR="00AD3813" w:rsidRDefault="00AD3813" w:rsidP="00743CAB">
+    <w:p w14:paraId="618B00E0" w14:textId="77777777" w:rsidR="00636C66" w:rsidRDefault="00636C66" w:rsidP="00743CAB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50166D99" w14:textId="77777777" w:rsidR="00AD3813" w:rsidRDefault="00AD3813" w:rsidP="00743CAB">
+    <w:p w14:paraId="167511F2" w14:textId="77777777" w:rsidR="00636C66" w:rsidRDefault="00636C66" w:rsidP="00743CAB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2254D3BA" w14:textId="77777777" w:rsidR="000E64DD" w:rsidRDefault="000E64DD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="000B6CA7" w:rsidR="00C260BD" w:rsidP="00C260BD" w:rsidRDefault="00C260BD" w14:paraId="0F01ADDC" w14:textId="77777777">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:kern w:val="40"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w:rsidR="00C260BD" w:rsidRDefault="00C260BD" w14:paraId="5BED81D7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...18 lines deleted...]
-  <w:p w14:paraId="53F18F64" w14:textId="77777777" w:rsidR="00C260BD" w:rsidRPr="000B6CA7" w:rsidRDefault="00C260BD" w:rsidP="00C260BD">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="000B6CA7" w:rsidR="00C260BD" w:rsidP="00C260BD" w:rsidRDefault="00C260BD" w14:paraId="53F18F64" w14:textId="77777777">
     <w:pPr>
       <w:ind w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B6CA7">
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7516E171" w14:textId="77777777" w:rsidR="00C260BD" w:rsidRDefault="00C260BD" w:rsidP="00C260BD">
+  <w:p w:rsidR="00C260BD" w:rsidP="00C260BD" w:rsidRDefault="00C260BD" w14:paraId="7516E171" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="09D39E65" w14:textId="77777777" w:rsidR="00C260BD" w:rsidRPr="00CE6DC9" w:rsidRDefault="00C260BD" w:rsidP="00C260BD">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="00C260BD" w:rsidP="00C260BD" w:rsidRDefault="00C260BD" w14:paraId="09D39E65" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="1670435D" w14:textId="77777777" w:rsidR="00C260BD" w:rsidRPr="002C0363" w:rsidRDefault="00C260BD" w:rsidP="00C260BD">
+  <w:p w:rsidRPr="002C0363" w:rsidR="00C260BD" w:rsidP="00C260BD" w:rsidRDefault="00C260BD" w14:paraId="1670435D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Biroju</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -16457,119 +16803,119 @@
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>novads</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6BD502E0" w14:textId="77777777" w:rsidR="00C260BD" w:rsidRPr="00CE6DC9" w:rsidRDefault="00C260BD" w:rsidP="00C260BD">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="00C260BD" w:rsidP="00C260BD" w:rsidRDefault="00C260BD" w14:paraId="6BD502E0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>phone +371 67830936</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, fax +371 67830967</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="65DC3F23" w14:textId="77777777" w:rsidR="00C260BD" w:rsidRPr="00CE6DC9" w:rsidRDefault="00C260BD" w:rsidP="00C260BD">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="00C260BD" w:rsidP="00C260BD" w:rsidRDefault="00C260BD" w14:paraId="65DC3F23" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7CB20138" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00C260BD" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+  <w:p w:rsidRPr="00C260BD" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="7CB20138" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="53E5B93A" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="00DA35A0" w:rsidRDefault="00DC3BBE" w:rsidP="00DC3BBE">
+  <w:p w:rsidRPr="00DA35A0" w:rsidR="00DC3BBE" w:rsidP="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="53E5B93A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2EFFD7E3" w14:textId="77777777" w:rsidR="00DC3BBE" w:rsidRPr="003F6BC6" w:rsidRDefault="00DC3BBE">
+  <w:p w:rsidRPr="003F6BC6" w:rsidR="00DC3BBE" w:rsidRDefault="00DC3BBE" w14:paraId="2EFFD7E3" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="77A535B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1B68CC68"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16701,294 +17047,328 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1094789883">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="597755182">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00743CAB"/>
     <w:rsid w:val="00006FB8"/>
     <w:rsid w:val="00011BF8"/>
     <w:rsid w:val="00013D5D"/>
     <w:rsid w:val="00026DC3"/>
+    <w:rsid w:val="00032273"/>
     <w:rsid w:val="0003710D"/>
     <w:rsid w:val="000630D5"/>
     <w:rsid w:val="000A13F3"/>
     <w:rsid w:val="000A62CF"/>
     <w:rsid w:val="000B0EE4"/>
+    <w:rsid w:val="000B744B"/>
+    <w:rsid w:val="000C256A"/>
     <w:rsid w:val="000E64DD"/>
+    <w:rsid w:val="000F6FA4"/>
     <w:rsid w:val="001046AB"/>
+    <w:rsid w:val="00112DBF"/>
     <w:rsid w:val="00123682"/>
     <w:rsid w:val="00123EE8"/>
     <w:rsid w:val="001347A5"/>
     <w:rsid w:val="00141A3B"/>
     <w:rsid w:val="0016305F"/>
     <w:rsid w:val="00172937"/>
+    <w:rsid w:val="00176AAA"/>
     <w:rsid w:val="00180EFF"/>
+    <w:rsid w:val="00192289"/>
     <w:rsid w:val="001C6A7B"/>
     <w:rsid w:val="001F1656"/>
+    <w:rsid w:val="0023373A"/>
     <w:rsid w:val="00255770"/>
     <w:rsid w:val="00257790"/>
+    <w:rsid w:val="002959EE"/>
     <w:rsid w:val="002B243C"/>
     <w:rsid w:val="002B2DFA"/>
+    <w:rsid w:val="002B34FA"/>
     <w:rsid w:val="002C1628"/>
     <w:rsid w:val="002D73BD"/>
     <w:rsid w:val="002F3A8F"/>
     <w:rsid w:val="002F7EFE"/>
+    <w:rsid w:val="00305406"/>
     <w:rsid w:val="00305946"/>
+    <w:rsid w:val="00324DD6"/>
     <w:rsid w:val="00340F62"/>
     <w:rsid w:val="003516D7"/>
     <w:rsid w:val="00385DA8"/>
     <w:rsid w:val="0039193F"/>
     <w:rsid w:val="003B21BF"/>
     <w:rsid w:val="003D1E93"/>
     <w:rsid w:val="003E54B6"/>
     <w:rsid w:val="003F2C56"/>
     <w:rsid w:val="003F576D"/>
     <w:rsid w:val="004026A5"/>
     <w:rsid w:val="004152FC"/>
     <w:rsid w:val="0042459B"/>
+    <w:rsid w:val="004349C3"/>
     <w:rsid w:val="00434AB8"/>
     <w:rsid w:val="00445187"/>
     <w:rsid w:val="00451E0D"/>
+    <w:rsid w:val="004919D2"/>
     <w:rsid w:val="004954B9"/>
     <w:rsid w:val="004969EE"/>
     <w:rsid w:val="004A4F35"/>
     <w:rsid w:val="004C6C55"/>
+    <w:rsid w:val="004E04DF"/>
+    <w:rsid w:val="005125FE"/>
     <w:rsid w:val="00537A99"/>
+    <w:rsid w:val="00551ED2"/>
     <w:rsid w:val="00555E4A"/>
     <w:rsid w:val="005716E7"/>
     <w:rsid w:val="00571829"/>
+    <w:rsid w:val="005A6DEB"/>
+    <w:rsid w:val="005D41DF"/>
     <w:rsid w:val="005D790B"/>
     <w:rsid w:val="005E0F49"/>
     <w:rsid w:val="005E2216"/>
     <w:rsid w:val="006110C7"/>
     <w:rsid w:val="00612CD8"/>
     <w:rsid w:val="00614DEB"/>
     <w:rsid w:val="00617962"/>
     <w:rsid w:val="00627973"/>
+    <w:rsid w:val="00636C66"/>
     <w:rsid w:val="00642B4D"/>
     <w:rsid w:val="006447B5"/>
     <w:rsid w:val="006553AB"/>
     <w:rsid w:val="0065556D"/>
     <w:rsid w:val="00674EE8"/>
     <w:rsid w:val="00683D64"/>
+    <w:rsid w:val="006A168D"/>
     <w:rsid w:val="006B72E0"/>
     <w:rsid w:val="006D3CD0"/>
     <w:rsid w:val="006F0E37"/>
     <w:rsid w:val="006F24F2"/>
     <w:rsid w:val="00703CB4"/>
+    <w:rsid w:val="007148B4"/>
     <w:rsid w:val="00736CD7"/>
     <w:rsid w:val="00743CAB"/>
     <w:rsid w:val="0074559A"/>
     <w:rsid w:val="00756B73"/>
     <w:rsid w:val="00761964"/>
     <w:rsid w:val="00767562"/>
     <w:rsid w:val="0078459B"/>
     <w:rsid w:val="007B0FB8"/>
     <w:rsid w:val="007B1ED6"/>
     <w:rsid w:val="007C2977"/>
     <w:rsid w:val="007C7DF1"/>
     <w:rsid w:val="008058E5"/>
     <w:rsid w:val="008368A0"/>
     <w:rsid w:val="00847A32"/>
+    <w:rsid w:val="00861D14"/>
     <w:rsid w:val="00894E3A"/>
     <w:rsid w:val="008A0C06"/>
     <w:rsid w:val="008A502B"/>
     <w:rsid w:val="008B6CCC"/>
     <w:rsid w:val="008C2CC3"/>
+    <w:rsid w:val="008E747E"/>
     <w:rsid w:val="0092630C"/>
     <w:rsid w:val="009531EF"/>
     <w:rsid w:val="0097673C"/>
     <w:rsid w:val="009827E2"/>
     <w:rsid w:val="009A2F44"/>
     <w:rsid w:val="009A6110"/>
+    <w:rsid w:val="009B3962"/>
     <w:rsid w:val="009E7244"/>
+    <w:rsid w:val="00A05CF5"/>
     <w:rsid w:val="00A3647B"/>
     <w:rsid w:val="00A409D2"/>
     <w:rsid w:val="00A41E4A"/>
     <w:rsid w:val="00A446EA"/>
     <w:rsid w:val="00A4712A"/>
     <w:rsid w:val="00A47CC9"/>
     <w:rsid w:val="00A56135"/>
     <w:rsid w:val="00A65F54"/>
     <w:rsid w:val="00A84CC4"/>
     <w:rsid w:val="00AC3482"/>
     <w:rsid w:val="00AD10AD"/>
     <w:rsid w:val="00AD3813"/>
     <w:rsid w:val="00AE1AD1"/>
     <w:rsid w:val="00AE71BD"/>
     <w:rsid w:val="00B27668"/>
     <w:rsid w:val="00B3513C"/>
+    <w:rsid w:val="00B43331"/>
     <w:rsid w:val="00B50686"/>
     <w:rsid w:val="00B57D55"/>
     <w:rsid w:val="00B61D53"/>
     <w:rsid w:val="00B6447D"/>
     <w:rsid w:val="00B645B2"/>
     <w:rsid w:val="00B732E0"/>
     <w:rsid w:val="00B828A0"/>
     <w:rsid w:val="00BC4291"/>
     <w:rsid w:val="00BD4A18"/>
     <w:rsid w:val="00BD4D15"/>
     <w:rsid w:val="00BE0ACB"/>
     <w:rsid w:val="00BF597E"/>
     <w:rsid w:val="00C260BD"/>
     <w:rsid w:val="00C35FFB"/>
     <w:rsid w:val="00C6279C"/>
     <w:rsid w:val="00C63A06"/>
     <w:rsid w:val="00C875BF"/>
     <w:rsid w:val="00C8786E"/>
     <w:rsid w:val="00CA05F2"/>
+    <w:rsid w:val="00CB2A0F"/>
     <w:rsid w:val="00CC40AF"/>
     <w:rsid w:val="00CC5E98"/>
     <w:rsid w:val="00CF31AF"/>
     <w:rsid w:val="00D0682A"/>
     <w:rsid w:val="00D144AF"/>
     <w:rsid w:val="00D20E53"/>
     <w:rsid w:val="00D33637"/>
     <w:rsid w:val="00D6375D"/>
     <w:rsid w:val="00D73DF7"/>
     <w:rsid w:val="00D87E1C"/>
     <w:rsid w:val="00DA3E4B"/>
     <w:rsid w:val="00DC3BBE"/>
     <w:rsid w:val="00DD3EC8"/>
     <w:rsid w:val="00DD759E"/>
     <w:rsid w:val="00DF6572"/>
     <w:rsid w:val="00E15CA4"/>
+    <w:rsid w:val="00E22C99"/>
+    <w:rsid w:val="00E473D5"/>
     <w:rsid w:val="00E6326A"/>
     <w:rsid w:val="00E64F5B"/>
+    <w:rsid w:val="00E830C8"/>
     <w:rsid w:val="00EA7DFA"/>
     <w:rsid w:val="00ED75F0"/>
+    <w:rsid w:val="00EF6239"/>
     <w:rsid w:val="00EF6D2F"/>
     <w:rsid w:val="00F311F1"/>
     <w:rsid w:val="00F32F07"/>
     <w:rsid w:val="00F4514E"/>
+    <w:rsid w:val="00F66990"/>
     <w:rsid w:val="00F75717"/>
+    <w:rsid w:val="00FB2010"/>
     <w:rsid w:val="00FB6A74"/>
     <w:rsid w:val="00FF13CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7803F0FF"/>
   <w15:docId w15:val="{00EE4353-4FE5-4ECD-A3C6-829876621D96}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17320,50 +17700,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00743CAB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -17460,57 +17841,57 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009A6110"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C260BD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17752,79 +18133,365 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF8FD150-15FE-45FA-AF4D-BC549500619D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{917F1A6E-4368-4ECB-A2F8-2F00E239BC4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{151D11B8-4666-4334-AB6A-7831D3C625F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1580</Words>
-  <Characters>8912</Characters>
+  <Words>1920</Words>
+  <Characters>10835</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>479</Lines>
-  <Paragraphs>297</Paragraphs>
+  <Lines>601</Lines>
+  <Paragraphs>411</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>LATCAA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10230</CharactersWithSpaces>
+  <CharactersWithSpaces>12344</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>vvelde</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>1aea91f8d74e1ddee5c6aecf158dccb0f463409dfe3628a40da31ac0aec65de7</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7903800</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>