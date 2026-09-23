--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,400 +1,401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="0077470E">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="0077470E" w:rsidRDefault="001456C5" w14:paraId="2C212E23" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="0077470E">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="0077470E" w:rsidRDefault="001456C5" w14:paraId="0FF3C1BF" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">APPLICATION FOR APPROVAL OF FUEL/ENERGY SCHEME </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="155C6560" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="14A9D511" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="525FA1B3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>PURPOSE AND SCOPE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="39CB3688" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="43F7C577" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This form is designed to elicit all the required information from those operators requiring specific approval for FUEL/ENERGY SCHEME in accordance with Regulation (EU) 965/2012, Regulation (EU) 2021/1296 and Decision 2022/005.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="135F39B4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The completed form and supporting documents should be submitted to Civil Aviation Agency of Latvia (LV CAA) at least 30 days before the intended start date of operation at the address listed below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="47356F34" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C31061" w:rsidRPr="006D20FB" w:rsidRDefault="00C31061" w:rsidP="00C31061">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="00C31061" w:rsidP="00C31061" w:rsidRDefault="00C31061" w14:paraId="67F7FC4C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Biroju iela10, Lidosta “Rīga”, Mārupes novads, LV-1053 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="2F96EAB8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone: +371 67830936, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="4BB75907" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fax: +371 67830967, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="53DF469F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: caa@caa.gov.lv </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="37A51CE0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="5451926B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form consists of the following sections:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="586AF2EE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="19F6690F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section I </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Organisation/Airframe details </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(completion mandatory)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="1D291AB3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section II </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Application Notes for completion </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(for reference)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="4CF20BFC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section III </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Specific approval applied for </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(completion mandatory)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="7CC29CE8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section IV </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Signature Block </w:t>
       </w:r>
@@ -402,1957 +403,1968 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(completion mandatory)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="510A72BB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section V </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Organisation Submission Matrix </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(completion mandatory)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="18E052EB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="70D9B2D2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION I – OPERATOR/AIRFRAME DETAILS </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="6AAE1DFE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009C046D">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009C046D" w14:paraId="0188B63D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="34C19548" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicant details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009C046D">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009C046D" w14:paraId="414C6B9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="74C3F5C8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Provide official name, address, mailing address, e-mail address and contact telephone/facsimile numbers.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="2125570864"/>
               <w:placeholder>
                 <w:docPart w:val="1272A94227D34C2DA92BA15CBBFD6DE2"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="43A8E455" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="2BC964F7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F02375" w:rsidRPr="006D20FB" w:rsidRDefault="00F02375" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="00F02375" w:rsidP="001456C5" w:rsidRDefault="00F02375" w14:paraId="68332607" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009C046D" w:rsidRPr="006D20FB" w:rsidRDefault="009C046D" w:rsidP="0077470E">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="009C046D" w:rsidP="0077470E" w:rsidRDefault="009C046D" w14:paraId="0D46D3A1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2991"/>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="3022"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="001456C5">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="001456C5" w14:paraId="1555043B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="71318F58" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Aircraft &amp;Operator details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="001456C5">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="001456C5" w14:paraId="159C2841" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2991" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="798FF637" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Aircraft manufacturer </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="22E59152" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5C04BBA6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Type designation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3C9FA65F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Variant designation/serial number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="53BE66E6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Registration </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4A7E5DF8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3022" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6CE7D9D1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AOC number or reference to declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="001456C5">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="001456C5" w14:paraId="634D08FD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2991" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-876779448"/>
               <w:placeholder>
                 <w:docPart w:val="A6ABB63A6E464E699EF45EBF533279F0"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="22C10CDF" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="631796E2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1B044E12" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1034806941"/>
             <w:placeholder>
               <w:docPart w:val="A6ABB63A6E464E699EF45EBF533279F0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2957" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0F33C695" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1147484745"/>
             <w:placeholder>
               <w:docPart w:val="A6ABB63A6E464E699EF45EBF533279F0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2957" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="505604E4" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1450202973"/>
             <w:placeholder>
               <w:docPart w:val="A6ABB63A6E464E699EF45EBF533279F0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2957" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0F06729A" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-732075699"/>
             <w:placeholder>
               <w:docPart w:val="A6ABB63A6E464E699EF45EBF533279F0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3022" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="05673446" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="1D5ECE85" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="59257A6A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION II – APPLICATION NOTES FOR COMPLETION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="0DD613E5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7427"/>
         <w:gridCol w:w="7457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00C80ABB">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00C80ABB" w14:paraId="0D3F21AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="68C5F46E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00C80ABB">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00C80ABB" w14:paraId="261DF07A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="49FB3A58" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">To obtain the approval of </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>FUEL/ENERGY SCHEME</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, the operator shall demonstrate compliance with the requirements of </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Regulation (EU) 965/2012, Regulation (EU) 2021/1296 and Decision 2022/005.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="45FA15AA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00C80ABB">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00C80ABB" w14:paraId="0C904F71" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="659F4A5D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operator’s submission matrix</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2AF4CE05" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00C80ABB">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00C80ABB" w14:paraId="4983F2B1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="17444951" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Section V of this application form is the operator’s FUEL/ENERGY SCHEME Compliance Submission Matrix. All applicants should complete this matrix in full. Failure to complete the submissions matrix may result in a delay in processing the application.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="31BD62CC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00C80ABB">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00C80ABB" w14:paraId="017E51C5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="66024E2F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Documents to be included with the submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00C80ABB">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00C80ABB" w14:paraId="49B8535F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="6613AD3C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1788465284"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  OM Part A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1BE9B942" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7074CB7A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1012679323"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> OM Part B</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4BAEF17E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="11735774" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="346303019"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> OM Part C (including list of Isolated Aerodromes if applicable)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="10EEA71B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="2E8D5F7F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1290429909"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> OM Part D (including Operations Personnel training programme)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="009556D2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="7C3054EE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1064019115"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Evidence of fuel consumption monitoring system (applicable to all – except helicopters)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="653739D4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="12B259B4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="917983275"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Evidence of flight following procedures are established (applicable to Basic Fuel/Energy Scheme)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5F280024" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="1C9A564C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1713572800"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Evidence of flight monitoring procedures are established (applicable to Basic with Variations and Individual Fuel/Energy Scheme)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="67ED66B1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="19898046" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1456098308"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Baseline safety performance of current scheme (applicable to individual scheme only).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4B0ACD74" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="7878B4AD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1772002325"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Safety risk assessment (applicable to individual scheme only).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00C80ABB">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00C80ABB" w14:paraId="5FA25B6E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14884" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3F634D89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Submission and enquiries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00C80ABB">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00C80ABB" w14:paraId="14D224EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7427" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="729A82EB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Address for submission:  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2C9D6A28" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2DFE52E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Civil Aviation Agency of Latvia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="10BE4D1F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Biroju iela</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>10, Lidosta “Rīga”, Mārupes novads,</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> LV-1053 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6FA14765" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Phone: +371 67830936, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="193CE32F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax: +371 67830967, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4FE42E5B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail: caa@caa.gov.lv</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7FD3404E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6656FC13" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Contact details for enquiries:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="32115BF7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5F01DE42" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Civil Aviation Agency of Latvia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00B428AB" w14:paraId="65B86769" w14:textId="2012D637">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006D20FB">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Aircraft Operations Division</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:t>Flight</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Operations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6E641463" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Phone: +371 67830970</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="106F13BA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Phone: +371 67830974</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1054807E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail: http://www.caa.lv/en/contacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="5CDECEE4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="6AB3EF45" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SECTION III – SPECIFIC APPROVAL APPLIED FOR (SPECIFY RELEVANT DATA OR NOTES)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="13EF203B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="822"/>
         <w:gridCol w:w="3261"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="3828"/>
         <w:gridCol w:w="2912"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00FC60DC">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00FC60DC" w14:paraId="0E4C9FE8" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1746536181"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
-              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+              <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="822" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="57B43C11" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="387140B4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Basic Fuel/Energy</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scheme</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(CAT.OP.MPA.180(a)(3)(i))</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6BCBFBC6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1446300140"/>
             <w:placeholder>
               <w:docPart w:val="5D1634561D2A41C6A737103ECB7409A4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0B86D897" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1163975263"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
-                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4F2FBD7F" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="75858428" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1E2BD643" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:t>Basic Fuel/Energy</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:t>Scheme</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
@@ -2386,253 +2398,253 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:t>(CAT.OP.MPA.180(a)(3)(ii))</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1927618101"/>
             <w:placeholder>
               <w:docPart w:val="5D1634561D2A41C6A737103ECB7409A4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2912" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="12C79931" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00FC60DC">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00FC60DC" w14:paraId="71F9B353" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="987742826"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
-              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+              <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="822" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2C9F361D" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="72EBBE2A" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Individual Fuel/Energy</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Scheme</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(CAT.OP.MPA.180(a)(3)(iii))</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="58EB43F9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-739258078"/>
             <w:placeholder>
               <w:docPart w:val="C6DF86F0DF0B4FDF9C02063C96D31F85"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="549B84E4" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-638565303"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
-              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+              <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6D460C12" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="334A084C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Fuel/Energy</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
@@ -2677,939 +2689,939 @@
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(CAT.OP.MPA.190)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="865025720"/>
             <w:placeholder>
               <w:docPart w:val="C6DF86F0DF0B4FDF9C02063C96D31F85"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2912" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3A2D2BE5" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="13616DC4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="1BBCC05D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION IV – SIGNATURE BLOCK confirming the correctness of </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>FUEL/ENERGY SCHEME</w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>application and the content of the application</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="332C6031" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00FC60DC">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00FC60DC" w14:paraId="530D136C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4872F850" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7DACFDF5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7097AB98" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="309217935"/>
                 <w:placeholder>
                   <w:docPart w:val="C6DF86F0DF0B4FDF9C02063C96D31F85"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="059ECF59" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="388536D0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-807018734"/>
                 <w:placeholder>
                   <w:docPart w:val="C6DF86F0DF0B4FDF9C02063C96D31F85"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6994AD37" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="07C60727" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="748167650"/>
                 <w:placeholder>
                   <w:docPart w:val="C6DF86F0DF0B4FDF9C02063C96D31F85"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="37AEEF2D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-147" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5075"/>
         <w:gridCol w:w="4929"/>
         <w:gridCol w:w="4929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="074D1C1C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14933" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4D1A5C20" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For LV CAA only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="384B458A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5075" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="343C018A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7D13DAC7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Application received on: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-706177090"/>
                 <w:placeholder>
                   <w:docPart w:val="4FACD78ABE1A4A23A89E64564A48B795"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7DBD07B7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Application review completed on: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1257739850"/>
                 <w:placeholder>
                   <w:docPart w:val="4FACD78ABE1A4A23A89E64564A48B795"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="57DDE865" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="772960B3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="096FB675" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Accepted </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1979525024"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1DB74AB2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rejected  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1249924628"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1BB95E3E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="31612041" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Inspector’s name: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1530800655"/>
                 <w:placeholder>
                   <w:docPart w:val="4FACD78ABE1A4A23A89E64564A48B795"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="761F2C23" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inspector’s signature:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="24ED2258" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="2D07A193" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14933" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3AB7821F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Inspector’s comments: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1965339367"/>
                 <w:placeholder>
                   <w:docPart w:val="4FACD78ABE1A4A23A89E64564A48B795"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="18CE54BA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="3E95329F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="7CC3C970" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SECTION V – OPERATOR’S SUBMISSION MATRIX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="7E13B90E" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="55AF5987" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="430A6B3B" w14:textId="77777777">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14742" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="5103"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="1549"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="395ED4DD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="821"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="01C09273" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Regulation &amp;Type</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="53BEFB5A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>of applied Fuel Energy scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="60BD80AA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Subject</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="60FDE9D9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="78" w:line="259" w:lineRule="auto"/>
               <w:ind w:right="135"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
@@ -3645,200 +3657,200 @@
                 <w:spacing w:val="24"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="08011FD9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Eval.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2E2F7E88" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="258" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Category</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6F15F1CF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="37EA7A33" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Evidence /Notes/Comments</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="001456C5">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="001456C5" w14:paraId="05BE5E1F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="418"/>
+          <w:trHeight w:val="418" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0618F011" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="226" w:lineRule="exact"/>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
@@ -3876,448 +3888,448 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(Definitions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="468F1AAB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="580"/>
+          <w:trHeight w:val="580" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="732D8999" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>GM2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Annex</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3504B795" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1103927E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5117AA90" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="226" w:lineRule="exact"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Abbreviations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="13F73866" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="0E3B4B9E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1186359004"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1359937816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="13D0A679" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="226" w:lineRule="exact"/>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="5C802270" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="716"/>
+          <w:trHeight w:val="716" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7AFEDA20" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>GM28</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Annex</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1E02ECD2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7143FD0B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="403"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FLIGHT</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4441,218 +4453,218 @@
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="24"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>INFORMATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="584F7725" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="7B9AB2DC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-426578694"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1410617527"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="78CC9BC1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="138"/>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="4A4FD7F0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="711"/>
+          <w:trHeight w:val="711" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3AB60F1C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>GM29</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-5"/>
@@ -4666,278 +4678,278 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Annex</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="756E78A4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2A1712C2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="87"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FUEL/ENERGY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="52375499" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="2FB54D4C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-463656663"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1400640234"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="59631CAC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="73"/>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="6B19FA63" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="707"/>
+          <w:trHeight w:val="707" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="741BE9C7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>GM30</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-5"/>
@@ -4951,82 +4963,82 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Annex</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6DE45E18" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6CFAA0A6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="49"/>
               <w:ind w:right="568"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FUEL/ENERGY</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
@@ -5098,219 +5110,219 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AERODROME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="65F1E9BA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="0CA0744B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-618764895"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="586039408"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="029A0E0F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="73"/>
               <w:ind w:right="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="001456C5">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="001456C5" w14:paraId="5E53603E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="341"/>
+          <w:trHeight w:val="341" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5EA796DC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="49"/>
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
@@ -5348,135 +5360,135 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(Part-ORO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="44EFABAD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1237"/>
+          <w:trHeight w:val="1237" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3FA0210F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-26"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ORO.GEN.110(c)&amp;(e)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7D2123EC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7B6C0F04" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="136"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PERSONNEL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -5775,293 +5787,293 @@
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="24"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PROGRAMME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7B88F713" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="507B8006" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="2CEB4437" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1516885886"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1437337324"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="58A4CA3F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="665B05CA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1241"/>
+          <w:trHeight w:val="1241" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3999EF0E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ORO.GEN.110(f)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6174B271" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>All</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5103" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="54EE8865" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="202"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>INSTRUCTIONS</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-12"/>
@@ -6145,51 +6157,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OF</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PERSONNEL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5DF36162" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="292"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6323,288 +6335,288 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ASSUMING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="26"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DUTIES</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
-[...10 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5CEBCC82" w14:textId="77777777">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5D11843F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="040B49BF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4018C43B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="112CECD8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-914081621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00234E85" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="00234E85">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1262499801"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0386D30B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="4CFA0A72" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="2F6F9F1E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1965"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15026" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="4110"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="480C1BAE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="338"/>
+          <w:trHeight w:val="338" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15024" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6838045C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="46"/>
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Annex</w:t>
@@ -6640,135 +6652,135 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(Part-CAT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="27389D5E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="696"/>
+          <w:trHeight w:val="696" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="138ECF62" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.180</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="68B6AF07" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="436583DF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="87"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>INDIVIDUAL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6785,278 +6797,278 @@
               <w:t>FUEL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>SCHEME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2880E42B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="73BE1D82" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-504131900"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00234E85" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="00234E85">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1201824393"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5F7F06E6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="28E0FCEF" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="929"/>
+          <w:trHeight w:val="929" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="41F9E3A2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.181</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2A9E9871" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="214AF1AE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="135"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
@@ -7265,278 +7277,278 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="23"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AEROPLANES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="532676C1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="05A69C17" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1867939932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1337374774"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="63BEC6E4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="032A64E8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="932"/>
+          <w:trHeight w:val="932" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5A542A13" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.181</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="69DEFF27" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2AEF7CB8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="135"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
@@ -7779,278 +7791,278 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="24"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AEROPLANES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="40907ADB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="01C5FF80" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1770742088"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1788695128"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="23E7801C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="66DFF991" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="831"/>
+          <w:trHeight w:val="831" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0C6DBB47" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC3</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.181</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="68B63F9A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="32B2D93E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="135"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
@@ -8225,279 +8237,278 @@
               <w:t>ELA2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AEROPLANES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1244F612" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="7AA0BC25" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1018887176"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="983584455"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="035ECCB5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="6C1539A2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="714"/>
+          <w:trHeight w:val="714" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="39762A42" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>AMC4</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.181</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0540061D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="04373BBD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="135"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
@@ -8619,278 +8630,279 @@
               <w:t>USABLE</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FUEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="55FB73C9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="2A95D3B7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1888142739"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="139850013"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="50E7EA52" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="57CEFA07" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0550E0A2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>AMC5</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.181</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0AC6662B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFSV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="784A45C0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
@@ -8995,3985 +9007,3985 @@
               <w:t>TAXI</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FUEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5462D78D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="6EF41F5A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1651170036"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1069699086"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2663A573" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="4A16BFF5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3A5AC2CC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC6 CAT.OP.MPA.181</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="46EFE74C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFSV</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7C892A9E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="3534F1B3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME WITH VARIATIONS — CONTINGENCY FUEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4B293512" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="06E5D39A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1899427967"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00234E85" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="00234E85">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="977189229"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="39F3692D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="1376605F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="65CF0753" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC7 CAT.OP.MPA.181</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5258D584" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFSV</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="3504050A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME WITH VARIATIONS — LOCATION OF THE FUEL EN ROUTE ALTERNATE AERODROME TO REDUCE CONTINGENCY FUEL TO 3 %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="76423389" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="64C005FB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-475450382"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="340674594"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="35B247B9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="02918903" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3F5BE006" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC8 CAT.OP.MPA.181</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="42AE12E8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>IFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="2B18281F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>INDIVIDUAL FUEL SCHEME — FUEL CONSUMPTION MONITORING SYSTEM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="58C7FEEF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="0B8BF038" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-524712847"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00234E85" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="00234E85">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="893232100"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="128B3C35" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="34E1431D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2441DDB5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1 CAT.OP.MPA.182</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0DE32347" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="5DCD1FF3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME — TAKE-OFF ALTERNATE AERODROME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="214FA038" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="06C25040" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1146811656"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="663825939"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="678D5ACC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="7B84A945" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="40D884CE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC2 CAT.OP.MPA.182</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4D6BA16F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="351D0DEB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME — DESTINATION ALTERNATE AERODROME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="36ABCE1B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="780EC490" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-471592349"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1358503320"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6997B196" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="4C30DEA2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2B5EBDD8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC3 CAT.OP.MPA.182</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6CA5D205" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="3076FFC1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME — AERODROME FORECAST METEOROLOGICAL CONDITIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="603E655B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="54C33085" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="553821634"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00234E85" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="00234E85">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1837802130"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5F293DB3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="3591FECC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="09D9C831" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC4 CAT.OP.MPA.182</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="02E1C364" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BFS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="2A1180A9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME — REACHING THE DESTINATION AERODROME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7C81A91D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="1541A696" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="462624313"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-738941133"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="12A09572" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="3C424ED1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3CE89D6B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC5 CAT.OP.MPA.182</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="42EBEC62" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6FD8559F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="5959B5C9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME — SAFETY MARGINS FOR METEOROLOGICAL CONDITIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="619FD821" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="4C334A58" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1037513024"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="341210214"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="66B8026F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="120FCF0F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="56D67061" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>AMC6 CAT.OP.MPA.182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="7BA22BE0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME— PLANNING MINIMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="177A2D22" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="45223576" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1237083756"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="505936931"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4C69CDFA" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="51DA1505" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="038720C2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>AMC7 CAT.OP.MPA.182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="72006FB1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEMES WITH VARIATIONS — ISOLATED AERODROME — POINT OF NO RETURN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="15C9C281" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="7837833C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="655027767"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="279845979"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="04B293BB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="52B06B05" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3665417A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC8 CAT.OP.MPA.182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="658DA4EF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME WITH VARIATIONS — PLANNING MINIMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="05FD46D6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="60932355" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="588737553"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="828485475"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="07BF5870" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="23EEA129" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="550690B5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC9 CAT.OP.MPA.182</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="77EA4D30" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME WITH VARIATIONS — PLANNING MINIMA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="72A017AE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="02B96820" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1028950439"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1840609865"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1DDC351F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="71E32745" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="14A96389" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1 CAT.OP.MPA.182(f)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="415C36BE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME — DESTINATION AERODROMES — PBN OPERATIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="09ACE4CD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="48D254C7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="141166728"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1907140439"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="480B3AFF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="4ADB1EBA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="32666BB7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1 CAT.OP.MPA.185(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="1E3F29D1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME — PROCEDURES FOR IN-FLIGHT FUEL MANAGEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="783404B3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="7EA535B1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1480460769"/>
                 <w14:checkbox>
                   <w14:checked w14:val="1"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00234E85" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="00234E85">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☒</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1758557478"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2309D272" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="4E608CB2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5336B211" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC2 CAT.OP.MPA.185(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="745A109D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BASIC FUEL SCHEME WITH VARIATIONS — PROCEDURES FOR IN-FLIGHT FUEL MANAGEMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3E3C3A17" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="278D634B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1946448803"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="772215104"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7626ED0A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00234E85" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="00234E85" w:rsidTr="00424CF2" w14:paraId="23E27F08" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="979"/>
+          <w:trHeight w:val="979" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00234E85">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00234E85" w:rsidRDefault="001456C5" w14:paraId="69027070" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC3 CAT.OP.MPA.185(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="1DA0687C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="1066"/>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>INDIVIDUAL FUEL SCHEME — COMMITTING TO LAND AT A SPECIFIC AERODROME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2DD510D3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="61F335D5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-16541744"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1636287042"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4A651BA6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="266BB4B0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="341"/>
+          <w:trHeight w:val="341" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15024" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="43301393" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="49"/>
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(Helicopters</w:t>
@@ -12985,117 +12997,117 @@
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-18"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Only)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="49976F90" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="699"/>
+          <w:trHeight w:val="699" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0CFF85F4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="629"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="21"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:w w:val="95"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.191(b)&amp;(c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="41C29617" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="244"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Fuel/energy</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
@@ -13214,51 +13226,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>re-planning</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>policy</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="6104CFE3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>—helicopters.</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13275,259 +13287,259 @@
               <w:t>PLANNING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CRITERIA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="10A82803" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="1E13A7D3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-779034610"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-563645039"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="731A0DFC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="5922C89B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1162"/>
+          <w:trHeight w:val="1162" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="519FBA42" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.192</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="77B952BC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="372"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Helicopters-PLANNING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -13737,274 +13749,273 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="27"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AERODROMES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1BA7F18E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="14EAA6C9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1916850366"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1480259705"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="090D2A77" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="3AB2BF78" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="698"/>
+          <w:trHeight w:val="698" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2676D70C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-26"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA</w:t>
             </w:r>
-            <w:r w:rsidR="00424CF2" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="00424CF2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>192(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3824C10D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="370"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Helicopters-PLANNING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -14074,257 +14085,258 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="24"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AERODROMES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="750ED374" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="54D31122" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1293204135"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1314799740"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="40453944" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="6F0AF82A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="701"/>
+          <w:trHeight w:val="701" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7668294B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-26"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.192(d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1505261F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="179"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Helicopters-DESTINATION</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-30"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -14429,257 +14441,257 @@
               <w:t>PBN</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OPERATIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0194411E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="2F92C4D0" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1814940641"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-403605506"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2C9519C9" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00424CF2">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00424CF2" w14:paraId="5C701911" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="929"/>
+          <w:trHeight w:val="929" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="12DF5809" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.195</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1D411B60" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="204"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Helicopters-ENSURING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -14887,239 +14899,239 @@
               <w:t>LOCAL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OPERATIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="65C3FE00" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="2AF434D2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1637489022"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1718699817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="759B2890" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="537E8BA6" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1965"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15026" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="4384"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009B2BCD">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009B2BCD" w14:paraId="4200EABE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="635"/>
+          <w:trHeight w:val="635" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15026" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="38C03D6A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="46"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>REFUELLING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
@@ -15254,114 +15266,114 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>RUNNING</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009B2BCD">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009B2BCD" w14:paraId="0957A902" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="852"/>
+          <w:trHeight w:val="852" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="383A4FB1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="30101CE2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="736"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>REFUELLING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
@@ -15450,258 +15462,258 @@
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AEROPLANES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="7530CCEF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="6C32EDEC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="917446157"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="755176752"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="78DE75BC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009B2BCD">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009B2BCD" w14:paraId="1B370331" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="701"/>
+          <w:trHeight w:val="701" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="02FB6103" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="00C554CF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="536"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OPERATIONAL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -15842,258 +15854,258 @@
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AEROPLANES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2D533CD4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="6D516141" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="226434333"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1029603302"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="660CFC46" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009B2BCD">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009B2BCD" w14:paraId="4C380BC8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="698"/>
+          <w:trHeight w:val="698" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="288228A6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC3</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="245E2479" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="349"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>REFUELLING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
@@ -16234,258 +16246,258 @@
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>HELICOPTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4AAA0A53" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="785B0038" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-403142378"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2126581908"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="56245E07" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009B2BCD">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009B2BCD" w14:paraId="559FDC94" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1162"/>
+          <w:trHeight w:val="1162" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1D28DE4F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC4</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="43E550B2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="350"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OPERATIONAL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -16747,258 +16759,258 @@
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>HELICOPTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4F5587E4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="1F4B1DC2" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1322306792"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="925310448"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4384" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1FC14C7B" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009B2BCD">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009B2BCD" w14:paraId="006FF92B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="698"/>
+          <w:trHeight w:val="698" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="70DE080F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC5</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="10E80FAD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="225"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>REFUELLING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
@@ -17139,258 +17151,258 @@
               <w:t>OR</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DISEMBARKING</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="31AE2CCD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="01F97CDC" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-643893351"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="75168996"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5B37A2DE" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009B2BCD">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009B2BCD" w14:paraId="0491C926" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="932"/>
+          <w:trHeight w:val="932" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="62B69AEB" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC6</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="12622156" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="255"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OPERATIONAL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-17"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -17548,258 +17560,258 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="28"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AEROPLANES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="59A597C3" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="40BC0488" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="806664697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-588766270"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0806B671" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009B2BCD">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009B2BCD" w14:paraId="6EF1D744" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1159"/>
+          <w:trHeight w:val="1159" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="67DE5DD7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC7</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="58C2F34C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="193"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OPERATIONAL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -18063,259 +18075,258 @@
               <w:t>ROTORS</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>STOPPED.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="49FC7D8E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="76698D58" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="245467098"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="145176353"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4A60643A" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="009B2BCD">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="009B2BCD" w14:paraId="53E46106" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="897"/>
+          <w:trHeight w:val="897" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4EDC2F82" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>AMC8</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-23"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.200</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="701765F7" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="225"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>REFUELLING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
@@ -18387,282 +18398,283 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FUEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4CAFA978" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="0A053A70" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1167680626"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1210636293"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="059F8600" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="7B6B17C4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4830"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="567BAC51" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D20FB">
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00424CF2" w:rsidRPr="006D20FB" w:rsidRDefault="00424CF2" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="00424CF2" w:rsidP="001456C5" w:rsidRDefault="00424CF2" w14:paraId="618E91D7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00424CF2" w:rsidRPr="006D20FB" w:rsidRDefault="00424CF2" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="00424CF2" w:rsidP="001456C5" w:rsidRDefault="00424CF2" w14:paraId="357DCCF5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="14742" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="5245"/>
         <w:gridCol w:w="1559"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="10"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00173124">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00173124" w14:paraId="69857C6F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="425"/>
+          <w:trHeight w:val="425" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="362CA367" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="1"/>
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Annex</w:t>
@@ -18698,114 +18710,114 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(Part-SPA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00173124">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00173124" w14:paraId="2739E6D1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="668"/>
+          <w:trHeight w:val="668" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="41039C3F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-26"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>SPA.HOFO.110(a)(4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="428DE245" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="260" w:lineRule="auto"/>
               <w:ind w:right="413"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Operating</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-17"/>
@@ -18842,258 +18854,258 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="26"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PROCEDURE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="582E528C" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="0421AAC4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="697586619"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2003226595"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1AA0D5E1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00173124">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00173124" w14:paraId="10BE2074" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="806"/>
+          <w:trHeight w:val="806" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="73589DBD" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-21"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>SPA.HOFO.120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="29A8563F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="269"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Selection</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
@@ -19199,210 +19211,210 @@
               <w:t>COASTAL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AERODROME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3A0168A8" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="6318D098" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1726677897"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1041813224"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4A072FB5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00173124">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00173124" w14:paraId="4EA4453E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="422"/>
+          <w:trHeight w:val="422" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14742" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="68EFB29E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="229" w:lineRule="exact"/>
               <w:ind w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Annex</w:t>
@@ -19438,114 +19450,114 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(Part-NCC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00173124">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00173124" w14:paraId="257364E1" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="931"/>
+          <w:trHeight w:val="931" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0F01404E" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-19"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NCC.OP.131</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3E0CAF93" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="244"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Fuel/energy</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-14"/>
@@ -19665,51 +19677,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>re-planning</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>policy</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="07B87FEF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="438"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19797,264 +19809,264 @@
               <w:t>PLANNING</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>POLICY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4C10AC05" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="36A41E7F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:rFonts w:eastAsia="MS Gothic"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">        </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1071579455"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1369143095"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="006D20FB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="5132D071" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00173124">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00173124" w14:paraId="64A0E7CE" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="929"/>
+          <w:trHeight w:val="929" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="56F1DFCF" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-19"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NCC.OP.155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1823DA66" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="282"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Refuelling</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-11"/>
@@ -20155,51 +20167,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>disembarking.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="327E387F" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="570"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OPERATIONAL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-15"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -20234,258 +20246,258 @@
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="23"/>
                 <w:w w:val="99"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AEROPLANES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="2F4A37E1" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1995" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="4D4E811D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-146904748"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="617955354"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="57BC0F39" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00173124">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00173124" w14:paraId="0EFCB683" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="931"/>
+          <w:trHeight w:val="931" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0BE9AB79" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-19"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NCC.OP.155</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1E63E812" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="559"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -20696,258 +20708,258 @@
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>HELICOPTERS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="79CACD55" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="74342B10" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1391006037"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1041628697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="10650851" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00173124">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00173124" w14:paraId="2F3977F8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="929"/>
+          <w:trHeight w:val="929" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="0FF28414" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC1</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-19"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NCC.OP.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="65C1A77D" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="178"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Refuelling</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-8"/>
@@ -21067,51 +21079,51 @@
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>—</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>helicopters.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="51435767" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="216"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>OPERATIONAL</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -21197,258 +21209,258 @@
               <w:t>ON</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BOARD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="1F7CE0F6" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="14CF0F57" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2060380362"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-830057796"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="668C4B81" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidTr="00173124">
+      <w:tr w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidTr="00173124" w14:paraId="3E2FD3FC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="931"/>
+          <w:trHeight w:val="931" w:hRule="exact"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="4ABC3258" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AMC2</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-19"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NCC.OP.157</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="30E43E39" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:ind w:right="468"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Refuelling</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -21691,609 +21703,636 @@
               <w:t>ON</w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006D20FB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>BOARD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="3F33EBE5" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="00FD40F4" w:rsidP="00E33918">
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="00AC3855" w14:paraId="45ED8C34" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1417752890"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">C </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-860123560"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+                <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001456C5" w:rsidRPr="006D20FB">
+            <w:r w:rsidRPr="006D20FB" w:rsidR="001456C5">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4110" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="00E33918">
+              <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="00E33918" w:rsidRDefault="001456C5" w14:paraId="452882D4" w14:textId="77777777">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="001456C5" w:rsidRPr="006D20FB" w:rsidRDefault="001456C5" w:rsidP="001456C5">
+    <w:p w:rsidRPr="006D20FB" w:rsidR="001456C5" w:rsidP="001456C5" w:rsidRDefault="001456C5" w14:paraId="4BE443A3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8640"/>
         </w:tabs>
         <w:rPr>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00395F1F" w:rsidRPr="006D20FB" w:rsidRDefault="00395F1F" w:rsidP="001456C5"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:p w:rsidRPr="006D20FB" w:rsidR="00395F1F" w:rsidP="001456C5" w:rsidRDefault="00395F1F" w14:paraId="0F039CEF" w14:textId="77777777"/>
+    <w:sectPr w:rsidRPr="006D20FB" w:rsidR="00395F1F" w:rsidSect="0077470E">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="567" w:left="851" w:header="709" w:footer="510" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F1F89" w:rsidRDefault="007F1F89" w:rsidP="001456C5">
+    <w:p w14:paraId="283D2468" w14:textId="77777777" w:rsidR="00AC3855" w:rsidRDefault="00AC3855" w:rsidP="001456C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F1F89" w:rsidRDefault="007F1F89" w:rsidP="001456C5">
+    <w:p w14:paraId="40D686FB" w14:textId="77777777" w:rsidR="00AC3855" w:rsidRDefault="00AC3855" w:rsidP="001456C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DC6229" w:rsidRDefault="00DC6229">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22A7954C" w14:textId="77777777" w:rsidR="00DC6229" w:rsidRDefault="00DC6229">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00E33918" w:rsidRDefault="00FD40F4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="24198443" w14:textId="0010D838" w:rsidR="00E33918" w:rsidRDefault="00AC3855">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="11111317"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="555511221"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:r w:rsidR="0077470E" w:rsidRPr="002157D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Rev</w:t>
             </w:r>
             <w:r w:rsidR="0077470E" w:rsidRPr="002157D1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="0077470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">023                                                  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0077470E">
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidR="00207CDC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:tab/>
-[...2 lines deleted...]
-            <w:r w:rsidR="00DC6229">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="0077470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">                                                  </w:t>
             </w:r>
             <w:r w:rsidR="0077470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">              </w:t>
+              <w:tab/>
+              <w:t xml:space="preserve">                                             </w:t>
             </w:r>
             <w:r w:rsidR="00DC6229">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0077470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">    </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00917612">
+              <w:t xml:space="preserve">              </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6229">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="0077470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00917612">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
-[...1 lines deleted...]
-            <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="0077470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r w:rsidR="0077470E">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
             <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
-[...1 lines deleted...]
-            <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0077470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of </w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="begin"/>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+              <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="separate"/>
-[...1 lines deleted...]
-            <w:r w:rsidR="0077470E">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
             <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:fldChar w:fldCharType="end"/>
+              <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="0077470E">
-              <w:rPr>
-[...27 lines deleted...]
-            <w:r w:rsidR="0077470E" w:rsidRPr="00393B23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0077470E">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="0077470E" w:rsidRPr="008F2718">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>TT</w:t>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="0077470E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">               </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC6229">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidR="0077470E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                            </w:t>
+            </w:r>
+            <w:r w:rsidR="0077470E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="0077470E" w:rsidRPr="00393B23">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="0077470E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>9.9</w:t>
+              <w:t>TT</w:t>
+            </w:r>
+            <w:r w:rsidR="0077470E" w:rsidRPr="00393B23">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0077470E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D11E81">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10.1</w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0077470E" w:rsidRDefault="00FD40F4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2D06FE98" w14:textId="5079435E" w:rsidR="0077470E" w:rsidRDefault="00AC3855">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1600292391"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-317039897"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -22309,51 +22348,69 @@
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Rev</w:t>
                 </w:r>
                 <w:r w:rsidR="0077470E" w:rsidRPr="002157D1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">: </w:t>
                 </w:r>
                 <w:r w:rsidR="0077470E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">023                                                  </w:t>
+                  <w:t>02</w:t>
+                </w:r>
+                <w:r w:rsidR="00207CDC">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>6</w:t>
+                </w:r>
+                <w:r w:rsidR="0077470E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                 </w:t>
                 </w:r>
                 <w:r w:rsidR="0077470E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:tab/>
                   <w:t xml:space="preserve">                                                        </w:t>
                 </w:r>
                 <w:r w:rsidR="00DC6229">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">  </w:t>
                 </w:r>
                 <w:r w:rsidR="0077470E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
@@ -22569,343 +22626,344 @@
                 <w:r w:rsidR="0077470E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>TT</w:t>
                 </w:r>
                 <w:r w:rsidR="0077470E" w:rsidRPr="00393B23">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="0077470E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>9.9</w:t>
+                  <w:t>9.</w:t>
+                </w:r>
+                <w:r w:rsidR="00D11E81">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>10.1</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007F1F89" w:rsidRDefault="007F1F89" w:rsidP="001456C5">
+    <w:p w14:paraId="5D053DCF" w14:textId="77777777" w:rsidR="00AC3855" w:rsidRDefault="00AC3855" w:rsidP="001456C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007F1F89" w:rsidRDefault="007F1F89" w:rsidP="001456C5">
+    <w:p w14:paraId="6746D8EA" w14:textId="77777777" w:rsidR="00AC3855" w:rsidRDefault="00AC3855" w:rsidP="001456C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DC6229" w:rsidRDefault="00DC6229">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DC6229" w:rsidRDefault="00DC6229" w14:paraId="07ADC783" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00DC6229" w:rsidRDefault="00DC6229">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00DC6229" w:rsidRDefault="00DC6229" w14:paraId="0C335B99" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="0077470E" w:rsidRPr="000C3BF8" w:rsidRDefault="0077470E" w:rsidP="0077470E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="000C3BF8" w:rsidR="0077470E" w:rsidP="0077470E" w:rsidRDefault="0077470E" w14:paraId="0274317E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C3BF8">
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0077470E" w:rsidRDefault="0077470E" w:rsidP="0077470E">
+  <w:p w:rsidR="0077470E" w:rsidP="0077470E" w:rsidRDefault="0077470E" w14:paraId="3E9B519E" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0077470E" w:rsidRPr="00CE6DC9" w:rsidRDefault="0077470E" w:rsidP="0077470E">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="0077470E" w:rsidP="0077470E" w:rsidRDefault="0077470E" w14:paraId="6796F6A1" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0077470E" w:rsidRPr="002C0363" w:rsidRDefault="0077470E" w:rsidP="0077470E">
+  <w:p w:rsidRPr="002C0363" w:rsidR="0077470E" w:rsidP="0077470E" w:rsidRDefault="0077470E" w14:paraId="258067B1" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Biroju iela 10, Lidosta “Rīga”, Mārupes novads</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0077470E" w:rsidRPr="00CE6DC9" w:rsidRDefault="0077470E" w:rsidP="0077470E">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="0077470E" w:rsidP="00784EDB" w:rsidRDefault="0077470E" w14:paraId="61DEB669" w14:textId="0F4DBE41">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>phone +371 67830936</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>, fax +371 67830967</w:t>
+      <w:t>, caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0077470E" w:rsidRPr="00CE6DC9" w:rsidRDefault="0077470E" w:rsidP="0077470E">
-[...17 lines deleted...]
-  <w:p w:rsidR="0077470E" w:rsidRDefault="0077470E">
+  <w:p w:rsidR="0077470E" w:rsidRDefault="0077470E" w14:paraId="3808CECF" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001456C5"/>
     <w:rsid w:val="001456C5"/>
     <w:rsid w:val="00173124"/>
     <w:rsid w:val="001C044F"/>
     <w:rsid w:val="001E32CF"/>
+    <w:rsid w:val="00207CDC"/>
     <w:rsid w:val="00234E85"/>
     <w:rsid w:val="00365DA6"/>
     <w:rsid w:val="00395F1F"/>
     <w:rsid w:val="003A1B7E"/>
     <w:rsid w:val="00424CF2"/>
+    <w:rsid w:val="00622E29"/>
     <w:rsid w:val="006D20FB"/>
+    <w:rsid w:val="007251B0"/>
     <w:rsid w:val="0076725C"/>
     <w:rsid w:val="0077470E"/>
+    <w:rsid w:val="00784EDB"/>
     <w:rsid w:val="007B18C8"/>
     <w:rsid w:val="007E0501"/>
     <w:rsid w:val="007F1F89"/>
     <w:rsid w:val="00810103"/>
+    <w:rsid w:val="00901207"/>
+    <w:rsid w:val="009067D9"/>
     <w:rsid w:val="00917612"/>
     <w:rsid w:val="009B2BCD"/>
     <w:rsid w:val="009C046D"/>
     <w:rsid w:val="009C3634"/>
+    <w:rsid w:val="00AC3855"/>
+    <w:rsid w:val="00B428AB"/>
     <w:rsid w:val="00C05879"/>
     <w:rsid w:val="00C31061"/>
     <w:rsid w:val="00C33AF6"/>
     <w:rsid w:val="00C80ABB"/>
     <w:rsid w:val="00C87A5A"/>
+    <w:rsid w:val="00D11E81"/>
     <w:rsid w:val="00D67E30"/>
     <w:rsid w:val="00DC6229"/>
     <w:rsid w:val="00E33918"/>
     <w:rsid w:val="00F02375"/>
+    <w:rsid w:val="00F7038C"/>
     <w:rsid w:val="00FA7B1F"/>
     <w:rsid w:val="00FC60DC"/>
     <w:rsid w:val="00FD40F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="28673"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="204B5501"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A4DBFC23-CD08-494F-B96C-A1A5941C58F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -23237,50 +23295,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001456C5"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="lv-LV" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -23410,66 +23469,66 @@
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="001456C5"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="lv-LV" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="001456C5"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1272A94227D34C2DA92BA15CBBFD6DE2"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E6D123A3-6315-4659-90E6-9E6A47C7DFF7}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004947BD" w:rsidRDefault="004947BD" w:rsidP="004947BD">
           <w:pPr>
             <w:pStyle w:val="1272A94227D34C2DA92BA15CBBFD6DE2"/>
           </w:pPr>
           <w:r w:rsidRPr="00AD3D87">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
@@ -23577,177 +23636,188 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F272EA29-EE11-466A-8670-B54887ECAF60}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="004947BD" w:rsidRDefault="004947BD" w:rsidP="004947BD">
           <w:pPr>
             <w:pStyle w:val="4FACD78ABE1A4A23A89E64564A48B795"/>
           </w:pPr>
           <w:r w:rsidRPr="00AD3D87">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004947BD"/>
     <w:rsid w:val="004947BD"/>
+    <w:rsid w:val="00622E29"/>
+    <w:rsid w:val="007251B0"/>
+    <w:rsid w:val="00BC10E9"/>
+    <w:rsid w:val="00D9594E"/>
+    <w:rsid w:val="00DB6A4F"/>
+    <w:rsid w:val="00F7038C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -24079,50 +24149,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -24141,67 +24212,55 @@
     <w:rsid w:val="004947BD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1272A94227D34C2DA92BA15CBBFD6DE2">
     <w:name w:val="1272A94227D34C2DA92BA15CBBFD6DE2"/>
     <w:rsid w:val="004947BD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A6ABB63A6E464E699EF45EBF533279F0">
     <w:name w:val="A6ABB63A6E464E699EF45EBF533279F0"/>
     <w:rsid w:val="004947BD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D1634561D2A41C6A737103ECB7409A4">
     <w:name w:val="5D1634561D2A41C6A737103ECB7409A4"/>
     <w:rsid w:val="004947BD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6DF86F0DF0B4FDF9C02063C96D31F85">
     <w:name w:val="C6DF86F0DF0B4FDF9C02063C96D31F85"/>
     <w:rsid w:val="004947BD"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FACD78ABE1A4A23A89E64564A48B795">
     <w:name w:val="4FACD78ABE1A4A23A89E64564A48B795"/>
     <w:rsid w:val="004947BD"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7937F76CC116400EAF794744B1EE07E0">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -24448,82 +24507,368 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC235A05-F017-4765-9EDA-BBD4FBD01CD6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D1836D61-F30D-4804-9E0B-811A0A1EEDDA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A885EB26-E91B-4673-A7F8-370FAD28F6E4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>1251</Words>
-  <Characters>8628</Characters>
+  <Words>6290</Words>
+  <Characters>3586</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>616</Lines>
-  <Paragraphs>329</Paragraphs>
+  <Lines>29</Lines>
+  <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9550</CharactersWithSpaces>
+  <CharactersWithSpaces>9857</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dina Tempelmane</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>a63f7f09-94fc-4508-ae44-e59378932df8</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7171400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>