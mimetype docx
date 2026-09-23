--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,170 +1,173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D04AFE" w:rsidRPr="00BB470F" w:rsidRDefault="00D04AFE" w:rsidP="003F4B1E">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00D04AFE" w:rsidP="003F4B1E" w:rsidRDefault="00D04AFE" w14:paraId="7B69FC16" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003A5773" w:rsidRPr="00BB470F" w:rsidRDefault="00D04AFE" w:rsidP="003F4B1E">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="003A5773" w:rsidP="003F4B1E" w:rsidRDefault="00D04AFE" w14:paraId="2BF8E143" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>APPLICATION FOR LOW VISIBILITY OPERATIONS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04AFE" w:rsidRPr="00BB470F" w:rsidRDefault="00D04AFE" w:rsidP="003F4B1E">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00D04AFE" w:rsidP="003F4B1E" w:rsidRDefault="00D04AFE" w14:paraId="05E69831" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRPr="00BB470F" w:rsidRDefault="00011F13" w:rsidP="00011F13">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00011F13" w:rsidP="00011F13" w:rsidRDefault="00011F13" w14:paraId="7A6942E6" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRPr="00BB470F" w:rsidRDefault="00011F13" w:rsidP="00011F13">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00011F13" w:rsidP="00011F13" w:rsidRDefault="00011F13" w14:paraId="33386D1D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>PURPOSE AND SCOPE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRPr="00BB470F" w:rsidRDefault="00011F13" w:rsidP="00011F13">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00011F13" w:rsidP="00011F13" w:rsidRDefault="00011F13" w14:paraId="16BEB93F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRPr="00BB470F" w:rsidRDefault="00011F13" w:rsidP="009B5EB1">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00011F13" w:rsidP="009B5EB1" w:rsidRDefault="00011F13" w14:paraId="2DD552D8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This form is designed to elicit all the required information from those operators requiring specific approval for low visibility operations in accordance with Regulation 965/2012 Subpart E SPA.LVO and related AMC´s and GM´s as listed in the Regulation. The completed form and supporting documents should be submitted to Civil Aviation Agency of Latvia (LV CAA) at least 30 days before the intended start date of operation at the address listed below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="00BB470F" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009B5EB1" w:rsidP="009B5EB1" w:rsidRDefault="009B5EB1" w14:paraId="6BD801B5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="009F1C4C">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="009F1C4C" w:rsidRDefault="009F1C4C" w14:paraId="58C66368" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Biroju</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB470F">
@@ -225,264 +228,264 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>novads</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, LV- 1053</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="009F1C4C">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="009F1C4C" w:rsidRDefault="009F1C4C" w14:paraId="4DE060ED" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone: +371 67830936, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="009F1C4C">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="009F1C4C" w:rsidRDefault="009F1C4C" w14:paraId="33F33D43" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Fax: +371 67830967, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="009F1C4C">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="009F1C4C" w:rsidRDefault="009F1C4C" w14:paraId="15821307" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">E-mail: caa@caa.gov.lv </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="009F1C4C">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="009F1C4C" w:rsidRDefault="009F1C4C" w14:paraId="3A20A54C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="009F1C4C">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="009F1C4C" w:rsidRDefault="009F1C4C" w14:paraId="11721F77" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form consists of the following sections:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="00BB470F" w:rsidRDefault="009B5EB1" w:rsidP="00BF0694">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009B5EB1" w:rsidP="00BF0694" w:rsidRDefault="009B5EB1" w14:paraId="622DDD50" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="00BB470F" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009B5EB1" w:rsidP="009B5EB1" w:rsidRDefault="009B5EB1" w14:paraId="1490320A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section I </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Organisation/Airframe details </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(completion mandatory)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="00BB470F" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009B5EB1" w:rsidP="009B5EB1" w:rsidRDefault="009B5EB1" w14:paraId="7ADC534A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section II </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Application Notes for completion </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(for reference)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="00BB470F" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009B5EB1" w:rsidP="009B5EB1" w:rsidRDefault="009B5EB1" w14:paraId="71743DC8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section III </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008141F0" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="008141F0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Specific approval </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">applied for </w:t>
       </w:r>
-      <w:r w:rsidR="008141F0" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="008141F0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(completion mandatory)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="00BB470F" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009B5EB1" w:rsidP="009B5EB1" w:rsidRDefault="009B5EB1" w14:paraId="13732442" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section IV </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Signature Block </w:t>
       </w:r>
@@ -490,2354 +493,2390 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(completion mandatory)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="009B5EB1" w:rsidRDefault="009B5EB1" w14:paraId="4342C288" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section V </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Organisation Submission Matrix </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(completion mandatory)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="00BB470F" w:rsidRDefault="009B5EB1" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009B5EB1" w:rsidP="001C66A7" w:rsidRDefault="009B5EB1" w14:paraId="732DAAFA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00517D28" w:rsidRPr="00BB470F" w:rsidRDefault="00517D28" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00517D28" w:rsidP="001C66A7" w:rsidRDefault="00517D28" w14:paraId="3A053547" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="001C66A7" w:rsidRDefault="009F1C4C" w14:paraId="74D9B364" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="001C66A7" w:rsidRDefault="009F1C4C" w14:paraId="5EC3F1EC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="001C66A7" w:rsidRDefault="009F1C4C" w14:paraId="1E24C879" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="001C66A7" w:rsidRDefault="009F1C4C" w14:paraId="042B865A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="001C66A7" w:rsidRDefault="009F1C4C" w14:paraId="14CDED9C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="001C66A7" w:rsidRDefault="009F1C4C" w14:paraId="3B213504" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="001C66A7" w:rsidRDefault="009F1C4C" w14:paraId="03FBAEE7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="001C66A7" w:rsidRDefault="009F1C4C" w14:paraId="69717C3A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F1C4C" w:rsidRPr="00BB470F" w:rsidRDefault="009F1C4C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F1C4C" w:rsidP="001C66A7" w:rsidRDefault="009F1C4C" w14:paraId="41B7B2A2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C66A7" w:rsidRPr="00BB470F" w:rsidRDefault="00C863B0" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="001C66A7" w:rsidP="001C66A7" w:rsidRDefault="00C863B0" w14:paraId="3F4CCA77" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
-      <w:r w:rsidR="00A90AF2" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="00A90AF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
-      <w:r w:rsidR="0070510A" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="0070510A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>OPERATOR</w:t>
       </w:r>
-      <w:r w:rsidR="0070510A" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="0070510A">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/AIRFRAME DETAILS</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C863B0" w:rsidRPr="00BB470F" w:rsidRDefault="00C863B0" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00C863B0" w:rsidP="001C66A7" w:rsidRDefault="00C863B0" w14:paraId="00001A5D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0070510A" w:rsidRPr="00BB470F" w:rsidTr="0070510A">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="0070510A" w:rsidTr="0070510A" w14:paraId="63058873" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0070510A" w:rsidRPr="00BB470F" w:rsidRDefault="0070510A" w:rsidP="0070510A">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0070510A" w:rsidP="0070510A" w:rsidRDefault="0070510A" w14:paraId="1F00212D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicant details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070510A" w:rsidRPr="00BB470F" w:rsidTr="0070510A">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="0070510A" w:rsidTr="0070510A" w14:paraId="5DB1C7FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0070510A" w:rsidRPr="00BB470F" w:rsidRDefault="0070510A" w:rsidP="0070510A">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0070510A" w:rsidP="0070510A" w:rsidRDefault="0070510A" w14:paraId="665087E1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Provide official name, address, mailing address, e-mail address and contact telephone/facsimile numbers.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="2125570864"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0070510A" w:rsidRPr="00BB470F" w:rsidRDefault="00FF3D2E" w:rsidP="00FF3D2E">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="0070510A" w:rsidP="00FF3D2E" w:rsidRDefault="00FF3D2E" w14:paraId="703E1675" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00577602" w:rsidRPr="00BB470F" w:rsidRDefault="00577602" w:rsidP="00FF3D2E">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00577602" w:rsidP="00FF3D2E" w:rsidRDefault="00577602" w14:paraId="18F081D7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0070510A" w:rsidRPr="00BB470F" w:rsidRDefault="0070510A" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="0070510A" w:rsidP="001C66A7" w:rsidRDefault="0070510A" w14:paraId="0851CED7" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005046BB" w:rsidRPr="00BB470F" w:rsidTr="00AA161F">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="005046BB" w:rsidTr="00AA161F" w14:paraId="43C70CE3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="005046BB" w:rsidRPr="00BB470F" w:rsidRDefault="005046BB" w:rsidP="005046BB">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="005046BB" w:rsidP="005046BB" w:rsidRDefault="005046BB" w14:paraId="4578BBBD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="44"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Aircraft details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidTr="00AA161F">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidTr="00AA161F" w14:paraId="0E34055A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00CC48A3" w:rsidP="00CC48A3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00CC48A3" w:rsidRDefault="00CC48A3" w14:paraId="46464864" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Aircraft manufacturer </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00CC48A3" w:rsidP="00CC48A3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00CC48A3" w:rsidRDefault="00CC48A3" w14:paraId="1153FBB3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00810C6D" w:rsidRDefault="00810C6D" w14:paraId="5DEBAD8F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Type designation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00810C6D" w:rsidRDefault="00810C6D" w14:paraId="356E353F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Variant designation/serial number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00810C6D" w:rsidRPr="00BB470F" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00810C6D" w:rsidP="00810C6D" w:rsidRDefault="00810C6D" w14:paraId="5FFD73BF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Registration </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00810C6D" w:rsidRDefault="00810C6D" w14:paraId="194E59A1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00810C6D" w:rsidRDefault="00810C6D" w14:paraId="6DD136E6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AOC number or reference to declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidTr="00AA161F">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidTr="00AA161F" w14:paraId="64380D31" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-876779448"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00AA161F" w:rsidP="00810C6D">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00810C6D" w:rsidRDefault="00AA161F" w14:paraId="7CBE0178" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00810C6D" w:rsidRPr="00BB470F" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00810C6D" w:rsidP="00810C6D" w:rsidRDefault="00810C6D" w14:paraId="204B4624" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1034806941"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2957" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00AA161F" w:rsidP="00CC48A3">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00CC48A3" w:rsidRDefault="00AA161F" w14:paraId="02CE9C23" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1147484745"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2957" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00AA161F" w:rsidP="00CC48A3">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00CC48A3" w:rsidRDefault="00AA161F" w14:paraId="4B48A203" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1450202973"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2957" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00AA161F" w:rsidP="00CC48A3">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="00CC48A3" w:rsidRDefault="00AA161F" w14:paraId="3C7C28E1" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-732075699"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2958" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CC48A3" w:rsidRPr="00BB470F" w:rsidRDefault="00AA161F" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CC48A3" w:rsidP="001C66A7" w:rsidRDefault="00AA161F" w14:paraId="02391DC7" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00810C6D" w:rsidRPr="00BB470F" w:rsidRDefault="00810C6D" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00810C6D" w:rsidP="001C66A7" w:rsidRDefault="00810C6D" w14:paraId="555F0FF5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C863B0" w:rsidRPr="00BB470F" w:rsidRDefault="00A90AF2" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00C863B0" w:rsidP="001C66A7" w:rsidRDefault="00A90AF2" w14:paraId="3AF3FDD9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION II – </w:t>
       </w:r>
-      <w:r w:rsidR="008141F0" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="008141F0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">APPLICATION </w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">NOTES FOR COMPLETION </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C863B0" w:rsidRPr="00BB470F" w:rsidRDefault="00C863B0" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00C863B0" w:rsidP="001C66A7" w:rsidRDefault="00C863B0" w14:paraId="3D5E517D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7393"/>
         <w:gridCol w:w="7393"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidTr="00977825">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidTr="00977825" w14:paraId="6320FE99" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00977825" w:rsidRDefault="00565BB6" w14:paraId="6668F236" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidTr="00977825">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidTr="00977825" w14:paraId="5982DBFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00AA161F" w:rsidP="00AA161F">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00AA161F" w:rsidRDefault="00AA161F" w14:paraId="03D40C87" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>To obtain an LVO approval from LV CAA, the operator shall demonstrate compliance with the requirements of Part-SPA Subpart E.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00977825" w:rsidRDefault="00565BB6" w14:paraId="78F13B74" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidTr="00977825">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidTr="00977825" w14:paraId="45D27F50" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00AA161F">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00AA161F" w:rsidRDefault="00565BB6" w14:paraId="0C3E1C5B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operator’s submission matrix</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidTr="00977825">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidTr="00977825" w14:paraId="1E5E578F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00977825" w:rsidRDefault="00565BB6" w14:paraId="376AF901" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Section V of this application form is the operator’s </w:t>
             </w:r>
-            <w:r w:rsidR="00AA161F" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00AA161F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Low Visibility Operations Compliance Submission Matrix</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. All applicants should complete this matrix in full. Failure to complete the submissions matrix may result in a delay in processing the application.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00977825" w:rsidRDefault="00565BB6" w14:paraId="1DDF6625" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidTr="00977825">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidTr="00977825" w14:paraId="720C2CDB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00977825" w:rsidRDefault="00565BB6" w14:paraId="2451D2AE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Documents to be included with the submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidTr="00977825">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidTr="00977825" w14:paraId="33338D2C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A21BDF" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00A21BDF" w:rsidP="00977825" w:rsidRDefault="00565BB6" w14:paraId="5821D0FB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Copies of all documents referred to in the operator’s submission matrix should be included when returning the completed application form to </w:t>
             </w:r>
-            <w:r w:rsidR="00A21BDF" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00A21BDF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LV CAA</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00977825" w:rsidRDefault="00565BB6" w14:paraId="245B1E1A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Original documents should not be sent</w:t>
             </w:r>
-            <w:r w:rsidR="00A21BDF" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00A21BDF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> photocopies are sufficient. Do not send complete manuals, only the relevant sections/pages.</w:t>
             </w:r>
-            <w:r w:rsidR="00A21BDF" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00A21BDF">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Electronic form is preferred.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00977825" w:rsidRDefault="00565BB6" w14:paraId="569E9B05" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Failure to include all relevant documentation may result in a delay in processing the application. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00977825" w:rsidRDefault="00565BB6" w14:paraId="1DADE4E9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidTr="00977825">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidTr="00977825" w14:paraId="45E65CBE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="00A21BDF">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="00A21BDF" w:rsidRDefault="00565BB6" w14:paraId="5BBB923F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="45"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Submission and enquiries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidTr="00977825">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidTr="00977825" w14:paraId="2BC53E3E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="3180C768" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Address for submission:  </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="346EA737" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="1411B8EF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Civil Aviation Agency of Latvia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00EB049D" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00EB049D" w14:paraId="06F05509" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Biroju</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> iela</w:t>
             </w:r>
-            <w:r w:rsidR="00235829" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00235829">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">10, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Lidosta “Rīga”, </w:t>
             </w:r>
-            <w:r w:rsidR="00235829" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00235829">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Mārupes novads,</w:t>
             </w:r>
-            <w:r w:rsidR="00235829" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00235829">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> LV-1053 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="4CFAF430" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone: +371 67830936, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="5276BEF0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Fax: +371 67830967, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="3087CD70" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail: caa@caa.gov.lv</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="64E109C4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="28409A5E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact details for enquiries:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="516ECCC8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="22B2FD2F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Civil Aviation Agency of Latvia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00E32178" w14:paraId="47A7B676" w14:textId="1E5DC1B2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB470F">
-[...6 lines deleted...]
-              <w:t>Aircraft Operations Division</w:t>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Flight</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00235829">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Operations </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Section</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="080FA42A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Phone: +371 67830970</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="5B1983D2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Phone: +371 67830974</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00BB470F" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00235829" w:rsidP="00977825" w:rsidRDefault="00235829" w14:paraId="7CE301B3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail: http://www.caa.lv/en/contacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="008141F0" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="001C66A7" w:rsidRDefault="008141F0" w14:paraId="48F1A112" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SECTION III – SPECIFIC APPROVAL APPLIED FOR (SPECIFY RELEVANT DATA OR NOTES)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="008141F0" w:rsidP="00A67DDF">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="00A67DDF" w:rsidRDefault="008141F0" w14:paraId="78BD137E" w14:textId="77777777">
       <w:pPr>
         <w:pBdr>
-          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="3969"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3763"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00517D28" w:rsidRPr="00BB470F" w:rsidTr="00A67DDF">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00517D28" w:rsidTr="00A67DDF" w14:paraId="32A2714A" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1746536181"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
-              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+              <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="675" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00517D28" w:rsidRPr="00BB470F" w:rsidRDefault="00C45B93" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00517D28" w:rsidP="00A67DDF" w:rsidRDefault="00C45B93" w14:paraId="08A1AE74" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00517D28" w:rsidRPr="00BB470F" w:rsidRDefault="00111325" w:rsidP="00A67DDF">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00517D28" w:rsidP="00A67DDF" w:rsidRDefault="00111325" w14:paraId="3DAE5E59" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
-                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="00517D28" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ow visibility take-off (LVTO) operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1446300140"/>
             <w:placeholder>
               <w:docPart w:val="09914A472F134D0A95C5DAFE65D4F63D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00517D28" w:rsidRPr="00BB470F" w:rsidRDefault="00517D28" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00517D28" w:rsidP="00A67DDF" w:rsidRDefault="00517D28" w14:paraId="65665DBD" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1163975263"/>
               <w14:checkbox>
                 <w14:checked w14:val="0"/>
-                <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
               </w14:checkbox>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00517D28" w:rsidRPr="00BB470F" w:rsidRDefault="00517D28" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00517D28" w:rsidP="00A67DDF" w:rsidRDefault="00517D28" w14:paraId="2326FA99" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00517D28" w:rsidRPr="00BB470F" w:rsidRDefault="00517D28" w:rsidP="00A67DDF">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00517D28" w:rsidP="00A67DDF" w:rsidRDefault="00517D28" w14:paraId="29687861" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
-                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00517D28" w:rsidRPr="00BB470F" w:rsidRDefault="00111325" w:rsidP="00A67DDF">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00517D28" w:rsidP="00A67DDF" w:rsidRDefault="00111325" w14:paraId="27DEEEF1" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
-                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Specific approval for Category II (SA CAT II) operation</w:t>
+              <w:t xml:space="preserve">Specific approval </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Category II (SA CAT II) operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1927618101"/>
             <w:placeholder>
               <w:docPart w:val="09914A472F134D0A95C5DAFE65D4F63D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3763" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00517D28" w:rsidRPr="00BB470F" w:rsidRDefault="00517D28" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00517D28" w:rsidP="00A67DDF" w:rsidRDefault="00517D28" w14:paraId="2E8154E4" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidTr="00A67DDF">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidTr="00A67DDF" w14:paraId="551DD251" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="987742826"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
-              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+              <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="675" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="00264E7B" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="00A67DDF" w:rsidRDefault="00264E7B" w14:paraId="1CE10225" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="00111325" w:rsidP="00A67DDF">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="00A67DDF" w:rsidRDefault="00111325" w14:paraId="7F1C0C3F" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
-                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Specific approval for C</w:t>
             </w:r>
-            <w:r w:rsidR="00517D28" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ategory I (</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">SA </w:t>
             </w:r>
-            <w:r w:rsidR="00517D28" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>CAT</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00517D28" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>I) operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-739258078"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="00264E7B" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="00A67DDF" w:rsidRDefault="00264E7B" w14:paraId="720EBFAD" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-638565303"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
-              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+              <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="00264E7B" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="00A67DDF" w:rsidRDefault="00264E7B" w14:paraId="3ADC342D" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="00111325" w:rsidP="00A67DDF">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="00A67DDF" w:rsidRDefault="00111325" w14:paraId="2CCA8495" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
-                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="00517D28" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>tandard category III (CAT III) operation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="865025720"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3763" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="00264E7B" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="00A67DDF" w:rsidRDefault="00264E7B" w14:paraId="704D009F" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00264E7B" w:rsidRPr="00BB470F" w:rsidTr="00A67DDF">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00264E7B" w:rsidTr="00A67DDF" w14:paraId="1C07AD84" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-713416115"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
-              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+              <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="675" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00264E7B" w:rsidRPr="00BB470F" w:rsidRDefault="00264E7B" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00264E7B" w:rsidP="00A67DDF" w:rsidRDefault="00264E7B" w14:paraId="741A3F52" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00264E7B" w:rsidRPr="00BB470F" w:rsidRDefault="00517D28" w:rsidP="00A67DDF">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00264E7B" w:rsidP="00A67DDF" w:rsidRDefault="00517D28" w14:paraId="2DFC1B16" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
-                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>standard category II (CAT II) operation</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
@@ -2845,1020 +2884,1038 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1892306731"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3969" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00264E7B" w:rsidRPr="00BB470F" w:rsidRDefault="00264E7B" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00264E7B" w:rsidP="00A67DDF" w:rsidRDefault="00264E7B" w14:paraId="3BA7DCDB" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="141937647"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
-              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+              <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+              <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="850" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00264E7B" w:rsidRPr="00BB470F" w:rsidRDefault="00264E7B" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00264E7B" w:rsidP="00A67DDF" w:rsidRDefault="00264E7B" w14:paraId="31D08A70" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00264E7B" w:rsidRPr="00BB470F" w:rsidRDefault="00C45B93" w:rsidP="00A67DDF">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00264E7B" w:rsidP="00A67DDF" w:rsidRDefault="00C45B93" w14:paraId="285BAC1A" w14:textId="77777777">
             <w:pPr>
               <w:pBdr>
-                <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidR="00517D28" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">pproach operation utilizing enhanced </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">flight </w:t>
             </w:r>
-            <w:r w:rsidR="00517D28" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>vision systems (E</w:t>
             </w:r>
-            <w:r w:rsidR="005C05EB" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="005C05EB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
-            <w:r w:rsidR="00517D28" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>VS) for which an operational credit is applied to reduce the runway visual range (RVR) minima by no more than one third of the published RVR.</w:t>
+              <w:t xml:space="preserve">VS) for which an operational credit is applied to reduce the runway visual range (RVR) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>minima</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00517D28">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by no more than one third of the published RVR.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1875736008"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3763" w:type="dxa"/>
                 <w:tcBorders>
-                  <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                  <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00264E7B" w:rsidRPr="00BB470F" w:rsidRDefault="00264E7B" w:rsidP="00A67DDF">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00264E7B" w:rsidP="00A67DDF" w:rsidRDefault="00264E7B" w14:paraId="5FE62AE0" w14:textId="77777777">
                 <w:pPr>
                   <w:pBdr>
-                    <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+                    <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
                   </w:pBdr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="008141F0" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="001C66A7" w:rsidRDefault="008141F0" w14:paraId="6D986822" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008141F0" w:rsidRPr="00BB470F" w:rsidRDefault="008141F0" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="008141F0" w:rsidP="001C66A7" w:rsidRDefault="008141F0" w14:paraId="0ADFCFA0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="472CD68F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SECTION I</w:t>
       </w:r>
-      <w:r w:rsidR="008141F0" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="008141F0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – SIGNATURE</w:t>
       </w:r>
-      <w:r w:rsidR="00B76887" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="00B76887">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> BLOCK</w:t>
       </w:r>
-      <w:r w:rsidR="005A6D68" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="005A6D68">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> confirming the correctness of Low Visibility Operations application and the content of the application</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="1E3016F3" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidTr="00CE1A69">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidTr="00CE1A69" w14:paraId="3AB30718" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="35ED2A71" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="6681F36F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="2264E6FB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="13FDF61D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="309217935"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="10D78297" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="36B99C58" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-807018734"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="09AFAC5F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="3374682B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="748167650"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="13CD012E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00504B93" w:rsidRPr="00BB470F" w:rsidRDefault="00504B93" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00504B93" w:rsidP="001C66A7" w:rsidRDefault="00504B93" w14:paraId="01240534" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4928"/>
         <w:gridCol w:w="4929"/>
         <w:gridCol w:w="4929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0020148A" w:rsidRPr="00BB470F" w:rsidTr="009F0155">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="0020148A" w:rsidTr="009F0155" w14:paraId="36086600" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00BB470F" w:rsidRDefault="0020148A" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0020148A" w:rsidP="009F0155" w:rsidRDefault="0020148A" w14:paraId="5DE85B6E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For LV CAA only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0020148A" w:rsidRPr="00BB470F" w:rsidTr="009F0155">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="0020148A" w:rsidTr="009F0155" w14:paraId="4185057A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="001C66A7" w:rsidRDefault="009F0155" w14:paraId="7B3DE789" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00322E0D" w:rsidRPr="00BB470F" w:rsidRDefault="00322E0D" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00322E0D" w:rsidP="001C66A7" w:rsidRDefault="00322E0D" w14:paraId="10E8754C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Application received on: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-706177090"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00BB470F" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0020148A" w:rsidP="001C66A7" w:rsidRDefault="0020148A" w14:paraId="40E8A845" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Application review completed on:</w:t>
             </w:r>
-            <w:r w:rsidR="00322E0D" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00322E0D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1257739850"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00322E0D" w:rsidRPr="00BB470F">
+                <w:r w:rsidRPr="00BB470F" w:rsidR="00322E0D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00BB470F" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0020148A" w:rsidP="001C66A7" w:rsidRDefault="0020148A" w14:paraId="388C39BB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="001C66A7" w:rsidRDefault="009F0155" w14:paraId="768F8C87" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00BB470F" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0020148A" w:rsidP="001C66A7" w:rsidRDefault="0020148A" w14:paraId="7C0F0FD3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Accepted </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1979525024"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00BB470F" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0020148A" w:rsidP="001C66A7" w:rsidRDefault="0020148A" w14:paraId="68DF0A5C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rejected  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1249924628"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="001C66A7" w:rsidRDefault="009F0155" w14:paraId="4F9D5D3D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="001C66A7" w:rsidRDefault="0020148A" w14:paraId="630EC3A0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inspector’s</w:t>
             </w:r>
-            <w:r w:rsidR="009F0155" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="009F0155">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> name: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1530800655"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="009F0155" w:rsidRPr="00BB470F">
+                <w:r w:rsidRPr="00BB470F" w:rsidR="009F0155">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009F0155" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="009F0155">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0020148A" w:rsidP="009F0155" w:rsidRDefault="009F0155" w14:paraId="4873C27E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Inspector’s </w:t>
             </w:r>
-            <w:r w:rsidR="0020148A" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="0020148A">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="009F0155" w:rsidRDefault="009F0155" w14:paraId="1BF92ECC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidTr="009F0155">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidTr="009F0155" w14:paraId="18E98686" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="009F0155" w:rsidRDefault="009F0155" w14:paraId="272FEA18" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Inspector’s comments: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
@@ -3870,4506 +3927,4716 @@
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="009F0155" w:rsidRDefault="009F0155" w14:paraId="74346D36" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="009F0155" w:rsidRDefault="009F0155" w14:paraId="1A4EB04C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="009F0155" w:rsidRDefault="009F0155" w14:paraId="57CE1ADD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0020148A" w:rsidRPr="00BB470F" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="0020148A" w:rsidP="001C66A7" w:rsidRDefault="0020148A" w14:paraId="51DA8E48" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E724F3" w:rsidRPr="00BB470F" w:rsidRDefault="00E724F3" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00E724F3" w:rsidP="001C66A7" w:rsidRDefault="00E724F3" w14:paraId="4891448F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E724F3" w:rsidRPr="00BB470F" w:rsidRDefault="00E724F3" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00E724F3" w:rsidP="001C66A7" w:rsidRDefault="00E724F3" w14:paraId="08000B14" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="04B5ABAD" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>SECTION V – OPERATOR’S SUBMISSION MATRIX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE1A69" w:rsidRPr="00BB470F" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00CE1A69" w:rsidP="001C66A7" w:rsidRDefault="00CE1A69" w14:paraId="4887C22C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidTr="00EB049D">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidTr="00EB049D" w14:paraId="437D3BF1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="009F0155" w:rsidRDefault="009F0155" w14:paraId="1B30DFEA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Requirement</w:t>
             </w:r>
-            <w:r w:rsidR="0025330C" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="0025330C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>s /</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="009F0155" w:rsidRDefault="0025330C" w14:paraId="3D0AC3E3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
-            <w:r w:rsidR="00F94A33" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00F94A33">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>eference</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="00CA6CFD" w:rsidRDefault="009F0155" w14:paraId="6109B7ED" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="001C66A7" w:rsidRDefault="00CA6CFD" w14:paraId="4CE1DE7B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Main Heading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="1020F74B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Expanded areas to be addressed by application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="5BBBAD38" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Sub-requirement or other document prepared by applicant</w:t>
+              <w:t xml:space="preserve">Sub-requirement or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> document prepared by applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="49F1274B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operator's OM reference or Document reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidTr="00EB049D">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidTr="00EB049D" w14:paraId="1D5690C4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="36716245" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SPA.GEN.105,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="36D3C31D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>110,115,120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="74F10566" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1.0 Reference Documents</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="5D692066" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>used in compiling submission:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="2110385059"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="250CDD1F" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="798BAF99" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Your submission should be based on</w:t>
             </w:r>
-            <w:r w:rsidR="00F94A33" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00F94A33">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>current up to date regulatory material.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00CA6CFD" w14:paraId="7EDC6967" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>You should publish a compliance/List (Excel) statement showing how the criteria of SPA.LVO and ICAO Doc. 9365 (where appropriate) have been satisfied.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00CA6CFD" w:rsidP="00570414">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00570414" w:rsidRDefault="00CA6CFD" w14:paraId="68C4991D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>You should state exactly what type of</w:t>
             </w:r>
-            <w:r w:rsidR="00F94A33" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00F94A33">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LV</w:t>
             </w:r>
-            <w:r w:rsidR="00570414" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00570414">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> approval you are applying for, e.g.</w:t>
             </w:r>
-            <w:r w:rsidR="00570414" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00570414">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAT II or III, low visibility take-off a</w:t>
             </w:r>
-            <w:r w:rsidR="00F94A33" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00F94A33">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ccording </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
-            <w:r w:rsidR="00F94A33" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00F94A33">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Section III.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1721086689"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00F94A33" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00F94A33" w14:paraId="5932E1BF" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-810244978"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00F94A33" w:rsidP="00F94A33">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00F94A33" w:rsidRDefault="00F94A33" w14:paraId="100B5207" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidTr="00EB049D">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidTr="00EB049D" w14:paraId="0D519360" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00F94A33" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="009F0155" w:rsidRDefault="00F94A33" w14:paraId="1CFC67DA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A/C Type specific: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="538941181"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00F94A33" w:rsidP="009F0155">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="009F0155" w:rsidRDefault="00F94A33" w14:paraId="1A28D5F6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00F94A33" w:rsidP="00F94A33">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00F94A33" w:rsidRDefault="00F94A33" w14:paraId="2BA507F3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.0 Aircraft Flight Manual</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00F94A33" w:rsidP="00F94A33">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00F94A33" w:rsidRDefault="00F94A33" w14:paraId="752EB6FD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(AFM)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00E724F3" w:rsidP="006246A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="006246A7" w:rsidRDefault="00E724F3" w14:paraId="1C2EED37" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A copy of the relevant AFM entry showing the aircraft certification standard for</w:t>
             </w:r>
-            <w:r w:rsidR="00876F57" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00876F57">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006246A7" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="006246A7">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LVO</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1399581182"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00E724F3" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00E724F3" w14:paraId="4F4F20A2" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1888252900"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CA6CFD" w:rsidRPr="00BB470F" w:rsidRDefault="00E724F3" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00CA6CFD" w:rsidP="00CA6CFD" w:rsidRDefault="00E724F3" w14:paraId="29A3D5E6" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidTr="00EB049D">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidTr="00EB049D" w14:paraId="55896AAE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E724F3" w:rsidRPr="00BB470F" w:rsidRDefault="00E724F3" w:rsidP="00E724F3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00E724F3" w:rsidP="00E724F3" w:rsidRDefault="00E724F3" w14:paraId="0D8F93E8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 SPA.LVO.105</w:t>
             </w:r>
-            <w:r w:rsidR="00CA28AB" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00CA28AB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00E724F3" w:rsidP="00B73755">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00B73755" w:rsidRDefault="00E724F3" w14:paraId="5829F070" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC3 SPA.LVO.105</w:t>
             </w:r>
-            <w:r w:rsidR="00141F59" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00141F59">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00141F59" w:rsidRPr="00BB470F" w:rsidRDefault="00141F59" w:rsidP="00B73755">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00141F59" w:rsidP="00B73755" w:rsidRDefault="00141F59" w14:paraId="5BF9EBA0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC6 SPA.LVO 105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E724F3" w:rsidRPr="00BB470F" w:rsidRDefault="00E724F3" w:rsidP="00E724F3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00E724F3" w:rsidP="00E724F3" w:rsidRDefault="00E724F3" w14:paraId="1DD14B65" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3.0 Operational</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00E724F3" w:rsidP="00E724F3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00E724F3" w:rsidRDefault="00E724F3" w14:paraId="0146153F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>demonstration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00570414" w:rsidRPr="00BB470F" w:rsidRDefault="00570414" w:rsidP="00876F57">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00570414" w:rsidP="00876F57" w:rsidRDefault="00570414" w14:paraId="78A9C429" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>You should consider AMC1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00570414" w:rsidP="00876F57">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00876F57" w:rsidRDefault="00570414" w14:paraId="23D75488" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SPA.LVO.105 requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="00B73755" w:rsidP="00876F57">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00876F57" w:rsidRDefault="00B73755" w14:paraId="16D2992F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The resulting data and a summary of the operational demonstration data</w:t>
             </w:r>
-            <w:r w:rsidR="00734FFE" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00734FFE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, including eligible aerodromes and runways for aircraft type/runway combination </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>should be made available to LV CAA</w:t>
             </w:r>
-            <w:r w:rsidR="001841D9" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="001841D9">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B73755" w:rsidRPr="00BB470F" w:rsidRDefault="001841D9" w:rsidP="00876F57">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00B73755" w:rsidP="00876F57" w:rsidRDefault="001841D9" w14:paraId="284B6742" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>You should establish</w:t>
             </w:r>
-            <w:r w:rsidR="00B73755" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00B73755">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> continuous monitoring programme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="483985742"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
-              <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00570414" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00CA6CFD" w:rsidRDefault="00570414" w14:paraId="6FC517E1" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1166292522"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00570414" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00CA6CFD" w:rsidRDefault="00570414" w14:paraId="773208D2" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00977825" w:rsidRPr="00BB470F" w:rsidTr="00570414">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00977825" w:rsidTr="00570414" w14:paraId="739CAD8F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00ED5D84" w:rsidRPr="00BB470F" w:rsidRDefault="00ED5D84" w:rsidP="006246A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00ED5D84" w:rsidP="006246A7" w:rsidRDefault="00ED5D84" w14:paraId="13CE81EF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 SPA.LVO.100 LVTO,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED5D84" w:rsidRPr="00BB470F" w:rsidRDefault="00ED5D84" w:rsidP="00E724F3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00ED5D84" w:rsidP="00E724F3" w:rsidRDefault="00ED5D84" w14:paraId="745B76CD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC3 SPA.LVO.100 LTS CAT I, or</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00977825" w:rsidRPr="00BB470F" w:rsidRDefault="00977825" w:rsidP="00E724F3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00977825" w:rsidP="00E724F3" w:rsidRDefault="00977825" w14:paraId="73E99386" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC4 SPA.LVO.100</w:t>
             </w:r>
-            <w:r w:rsidR="00ED5D84" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00ED5D84">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> CAT II and OTS CAT II, or</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED5D84" w:rsidRPr="00BB470F" w:rsidRDefault="00ED5D84" w:rsidP="00E724F3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00ED5D84" w:rsidP="00E724F3" w:rsidRDefault="00ED5D84" w14:paraId="62CD8206" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMC5 SPA.LVO.100 CAT </w:t>
-[...9 lines deleted...]
-              <w:t>III, or</w:t>
+              <w:t>AMC5 SPA.LVO.100 CAT III, or</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00ED5D84" w:rsidRPr="00BB470F" w:rsidRDefault="00ED5D84" w:rsidP="00E724F3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00ED5D84" w:rsidP="00E724F3" w:rsidRDefault="00ED5D84" w14:paraId="0102143F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>AMC6 SPA.LVO.100 EVS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00977825" w:rsidRPr="00BB470F" w:rsidRDefault="00977825" w:rsidP="00ED5D84">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00977825" w:rsidP="00ED5D84" w:rsidRDefault="00977825" w14:paraId="47CF7639" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">4.0 Operations Manual: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1249034923"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00977825" w:rsidRPr="00BB470F" w:rsidRDefault="00977825" w:rsidP="00A91195">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00977825" w:rsidP="00A91195" w:rsidRDefault="00977825" w14:paraId="7CF75188" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Operator’s established procedures and instructions </w:t>
             </w:r>
-            <w:r w:rsidR="00A91195" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00A91195">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">in OM-A </w:t>
             </w:r>
-            <w:r w:rsidR="00876F57" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00876F57">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">according to the </w:t>
             </w:r>
-            <w:r w:rsidR="00ED5D84" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00ED5D84">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>requested LVO approval.</w:t>
             </w:r>
-            <w:r w:rsidR="00876F57" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00876F57">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A91195" w:rsidRPr="00BB470F" w:rsidRDefault="00A91195" w:rsidP="00A91195">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00A91195" w:rsidP="00A91195" w:rsidRDefault="00A91195" w14:paraId="36FFB822" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Definitions.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00977825" w:rsidRPr="00BB470F" w:rsidRDefault="00A91195" w:rsidP="00A91195">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00977825" w:rsidP="00A91195" w:rsidRDefault="00A91195" w14:paraId="0B47AF38" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Crew qualifications for LVO.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-648591823"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00A91195" w:rsidRPr="00BB470F" w:rsidRDefault="00A91195" w:rsidP="00A91195">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00A91195" w:rsidP="00A91195" w:rsidRDefault="00A91195" w14:paraId="5819BA07" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1407530069"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00977825" w:rsidRPr="00BB470F" w:rsidRDefault="00977825" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00977825" w:rsidP="00CA6CFD" w:rsidRDefault="00977825" w14:paraId="6E0291B5" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:highlight w:val="yellow"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003816CD" w:rsidRPr="00BB470F" w:rsidTr="00570414">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="003816CD" w:rsidTr="00570414" w14:paraId="279D72D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003816CD" w:rsidRPr="00BB470F" w:rsidRDefault="001A29B6" w:rsidP="00E724F3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="003816CD" w:rsidP="00E724F3" w:rsidRDefault="001A29B6" w14:paraId="5CBB3ADD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC7 SPA.LVO.100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003816CD" w:rsidRPr="00BB470F" w:rsidRDefault="001A29B6" w:rsidP="00E724F3">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="003816CD" w:rsidP="00E724F3" w:rsidRDefault="001A29B6" w14:paraId="15CE0A21" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">4.0 Operations Manual (continued): </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="897866626"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003816CD" w:rsidRPr="00BB470F" w:rsidRDefault="003816CD" w:rsidP="003816CD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="003816CD" w:rsidP="003816CD" w:rsidRDefault="003816CD" w14:paraId="1C673F4D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operator’s described instructions intended for use both pre-flight and in-flight by pilots if failures of ground aids are announced to comply with AMC7 SPA.LVO.100 EFFECT ON LANDING MINIMA OF TEMPORARILY FAILED OR DOWNGRADED EQUIPMENT provisions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-100422285"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="003816CD" w:rsidRPr="00BB470F" w:rsidRDefault="001A29B6" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="003816CD" w:rsidP="00CA6CFD" w:rsidRDefault="001A29B6" w14:paraId="3FF42000" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1151513264"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="003816CD" w:rsidRPr="00BB470F" w:rsidRDefault="001A29B6" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="003816CD" w:rsidP="00CA6CFD" w:rsidRDefault="001A29B6" w14:paraId="137C6E3A" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidTr="00570414">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidTr="00570414" w14:paraId="5AA0A9F9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="001841D9" w:rsidP="001841D9">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="001841D9" w:rsidRDefault="001841D9" w14:paraId="5E4AD4A1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC3 SPA.LVO.105</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="001841D9" w:rsidP="001841D9">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="001841D9" w:rsidRDefault="001841D9" w14:paraId="77CC055E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(a),(b),(c)</w:t>
+              <w:t>(a</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>),(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>),(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>c)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="001841D9" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="001C66A7" w:rsidRDefault="001841D9" w14:paraId="68F6E207" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>4.0 Operations Manual</w:t>
             </w:r>
-            <w:r w:rsidR="00C0439B" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00C0439B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (continued)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-857740193"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="001841D9" w:rsidP="001841D9">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="001841D9" w:rsidRDefault="001841D9" w14:paraId="624A228C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Outline your process for reporting of failures in the operational and technical use of procedures and/or equipment: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1955863393"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="001841D9" w:rsidP="00141F59">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00141F59" w:rsidRDefault="001841D9" w14:paraId="511C464D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Note: In particular, significant problems with the Auto-land/HUDLS systems (as appropriate), in particular reporting on circumstances/ locations where the Auto-land/HUDLS was unsatisfactory.</w:t>
+              <w:t xml:space="preserve">Note: In particular, significant problems with the Auto-land/HUDLS systems (as appropriate), </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>in particular reporting</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on circumstances/ locations where the Auto-land/HUDLS was unsatisfactory.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-747035772"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="001841D9" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00CA6CFD" w:rsidRDefault="001841D9" w14:paraId="44C1D1F6" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidTr="00570414">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidTr="00570414" w14:paraId="4CFCE030" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00D74722" w:rsidP="00CA28AB">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00CA28AB" w:rsidRDefault="00D74722" w14:paraId="60A5ACF7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>GM1 SPA.LVO.100(c),(e)</w:t>
+              <w:t>GM1 SPA.LVO.100(c</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>),(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00CA28AB" w:rsidP="00141F59">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00141F59" w:rsidRDefault="00CA28AB" w14:paraId="4EE97511" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>5.0 Approach plate supplier and Operating Minima</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00141F59" w:rsidRPr="00BB470F" w:rsidRDefault="00141F59" w:rsidP="00D74722">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00141F59" w:rsidP="00D74722" w:rsidRDefault="00141F59" w14:paraId="6D3CF83F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Who is your approach plate supplier?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D74722" w:rsidRPr="00BB470F" w:rsidRDefault="00D74722" w:rsidP="00D74722">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00D74722" w:rsidP="00D74722" w:rsidRDefault="00D74722" w14:paraId="570C7861" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Confirmation that all minima are calculated in accordance with</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D74722" w:rsidRPr="00BB470F" w:rsidRDefault="007C7E8C" w:rsidP="00D74722">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00D74722" w:rsidP="00D74722" w:rsidRDefault="007C7E8C" w14:paraId="147305DF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>GM1 SPA.LVO.100(c),(e)</w:t>
+              <w:t>GM1 SPA.LVO.100(c</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>),(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>e)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1180735565"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00141F59" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00CA6CFD" w:rsidRDefault="00141F59" w14:paraId="1BB4ED51" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1908680650"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00F94A33" w:rsidRPr="00BB470F" w:rsidRDefault="00734FFE" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00F94A33" w:rsidP="00CA6CFD" w:rsidRDefault="00734FFE" w14:paraId="070103D6" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidTr="00570414">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidTr="00570414" w14:paraId="03DA80D3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00734FFE" w:rsidRPr="00BB470F" w:rsidRDefault="00734FFE" w:rsidP="00734FFE">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00734FFE" w:rsidP="00734FFE" w:rsidRDefault="00734FFE" w14:paraId="1C317B2A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 SPA.LVO.125</w:t>
             </w:r>
-            <w:r w:rsidR="00E33667" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00E33667">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
-            <w:r w:rsidR="00A5040B" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00A5040B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="00734FFE" w:rsidP="00734FFE">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00734FFE" w:rsidRDefault="00734FFE" w14:paraId="314EB90D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SPA.LVO.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="00734FFE" w:rsidP="00E33667">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00E33667" w:rsidRDefault="00734FFE" w14:paraId="341DE371" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">6.0 </w:t>
             </w:r>
-            <w:r w:rsidR="00E33667" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00E33667">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="00A91195" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00A91195">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>perating procedures and instructions - type related</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1819693449"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="000724D8" w:rsidP="00DD4D5B">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00DD4D5B" w:rsidRDefault="00FC4A34" w14:paraId="79AB36F8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1496144912"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00734FFE" w:rsidRPr="00BB470F">
+                <w:r w:rsidRPr="00BB470F" w:rsidR="00734FFE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="00B72AEF" w:rsidP="00B72AEF">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00B72AEF" w:rsidRDefault="00B72AEF" w14:paraId="3868CEE4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Minimum equipment that has to be serviceable at the commencement of LVO</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00734FFE" w:rsidRPr="00BB470F">
+              <w:t xml:space="preserve">Minimum equipment that </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>has to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be serviceable at the commencement of LVO</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00734FFE">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD4D5B" w:rsidRPr="00BB470F" w:rsidRDefault="00DD4D5B" w:rsidP="00734FFE">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00DD4D5B" w:rsidP="00734FFE" w:rsidRDefault="00DD4D5B" w14:paraId="27D5D1FA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operator’s MEL procedures</w:t>
             </w:r>
-            <w:r w:rsidR="00E33667" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00E33667">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-488629981"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="00322E0D" w:rsidP="00322E0D">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00322E0D" w:rsidRDefault="00322E0D" w14:paraId="50E532CB" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidTr="00570414">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidTr="00570414" w14:paraId="20EFDADC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="009A1F66" w:rsidP="006A63F8">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="006A63F8" w:rsidRDefault="009A1F66" w14:paraId="708CC16B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 SPA.LVO.125</w:t>
             </w:r>
-            <w:r w:rsidR="00E33667" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00E33667">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="009A1F66" w:rsidP="00E33667">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00E33667" w:rsidRDefault="009A1F66" w14:paraId="62E50A7F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">6.0 </w:t>
             </w:r>
-            <w:r w:rsidR="00E33667" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00E33667">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detailed operating procedures and instructions - type related (continued)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-29025030"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="00E33667" w:rsidP="00E33667">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00E33667" w:rsidRDefault="00E33667" w14:paraId="07D0A83F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Manufacturer/operator developed SOPs, taking into account the differences between types/classes, and variants of types.</w:t>
+              <w:t xml:space="preserve">Manufacturer/operator developed SOPs, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>taking into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the differences between types/classes, and variants of types.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E33667" w:rsidRPr="00BB470F" w:rsidRDefault="00E33667" w:rsidP="00E33667">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00E33667" w:rsidP="00E33667" w:rsidRDefault="00E33667" w14:paraId="6AD320E5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="40A1F13F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Approach and landing:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="1FB0C1B3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Modes of operation.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="5B03B243" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Statement that autopilot/flight director must be used whenever possible.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="37DAA40F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AWOPS fuel considerations.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="59D4A69E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Minimum visual references for landing.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="4E08ED10" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Approach Ban and RVR.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="477B6DB5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB470F">
-[...6 lines deleted...]
-              <w:t>Cross-wind limits.</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cross-wind</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> limits.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="652C8BFF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Effect of irregular pre-threshold terrain.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="7903AE45" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Stabilised Approach Criteria.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="1D4177D7" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Correct seating and eye position.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="739F46CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Designation of PF and PNF and their duties.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="406BFC31" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Use of automatic flight control system.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="09B6B5DA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Checklist handling.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="416B1BB3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Approach briefing.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="45128203" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Radio communications handling.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="72127AB6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Monitoring and cross-checking of instruments and radio aids.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="49FA9F36" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cockpit call outs.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="2EBAC7A4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contingency procedures including:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="4E899D11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>use of equipment downgrade list;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="105B81C0" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>failures above and below decision height;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="218D5DCC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ILS deviation warnings;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="475413AE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB470F">
-[...6 lines deleted...]
-              <w:t>autopilot disconnect;</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>autopilot</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> disconnect;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="7F83D95E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BB470F">
-[...6 lines deleted...]
-              <w:t>auto-throttle disconnect;</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>auto-throttle</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> disconnect;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="0036DF37" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>electrical failures;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="541E0264" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>engine failure;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="000A1933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="000A1933" w:rsidRDefault="000A1933" w14:paraId="1E4EA620" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>failures and loss of visual references at or below decision height; and</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000A1933" w:rsidRPr="00BB470F" w:rsidRDefault="000A1933" w:rsidP="0025330C">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="000A1933" w:rsidP="0025330C" w:rsidRDefault="000A1933" w14:paraId="4A47DBC9" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="46"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>pilot incapacitation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1905986570"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="008C4381" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00CA6CFD" w:rsidRDefault="008C4381" w14:paraId="41C796C5" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidTr="00570414">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidTr="00570414" w14:paraId="556AA226" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="008C4381" w:rsidP="006A63F8">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="006A63F8" w:rsidRDefault="008C4381" w14:paraId="2CABF4DA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AMC5 SPA.LVO.105 MAINTENANCE OF CAT II, CAT III AND LVTO EQUIPMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="008C4381" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="001C66A7" w:rsidRDefault="008C4381" w14:paraId="5BDD1B3F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>7.0 Maintenance programme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="008C4381" w:rsidP="00CA6CFD">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00CA6CFD" w:rsidRDefault="008C4381" w14:paraId="4C6B27BD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maintenance instructions for the on-board guidance systems have been established by the operator, in liaison with the manufacturer, and included in the operator's aircraft maintenance </w:t>
+              <w:t xml:space="preserve">Maintenance instructions for the on-board guidance systems have been established by the operator, in liaison with the manufacturer, and included in </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>programme</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E33667" w:rsidRPr="00BB470F">
+              <w:t>the operator's aircraft maintenance programme</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00E33667">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-36057245"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="008C4381" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00CA6CFD" w:rsidRDefault="008C4381" w14:paraId="45E04E0F" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="566925638"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001841D9" w:rsidRPr="00BB470F" w:rsidRDefault="008C4381" w:rsidP="00CA6CFD">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="001841D9" w:rsidP="00CA6CFD" w:rsidRDefault="008C4381" w14:paraId="491F6B77" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="001C66A7" w:rsidRDefault="009F0155" w14:paraId="76DB778C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="001C66A7" w:rsidRDefault="0025330C" w14:paraId="5C863DB4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
-      <w:r w:rsidR="00A766D4" w:rsidRPr="00BB470F">
+      <w:r w:rsidRPr="00BB470F" w:rsidR="00A766D4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>VO</w:t>
       </w:r>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Training Package</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="0025330C" w14:paraId="24FA085F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidTr="00A766D4">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidTr="00A766D4" w14:paraId="5C6098C7" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="0025330C" w14:paraId="271FE028" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Requirements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="0025330C" w14:paraId="0CE7287D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Type of operation:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="953672641"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="0025330C" w14:paraId="1B09019A" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="0025330C">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="0025330C" w:rsidRDefault="0025330C" w14:paraId="438F41A5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Training required:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-93703383"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="0025330C">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="0025330C" w:rsidRDefault="0025330C" w14:paraId="69D62278" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="00A766D4">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="00A766D4" w:rsidRDefault="00A766D4" w14:paraId="56F53307" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Training means</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="00A766D4">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="00A766D4" w:rsidRDefault="00A766D4" w14:paraId="17B380CB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operator's OM reference or Document reference</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidTr="00A766D4">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidTr="00A766D4" w14:paraId="02749BD2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="00A766D4" w14:paraId="00D1EA81" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 SPA.LVO.120</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-998339035"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00A766D4" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00A766D4" w:rsidP="001C66A7" w:rsidRDefault="00A766D4" w14:paraId="101E1309" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="00A766D4" w14:paraId="6CCCEE46" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ground training:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="406126981"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00A766D4" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00A766D4" w:rsidP="001C66A7" w:rsidRDefault="00A766D4" w14:paraId="0CDDED01" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A766D4" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="00A766D4">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="00A766D4" w:rsidP="00A766D4" w:rsidRDefault="00A766D4" w14:paraId="38D9FB15" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Syllabus should follow guidelines in</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="00A766D4">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="00A766D4" w:rsidRDefault="00A766D4" w14:paraId="1D82258E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 SPA.LVO.120 (a), (b) and (d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1853061686"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="00A766D4" w14:paraId="24E772A8" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-93170262"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="00A766D4" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="00A766D4" w14:paraId="5E26681A" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidTr="00A766D4">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidTr="00A766D4" w14:paraId="7795F7C8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="4E8A69C1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC1 SPA.LVO.120(c), (d),(e),(f) and (g)</w:t>
+              <w:t>AMC1 SPA.LVO.120(c), (d</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>),(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>),(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB470F">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>f) and (g)</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1353849956"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="2F08003C" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="60FDD696" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Flight crew qualification and training </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="051E1BB3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(simulator/flight training):</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-109134330"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="6F196862" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="3CC666F2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Syllabus should follow guidelines in </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="226828C2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 SPA.LVO.120 (c) and (d)</w:t>
             </w:r>
-            <w:r w:rsidR="00E33667" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00E33667">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="10F061F6" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Initial qualification requirements. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="70EAD8C8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Recurrent/revalidation</w:t>
             </w:r>
-            <w:r w:rsidR="00E33667" w:rsidRPr="00BB470F">
+            <w:r w:rsidRPr="00BB470F" w:rsidR="00E33667">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">requirements. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="006A0332">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="006A0332" w:rsidRDefault="006A0332" w14:paraId="7C8B5641" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Recency</w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
@@ -8384,772 +8651,772 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="978645089"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="006A0332" w14:paraId="08790782" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-779262598"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="006A0332" w14:paraId="2621BE80" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="0025330C" w14:paraId="4F4FB834" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="00BE6933" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="00BE6933" w14:paraId="405A892B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BB470F">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Risk assessment and mitigation </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0025330C" w:rsidRPr="00BB470F" w:rsidRDefault="0025330C" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="0025330C" w:rsidP="001C66A7" w:rsidRDefault="0025330C" w14:paraId="6C4D0E23" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2660"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2629"/>
+        <w:gridCol w:w="2622"/>
+        <w:gridCol w:w="2929"/>
+        <w:gridCol w:w="3345"/>
+        <w:gridCol w:w="3061"/>
+        <w:gridCol w:w="2603"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidTr="006A0332">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidTr="006A0332" w14:paraId="6DB1EA21" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="00BE6933" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="001C66A7" w:rsidRDefault="00BE6933" w14:paraId="6324348C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Change ref number/date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="00BE6933" w:rsidP="00BE6933">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="00BE6933" w:rsidRDefault="00BE6933" w14:paraId="7F00C4FC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Items related to the reassessment of the management system and processes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002A7DD7" w:rsidRPr="00BB470F" w:rsidRDefault="002A7DD7" w:rsidP="002A7DD7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="002A7DD7" w:rsidP="002A7DD7" w:rsidRDefault="002A7DD7" w14:paraId="5B91E77D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Performed updates of the organisation’s management system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="002A7DD7" w:rsidP="001C66A7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="001C66A7" w:rsidRDefault="002A7DD7" w14:paraId="076A8EA4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Changes to the procedures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="002A7DD7" w:rsidP="002A7DD7">
+          <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="002A7DD7" w:rsidRDefault="002A7DD7" w14:paraId="1DEED018" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of the operator’s OM and any other </w:t>
             </w:r>
             <w:r w:rsidRPr="00BB470F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t>documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidTr="006A0332">
+      <w:tr w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidTr="006A0332" w14:paraId="1027C5DC" w14:textId="77777777">
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2118327902"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2660" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00E174C2" w:rsidRPr="00BB470F" w:rsidRDefault="00B86897" w:rsidP="00B86897">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00E174C2" w:rsidP="00B86897" w:rsidRDefault="00B86897" w14:paraId="5D6FE3C8" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-553471361"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2977" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00E174C2" w:rsidRPr="00BB470F" w:rsidRDefault="00B86897" w:rsidP="00E174C2">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="00E174C2" w:rsidP="00E174C2" w:rsidRDefault="00B86897" w14:paraId="288249CC" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2145343300"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="00B86897" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="001C66A7" w:rsidRDefault="00B86897" w14:paraId="2955DE4B" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="932792420"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="00B86897" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="001C66A7" w:rsidRDefault="00B86897" w14:paraId="5E3DAC26" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1867516188"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="00B86897" w:rsidP="001C66A7">
+              <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="001C66A7" w:rsidRDefault="00B86897" w14:paraId="7F0223E3" w14:textId="77777777">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00BB470F">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006A0332" w:rsidRPr="00BB470F" w:rsidRDefault="006A0332" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="006A0332" w:rsidP="001C66A7" w:rsidRDefault="006A0332" w14:paraId="60DE4F47" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009F0155" w:rsidRPr="00BB470F" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="009F0155" w:rsidP="001C66A7" w:rsidRDefault="009F0155" w14:paraId="4B944623" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000E52AD" w:rsidRPr="00BB470F" w:rsidRDefault="000E52AD" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="000E52AD" w:rsidP="001C66A7" w:rsidRDefault="000E52AD" w14:paraId="12538369" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="001C66A7" w:rsidRDefault="00565BB6" w14:paraId="28E50CB1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="001C66A7" w:rsidRDefault="00565BB6" w14:paraId="7624A8F5" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="001C66A7" w:rsidRDefault="00565BB6" w14:paraId="7772A3DB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="001C66A7" w:rsidRDefault="00565BB6" w14:paraId="0404F549" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565BB6" w:rsidRPr="00BB470F" w:rsidRDefault="00565BB6" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="00565BB6" w:rsidP="001C66A7" w:rsidRDefault="00565BB6" w14:paraId="4D429436" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E76AF" w:rsidRPr="00BB470F" w:rsidRDefault="001E76AF" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="001E76AF" w:rsidP="001C66A7" w:rsidRDefault="001E76AF" w14:paraId="0E3CB948" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E76AF" w:rsidRPr="00BB470F" w:rsidRDefault="001E76AF" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="001E76AF" w:rsidP="001C66A7" w:rsidRDefault="001E76AF" w14:paraId="4A9CB494" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E76AF" w:rsidRPr="00BB470F" w:rsidRDefault="001E76AF" w:rsidP="001E76AF">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="001E76AF" w:rsidP="001E76AF" w:rsidRDefault="001E76AF" w14:paraId="78C87F28" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="003366"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E76AF" w:rsidRPr="00BB470F" w:rsidRDefault="001E76AF" w:rsidP="001E76AF">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="001E76AF" w:rsidP="001E76AF" w:rsidRDefault="001E76AF" w14:paraId="3EC3293A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E76AF" w:rsidRPr="00BB470F" w:rsidRDefault="001E76AF" w:rsidP="001E76AF">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="001E76AF" w:rsidP="001E76AF" w:rsidRDefault="001E76AF" w14:paraId="60116E1C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001E76AF" w:rsidRPr="00BB470F" w:rsidRDefault="001E76AF" w:rsidP="001C66A7">
+    <w:p w:rsidRPr="00BB470F" w:rsidR="001E76AF" w:rsidP="001C66A7" w:rsidRDefault="001E76AF" w14:paraId="17BA126C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="001E76AF" w:rsidRPr="00BB470F" w:rsidSect="003F4B1E">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidRPr="00BB470F" w:rsidR="001E76AF" w:rsidSect="003F4B1E">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00977825" w:rsidRDefault="00977825">
+    <w:p w14:paraId="0CF86C44" w14:textId="77777777" w:rsidR="00FC4A34" w:rsidRDefault="00FC4A34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00977825" w:rsidRDefault="00977825">
+    <w:p w14:paraId="06696F55" w14:textId="77777777" w:rsidR="00FC4A34" w:rsidRDefault="00FC4A34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -9166,62 +9433,62 @@
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00A67DDF" w:rsidRDefault="00A67DDF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58EF0C5D" w14:textId="77777777" w:rsidR="00A67DDF" w:rsidRDefault="00A67DDF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00977825" w:rsidRDefault="000724D8" w:rsidP="00A67DDF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="333C2609" w14:textId="7CE46A18" w:rsidR="00977825" w:rsidRDefault="00FC4A34" w:rsidP="00A67DDF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="8640" w:hanging="8640"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1324154231"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="445588635"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
@@ -9229,79 +9496,88 @@
                 <w:id w:val="-1924252453"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="002157D1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Rev</w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="002157D1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">: </w:t>
+                  <w:t>:</w:t>
                 </w:r>
-                <w:r w:rsidR="00A67DDF">
+                <w:r w:rsidR="00E32178">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>Temp 25</w:t>
-[...8 lines deleted...]
-                  <w:t xml:space="preserve">                                                 </w:t>
+                  <w:t>026</w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:tab/>
-                  <w:t xml:space="preserve">                                                                </w:t>
+                  <w:t xml:space="preserve">                                                     </w:t>
+                </w:r>
+                <w:r w:rsidR="00E32178">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">        </w:t>
+                </w:r>
+                <w:r w:rsidR="003F4B1E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">           </w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> PAGE </w:instrText>
                 </w:r>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
@@ -9363,109 +9639,137 @@
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
                 <w:r w:rsidR="003F4B1E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>8</w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
                 <w:r w:rsidR="003F4B1E">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
-                  <w:t xml:space="preserve">                                                                                           </w:t>
+                  <w:t xml:space="preserve">                             </w:t>
+                </w:r>
+                <w:r w:rsidR="00E32178">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">   </w:t>
+                </w:r>
+                <w:r w:rsidR="003F4B1E">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">                                                              </w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E">
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:tab/>
-                  <w:t xml:space="preserve">    </w:t>
+                  <w:t xml:space="preserve">   </w:t>
+                </w:r>
+                <w:r w:rsidR="00E32178">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">        </w:t>
+                </w:r>
+                <w:r w:rsidR="003F4B1E">
+                  <w:rPr>
+                    <w:b/>
+                    <w:bCs/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="00393B23">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>A</w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>TT</w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="00393B23">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>9.16.4.2</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003F4B1E" w:rsidRPr="003F4B1E" w:rsidRDefault="000724D8" w:rsidP="003F4B1E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="23670B64" w14:textId="21CAB98C" w:rsidR="003F4B1E" w:rsidRPr="003F4B1E" w:rsidRDefault="00FC4A34" w:rsidP="003F4B1E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="1600292391"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-317039897"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -9474,61 +9778,59 @@
                   <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="002157D1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Rev</w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="002157D1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">: </w:t>
                 </w:r>
-                <w:r>
+                <w:r w:rsidR="004321FC">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>Temp.25</w:t>
+                  <w:t>026</w:t>
                 </w:r>
-                <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-                <w:bookmarkEnd w:id="0"/>
                 <w:r w:rsidR="003F4B1E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                  </w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:tab/>
                   <w:t xml:space="preserve">                                                                </w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E" w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
@@ -9665,153 +9967,153 @@
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
                 <w:r w:rsidR="003F4B1E">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>9.16.4.2</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00977825" w:rsidRDefault="00977825">
+    <w:p w14:paraId="718752D3" w14:textId="77777777" w:rsidR="00FC4A34" w:rsidRDefault="00FC4A34">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00977825" w:rsidRDefault="00977825">
+    <w:p w14:paraId="50A961DD" w14:textId="77777777" w:rsidR="00FC4A34" w:rsidRDefault="00FC4A34">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00A67DDF" w:rsidRDefault="00A67DDF">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00A67DDF" w:rsidRDefault="00A67DDF" w14:paraId="2FD5EE49" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00977825" w:rsidRPr="00062706" w:rsidRDefault="00977825" w:rsidP="001D6780">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00062706" w:rsidR="00977825" w:rsidP="001D6780" w:rsidRDefault="00977825" w14:paraId="0B7765F6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="003F4B1E" w:rsidRPr="000C3BF8" w:rsidRDefault="003F4B1E" w:rsidP="003F4B1E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="000C3BF8" w:rsidR="003F4B1E" w:rsidP="003F4B1E" w:rsidRDefault="003F4B1E" w14:paraId="078C1B6A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C3BF8">
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F4B1E" w:rsidRDefault="003F4B1E" w:rsidP="003F4B1E">
+  <w:p w:rsidR="003F4B1E" w:rsidP="003F4B1E" w:rsidRDefault="003F4B1E" w14:paraId="25047745" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F4B1E" w:rsidRPr="00CE6DC9" w:rsidRDefault="003F4B1E" w:rsidP="003F4B1E">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="003F4B1E" w:rsidP="003F4B1E" w:rsidRDefault="003F4B1E" w14:paraId="376049AA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="003F4B1E" w:rsidRPr="002C0363" w:rsidRDefault="003F4B1E" w:rsidP="003F4B1E">
+  <w:p w:rsidRPr="002C0363" w:rsidR="003F4B1E" w:rsidP="003F4B1E" w:rsidRDefault="003F4B1E" w14:paraId="03F6D00F" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Biroju</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
@@ -9885,103 +10187,85 @@
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>novads</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F4B1E" w:rsidRPr="00CE6DC9" w:rsidRDefault="003F4B1E" w:rsidP="003F4B1E">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="003F4B1E" w:rsidP="0008744C" w:rsidRDefault="003F4B1E" w14:paraId="2C596A78" w14:textId="1C1BBA67">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>phone +371 67830936</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>, fax +371 67830967</w:t>
+      <w:t>, caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="003F4B1E" w:rsidRPr="00CE6DC9" w:rsidRDefault="003F4B1E" w:rsidP="003F4B1E">
-[...17 lines deleted...]
-  <w:p w:rsidR="003F4B1E" w:rsidRDefault="003F4B1E">
+  <w:p w:rsidR="003F4B1E" w:rsidRDefault="003F4B1E" w14:paraId="7D564778" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02F40390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="488EEAC6"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14930,385 +15214,392 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1201817482">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1457408685">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="954335875">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="204176801">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="2084181788">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1540438864">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="592013855">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1235699570">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="74860745">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2115056458">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="844631335">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1151629430">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="666791878">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="681132697">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="305739720">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1269659727">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="549541026">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="637026909">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1895120834">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="422148494">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1351444426">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="1451238823">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1377584543">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="1662075808">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="575358911">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1769539870">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="2018654679">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="977493356">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1490907010">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="96144882">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="648675505">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1300264003">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1608078944">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1979677424">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="55663388">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1334214423">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="441076864">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="680744558">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="524295394">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="636571237">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1826777843">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1942443998">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1175923282">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="763112390">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="943146706">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="194732567">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="12"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B28A4"/>
     <w:rsid w:val="000002F1"/>
     <w:rsid w:val="00004E27"/>
     <w:rsid w:val="000071B0"/>
     <w:rsid w:val="00007ADE"/>
     <w:rsid w:val="00011F13"/>
     <w:rsid w:val="000153D0"/>
     <w:rsid w:val="000172FB"/>
     <w:rsid w:val="00024C72"/>
     <w:rsid w:val="00034025"/>
     <w:rsid w:val="000353FB"/>
     <w:rsid w:val="00035BFC"/>
     <w:rsid w:val="00043123"/>
     <w:rsid w:val="000432D5"/>
     <w:rsid w:val="00043FEC"/>
     <w:rsid w:val="0004423F"/>
     <w:rsid w:val="0004451F"/>
     <w:rsid w:val="0004796A"/>
     <w:rsid w:val="00051271"/>
     <w:rsid w:val="00062706"/>
     <w:rsid w:val="000664BA"/>
     <w:rsid w:val="00070DC0"/>
     <w:rsid w:val="000724D8"/>
     <w:rsid w:val="00075B28"/>
     <w:rsid w:val="00076725"/>
     <w:rsid w:val="0008151C"/>
     <w:rsid w:val="00086369"/>
     <w:rsid w:val="0008708F"/>
+    <w:rsid w:val="0008744C"/>
     <w:rsid w:val="000959A1"/>
     <w:rsid w:val="00096152"/>
     <w:rsid w:val="000A1933"/>
     <w:rsid w:val="000A749F"/>
     <w:rsid w:val="000B16FB"/>
     <w:rsid w:val="000C1F81"/>
     <w:rsid w:val="000C34F4"/>
     <w:rsid w:val="000C48EF"/>
     <w:rsid w:val="000C5A1E"/>
     <w:rsid w:val="000D1B6C"/>
     <w:rsid w:val="000D73B6"/>
     <w:rsid w:val="000E2702"/>
     <w:rsid w:val="000E44AC"/>
     <w:rsid w:val="000E52AD"/>
     <w:rsid w:val="000E7AFD"/>
     <w:rsid w:val="000F0B7C"/>
     <w:rsid w:val="001008E5"/>
     <w:rsid w:val="00101324"/>
     <w:rsid w:val="00111325"/>
     <w:rsid w:val="00115A0F"/>
     <w:rsid w:val="00117507"/>
     <w:rsid w:val="00126779"/>
     <w:rsid w:val="00130C35"/>
     <w:rsid w:val="00132AF5"/>
     <w:rsid w:val="00133375"/>
     <w:rsid w:val="00141F59"/>
     <w:rsid w:val="001447AB"/>
     <w:rsid w:val="00151CDA"/>
     <w:rsid w:val="00152925"/>
     <w:rsid w:val="00157A20"/>
     <w:rsid w:val="001609A9"/>
     <w:rsid w:val="00161F60"/>
     <w:rsid w:val="001633FD"/>
     <w:rsid w:val="00166010"/>
     <w:rsid w:val="00174E5E"/>
     <w:rsid w:val="00174FA1"/>
     <w:rsid w:val="0017536F"/>
     <w:rsid w:val="0018000F"/>
     <w:rsid w:val="001810BB"/>
     <w:rsid w:val="00182FC0"/>
     <w:rsid w:val="001841D9"/>
     <w:rsid w:val="00185E1B"/>
     <w:rsid w:val="00186279"/>
     <w:rsid w:val="00186D46"/>
     <w:rsid w:val="0019546B"/>
     <w:rsid w:val="001A1B3F"/>
     <w:rsid w:val="001A29B6"/>
     <w:rsid w:val="001A30B5"/>
     <w:rsid w:val="001A54C6"/>
+    <w:rsid w:val="001A65E2"/>
     <w:rsid w:val="001B1C27"/>
     <w:rsid w:val="001B1D9C"/>
     <w:rsid w:val="001B3FC3"/>
     <w:rsid w:val="001B6002"/>
     <w:rsid w:val="001B7A8E"/>
     <w:rsid w:val="001C5E48"/>
     <w:rsid w:val="001C66A7"/>
     <w:rsid w:val="001C77C2"/>
     <w:rsid w:val="001D1A10"/>
     <w:rsid w:val="001D6780"/>
     <w:rsid w:val="001E3717"/>
     <w:rsid w:val="001E6D51"/>
     <w:rsid w:val="001E76AF"/>
     <w:rsid w:val="001F6D33"/>
     <w:rsid w:val="001F7E28"/>
     <w:rsid w:val="0020148A"/>
     <w:rsid w:val="00204921"/>
     <w:rsid w:val="00214DEA"/>
     <w:rsid w:val="002157D1"/>
     <w:rsid w:val="00217594"/>
     <w:rsid w:val="00217E87"/>
     <w:rsid w:val="002232C7"/>
     <w:rsid w:val="00234EB9"/>
     <w:rsid w:val="00235829"/>
+    <w:rsid w:val="00235846"/>
     <w:rsid w:val="0025330C"/>
     <w:rsid w:val="00264E7B"/>
     <w:rsid w:val="00280799"/>
     <w:rsid w:val="0028141A"/>
     <w:rsid w:val="002825F9"/>
     <w:rsid w:val="00284080"/>
     <w:rsid w:val="00285F2F"/>
     <w:rsid w:val="00292964"/>
+    <w:rsid w:val="002934AE"/>
     <w:rsid w:val="002957B5"/>
     <w:rsid w:val="002A7DD7"/>
     <w:rsid w:val="002B1716"/>
     <w:rsid w:val="002B28A4"/>
     <w:rsid w:val="002B785C"/>
     <w:rsid w:val="002C25E8"/>
+    <w:rsid w:val="002D06CD"/>
     <w:rsid w:val="002D3CB8"/>
     <w:rsid w:val="002D3D91"/>
     <w:rsid w:val="002E120E"/>
     <w:rsid w:val="002E2F90"/>
     <w:rsid w:val="002E479E"/>
     <w:rsid w:val="002E62FC"/>
     <w:rsid w:val="002E7289"/>
     <w:rsid w:val="002E7D59"/>
     <w:rsid w:val="00303328"/>
     <w:rsid w:val="0030377A"/>
     <w:rsid w:val="003039F1"/>
     <w:rsid w:val="00303F71"/>
     <w:rsid w:val="00320811"/>
     <w:rsid w:val="00322E0D"/>
     <w:rsid w:val="003339C5"/>
     <w:rsid w:val="00333C38"/>
     <w:rsid w:val="0034777D"/>
     <w:rsid w:val="003510E6"/>
     <w:rsid w:val="00351BB8"/>
     <w:rsid w:val="0035373F"/>
     <w:rsid w:val="003556DD"/>
     <w:rsid w:val="003568AD"/>
     <w:rsid w:val="00360D36"/>
     <w:rsid w:val="00365D13"/>
     <w:rsid w:val="00376143"/>
     <w:rsid w:val="00376C6B"/>
     <w:rsid w:val="003816CD"/>
     <w:rsid w:val="00382395"/>
     <w:rsid w:val="00385040"/>
     <w:rsid w:val="00385630"/>
     <w:rsid w:val="003976EC"/>
     <w:rsid w:val="003A5773"/>
     <w:rsid w:val="003B0E8B"/>
     <w:rsid w:val="003C1320"/>
     <w:rsid w:val="003C1835"/>
     <w:rsid w:val="003D615A"/>
     <w:rsid w:val="003E2253"/>
     <w:rsid w:val="003F2EEA"/>
     <w:rsid w:val="003F3C48"/>
     <w:rsid w:val="003F3FBA"/>
     <w:rsid w:val="003F4B1E"/>
     <w:rsid w:val="00412A86"/>
     <w:rsid w:val="0041469C"/>
     <w:rsid w:val="004156ED"/>
     <w:rsid w:val="00421E65"/>
     <w:rsid w:val="004276F5"/>
+    <w:rsid w:val="004321FC"/>
     <w:rsid w:val="00433D77"/>
     <w:rsid w:val="00433E41"/>
     <w:rsid w:val="004353E3"/>
     <w:rsid w:val="004436BD"/>
     <w:rsid w:val="00443F32"/>
     <w:rsid w:val="0044562E"/>
     <w:rsid w:val="00450679"/>
     <w:rsid w:val="00462E46"/>
     <w:rsid w:val="00470411"/>
     <w:rsid w:val="00475B88"/>
     <w:rsid w:val="00476359"/>
     <w:rsid w:val="00482AA7"/>
     <w:rsid w:val="00487059"/>
     <w:rsid w:val="00487E3F"/>
     <w:rsid w:val="004911A6"/>
     <w:rsid w:val="00491828"/>
     <w:rsid w:val="00494C24"/>
     <w:rsid w:val="004A4823"/>
     <w:rsid w:val="004A74AC"/>
     <w:rsid w:val="004A7F73"/>
     <w:rsid w:val="004B2FA9"/>
     <w:rsid w:val="004B776A"/>
     <w:rsid w:val="004C1AC1"/>
     <w:rsid w:val="004C2D47"/>
     <w:rsid w:val="004C7B32"/>
@@ -15403,50 +15694,51 @@
     <w:rsid w:val="007441D8"/>
     <w:rsid w:val="00751F6E"/>
     <w:rsid w:val="0077002F"/>
     <w:rsid w:val="00770D9E"/>
     <w:rsid w:val="00780A03"/>
     <w:rsid w:val="007926F6"/>
     <w:rsid w:val="00793619"/>
     <w:rsid w:val="00796A3C"/>
     <w:rsid w:val="007973A8"/>
     <w:rsid w:val="007976AA"/>
     <w:rsid w:val="007B0F4C"/>
     <w:rsid w:val="007B2AA2"/>
     <w:rsid w:val="007B6D10"/>
     <w:rsid w:val="007B78FA"/>
     <w:rsid w:val="007C4B6F"/>
     <w:rsid w:val="007C6197"/>
     <w:rsid w:val="007C7E8C"/>
     <w:rsid w:val="007D4FF4"/>
     <w:rsid w:val="007D6AEC"/>
     <w:rsid w:val="007E0AEA"/>
     <w:rsid w:val="007E2F8F"/>
     <w:rsid w:val="007E31E3"/>
     <w:rsid w:val="007F336E"/>
     <w:rsid w:val="007F71A6"/>
     <w:rsid w:val="00803EDA"/>
+    <w:rsid w:val="008073E1"/>
     <w:rsid w:val="00810C6D"/>
     <w:rsid w:val="008141F0"/>
     <w:rsid w:val="008246C2"/>
     <w:rsid w:val="00824D88"/>
     <w:rsid w:val="00830085"/>
     <w:rsid w:val="00837BB5"/>
     <w:rsid w:val="0084459A"/>
     <w:rsid w:val="00847CF9"/>
     <w:rsid w:val="00850006"/>
     <w:rsid w:val="008524C0"/>
     <w:rsid w:val="0085398A"/>
     <w:rsid w:val="00876F57"/>
     <w:rsid w:val="008773D0"/>
     <w:rsid w:val="00887CA6"/>
     <w:rsid w:val="008A0771"/>
     <w:rsid w:val="008A3F0D"/>
     <w:rsid w:val="008A5E5D"/>
     <w:rsid w:val="008A6DE8"/>
     <w:rsid w:val="008C1B8B"/>
     <w:rsid w:val="008C4381"/>
     <w:rsid w:val="008D52AC"/>
     <w:rsid w:val="00913D4A"/>
     <w:rsid w:val="0091621A"/>
     <w:rsid w:val="00920355"/>
     <w:rsid w:val="00927758"/>
@@ -15472,54 +15764,56 @@
     <w:rsid w:val="009E766F"/>
     <w:rsid w:val="009F0155"/>
     <w:rsid w:val="009F16FA"/>
     <w:rsid w:val="009F1C4C"/>
     <w:rsid w:val="009F722B"/>
     <w:rsid w:val="00A021B4"/>
     <w:rsid w:val="00A030F8"/>
     <w:rsid w:val="00A03313"/>
     <w:rsid w:val="00A0482A"/>
     <w:rsid w:val="00A05939"/>
     <w:rsid w:val="00A0714E"/>
     <w:rsid w:val="00A1030E"/>
     <w:rsid w:val="00A133E1"/>
     <w:rsid w:val="00A13909"/>
     <w:rsid w:val="00A15ACC"/>
     <w:rsid w:val="00A1780C"/>
     <w:rsid w:val="00A17E03"/>
     <w:rsid w:val="00A21BDF"/>
     <w:rsid w:val="00A4122B"/>
     <w:rsid w:val="00A5040B"/>
     <w:rsid w:val="00A537E6"/>
     <w:rsid w:val="00A53B2D"/>
     <w:rsid w:val="00A67DDF"/>
     <w:rsid w:val="00A766D4"/>
     <w:rsid w:val="00A83361"/>
+    <w:rsid w:val="00A84103"/>
     <w:rsid w:val="00A90AF2"/>
     <w:rsid w:val="00A91195"/>
     <w:rsid w:val="00A920A0"/>
     <w:rsid w:val="00A9411F"/>
+    <w:rsid w:val="00A945A9"/>
     <w:rsid w:val="00AA161F"/>
     <w:rsid w:val="00AA522C"/>
     <w:rsid w:val="00AA5585"/>
     <w:rsid w:val="00AB1AB7"/>
     <w:rsid w:val="00AB79F6"/>
     <w:rsid w:val="00AC2520"/>
     <w:rsid w:val="00AC4298"/>
     <w:rsid w:val="00AC42EC"/>
     <w:rsid w:val="00AD462A"/>
     <w:rsid w:val="00AE2926"/>
     <w:rsid w:val="00AE4E57"/>
     <w:rsid w:val="00AE6547"/>
     <w:rsid w:val="00AE7D07"/>
     <w:rsid w:val="00AF3849"/>
     <w:rsid w:val="00B03DCF"/>
     <w:rsid w:val="00B05927"/>
     <w:rsid w:val="00B079E3"/>
     <w:rsid w:val="00B12D07"/>
     <w:rsid w:val="00B17F2D"/>
     <w:rsid w:val="00B2174E"/>
     <w:rsid w:val="00B23771"/>
     <w:rsid w:val="00B24A3A"/>
     <w:rsid w:val="00B30E6B"/>
     <w:rsid w:val="00B324DE"/>
     <w:rsid w:val="00B34616"/>
@@ -15603,141 +15897,145 @@
     <w:rsid w:val="00DC2072"/>
     <w:rsid w:val="00DC6273"/>
     <w:rsid w:val="00DD17E4"/>
     <w:rsid w:val="00DD1B5D"/>
     <w:rsid w:val="00DD2798"/>
     <w:rsid w:val="00DD4D5B"/>
     <w:rsid w:val="00DE0250"/>
     <w:rsid w:val="00DE1CCC"/>
     <w:rsid w:val="00DE4EC4"/>
     <w:rsid w:val="00DF1BEF"/>
     <w:rsid w:val="00DF2B63"/>
     <w:rsid w:val="00E00AE7"/>
     <w:rsid w:val="00E0181F"/>
     <w:rsid w:val="00E04CBA"/>
     <w:rsid w:val="00E06694"/>
     <w:rsid w:val="00E06AEF"/>
     <w:rsid w:val="00E13BE6"/>
     <w:rsid w:val="00E153ED"/>
     <w:rsid w:val="00E174C2"/>
     <w:rsid w:val="00E215FD"/>
     <w:rsid w:val="00E2261C"/>
     <w:rsid w:val="00E23102"/>
     <w:rsid w:val="00E24D06"/>
     <w:rsid w:val="00E300D9"/>
     <w:rsid w:val="00E315DD"/>
+    <w:rsid w:val="00E32178"/>
     <w:rsid w:val="00E33667"/>
     <w:rsid w:val="00E4145F"/>
     <w:rsid w:val="00E43793"/>
     <w:rsid w:val="00E4461D"/>
     <w:rsid w:val="00E45297"/>
     <w:rsid w:val="00E4722C"/>
     <w:rsid w:val="00E549A5"/>
     <w:rsid w:val="00E54A0A"/>
     <w:rsid w:val="00E63407"/>
     <w:rsid w:val="00E6577F"/>
     <w:rsid w:val="00E6759F"/>
     <w:rsid w:val="00E711A4"/>
     <w:rsid w:val="00E724F3"/>
     <w:rsid w:val="00E759CA"/>
     <w:rsid w:val="00E807B1"/>
     <w:rsid w:val="00E80A80"/>
     <w:rsid w:val="00E8469B"/>
     <w:rsid w:val="00E9533F"/>
     <w:rsid w:val="00EA26AE"/>
     <w:rsid w:val="00EB049D"/>
+    <w:rsid w:val="00ED4AD7"/>
     <w:rsid w:val="00ED5D84"/>
     <w:rsid w:val="00EF5E33"/>
     <w:rsid w:val="00EF6F1E"/>
     <w:rsid w:val="00F0463F"/>
     <w:rsid w:val="00F166C1"/>
     <w:rsid w:val="00F3178B"/>
     <w:rsid w:val="00F3357C"/>
     <w:rsid w:val="00F379C3"/>
     <w:rsid w:val="00F44C29"/>
     <w:rsid w:val="00F53A3C"/>
     <w:rsid w:val="00F56D6E"/>
     <w:rsid w:val="00F70F1F"/>
     <w:rsid w:val="00F70F9B"/>
+    <w:rsid w:val="00F7385E"/>
     <w:rsid w:val="00F94A33"/>
     <w:rsid w:val="00F96C34"/>
     <w:rsid w:val="00F97241"/>
     <w:rsid w:val="00FA050C"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA7CF0"/>
     <w:rsid w:val="00FB37BE"/>
     <w:rsid w:val="00FC322A"/>
+    <w:rsid w:val="00FC4A34"/>
     <w:rsid w:val="00FC5905"/>
     <w:rsid w:val="00FC692D"/>
     <w:rsid w:val="00FD2D31"/>
     <w:rsid w:val="00FE4A0A"/>
     <w:rsid w:val="00FE681E"/>
     <w:rsid w:val="00FF0093"/>
     <w:rsid w:val="00FF2DDC"/>
     <w:rsid w:val="00FF3D2E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="23DF40DB"/>
   <w15:docId w15:val="{C1E746A2-A099-4E64-8632-7D17E5387B48}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16060,50 +16358,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001C66A7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00824D88"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -16730,55 +17029,111 @@
     <w:rsid w:val="00570414"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003F4B1E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A65E2"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A65E2"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="001A65E2"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:bidi="ar-QA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001A65E2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001A65E2"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-US" w:bidi="ar-QA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="210772103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="252319193">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16899,63 +17254,63 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1812945311">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\Aigars\My%20Documents\EDGARAM\ISM-O-1\APP%20Template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{41AB3872-A0BD-4644-AA32-040E75FBB742}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00742A08" w:rsidRDefault="00AE0D71">
           <w:r w:rsidRPr="00AD3D87">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -16973,82 +17328,82 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{31C29C9A-B860-42EA-A0BB-6370F7371ADF}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00A16654" w:rsidRDefault="00EF2E4D" w:rsidP="00EF2E4D">
           <w:pPr>
             <w:pStyle w:val="09914A472F134D0A95C5DAFE65D4F63D"/>
           </w:pPr>
           <w:r w:rsidRPr="00AD3D87">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
@@ -17061,128 +17416,141 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE0D71"/>
     <w:rsid w:val="000C0DFE"/>
     <w:rsid w:val="001C1983"/>
     <w:rsid w:val="001E5C96"/>
+    <w:rsid w:val="002D06CD"/>
+    <w:rsid w:val="00316E68"/>
     <w:rsid w:val="00742A08"/>
     <w:rsid w:val="007A6288"/>
+    <w:rsid w:val="008073E1"/>
     <w:rsid w:val="008C2874"/>
     <w:rsid w:val="009F0133"/>
     <w:rsid w:val="00A16654"/>
+    <w:rsid w:val="00A945A9"/>
     <w:rsid w:val="00AD4C51"/>
     <w:rsid w:val="00AE0D71"/>
+    <w:rsid w:val="00C27113"/>
     <w:rsid w:val="00CD71BA"/>
     <w:rsid w:val="00D24437"/>
     <w:rsid w:val="00D4039B"/>
+    <w:rsid w:val="00ED4AD7"/>
     <w:rsid w:val="00EF2E4D"/>
+    <w:rsid w:val="00F430AF"/>
+    <w:rsid w:val="00F51F70"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -17514,170 +17882,105 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007A6288"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="461C930B4119497ABADD61C274722D4D">
-[...52 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="09914A472F134D0A95C5DAFE65D4F63D">
     <w:name w:val="09914A472F134D0A95C5DAFE65D4F63D"/>
     <w:rsid w:val="00EF2E4D"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7B6359EAF0E9486D83D929A570040AB8">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -17928,92 +18231,378 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F5960A0-15DC-49D2-9460-33BE129D463D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D5A3D1E-0EB1-4795-BE07-8F476F9FA8C3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D36020CD-467E-424A-BBA7-7326A0F0B072}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D1415DD-ED35-428A-B09A-EF3DA93C2199}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>APP Template</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1465</Words>
-  <Characters>8577</Characters>
+  <Words>6394</Words>
+  <Characters>3645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>428</Lines>
-  <Paragraphs>271</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CAA Of Latvia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9771</CharactersWithSpaces>
+  <CharactersWithSpaces>10019</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:creator>Your User Name</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>61db14d500e918f976579ebd1f6bc6e16452413b747e382451606a9d3cdfe4dd</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>12305000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>