--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,4625 +1,4706 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00AA78C4" w:rsidRPr="00136B1B" w:rsidRDefault="00AA78C4" w:rsidP="00995B79">
+    <w:p w:rsidRPr="00136B1B" w:rsidR="00AA78C4" w:rsidP="00995B79" w:rsidRDefault="00AA78C4" w14:paraId="6A70DB76" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00136B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">APPLICATION </w:t>
       </w:r>
-      <w:r w:rsidR="00560E7C" w:rsidRPr="00136B1B">
+      <w:r w:rsidRPr="00136B1B" w:rsidR="00560E7C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">FOR </w:t>
       </w:r>
       <w:r w:rsidRPr="00136B1B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>RVSM APPROVAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidRDefault="00A84068" w:rsidP="00A84068"/>
+    <w:p w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="06A02379" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3948"/>
         <w:gridCol w:w="5339"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="46A05397" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="487D981F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>STATE OF REGISTRY</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="1541BBD3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1805448114"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="007F2840">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="007F2840" w:rsidRDefault="007F2840" w14:paraId="2C80072F" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="6F18D167" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="0FB3A691" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>NAME OF OPERATOR</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="7A09D2ED" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="77415639"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="65EDCE86" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="665BC987" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="26265DBF" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3 LETTER ICAO OPERATOR CODE</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="28E72FA5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="872118085"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="481B9CD1" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="743F79C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="6A4F2472" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>STATE OF OPERATOR</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="79361289" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-85471592"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="2A720BE8" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="5FDACB9F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="422EBCFA" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AICRAFT TYPE</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="161490F9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="166219028"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="2E0A653E" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="22478CA8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="67C27344" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AIRCRAFT SERIES</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="29CCF61C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="1454286555"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="370A540F" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="6BD9BA31" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="2DEBCE44" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>MANUFACTURER’S SERIAL NUMBER</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="4A54DA3F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1870127673"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="34459108" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="6DF5D8D8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="1AC8E549" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>REGISTRATION MARK</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="2810E22F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="-1335290583"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="2AC1F58C" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="3D462055" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="0B8CC045" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DATE OF REGISTRY</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="31B8DCD3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="275375637"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="1BFC689D" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="796DE582" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="465339CA" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>24 BIT ICAO ADDRESS (MODE S)</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="01DCDD38" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="309760010"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="111F50DD" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00A84068" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00A84068" w:rsidTr="007F2840" w14:paraId="08F3BC7E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="009E7B62" w:rsidRDefault="00A84068" w14:paraId="080A980D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>RVSM AIRWORTHINESS COMPLIANCE REF</w:t>
             </w:r>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="00A84068" w:rsidP="00A84068">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="00A84068" w14:paraId="1977ECE3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:id w:val="601609587"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A84068" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="00A84068">
+              <w:p w:rsidRPr="008041FA" w:rsidR="00A84068" w:rsidP="00A84068" w:rsidRDefault="007F2840" w14:paraId="28C782DA" w14:textId="77777777">
                 <w:pPr>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="607757E1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="0992D258" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>RVSM APPROVAL REQUEST</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(Describe and attach supporting documentation for each field)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="609C1FA8" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="4B4DA8C2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00360BD4" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00360BD4" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="5D734980" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>DESCRIPTION OF AIRCRAFT EQUIPMENT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="2AD78985" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1973055550"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="009865BF" w:rsidRPr="008041FA" w:rsidRDefault="007F2840" w:rsidP="009E7B62">
+              <w:p w:rsidRPr="008041FA" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="007F2840" w14:paraId="29C37AE0" w14:textId="77777777">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="3AC73DDE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="7D4FFBF4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>TRAINING PROGRAMMES AND OPERATING PRACTICES AND PROCEDURES</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="0081CBE9" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-99105777"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="009865BF" w:rsidRPr="008041FA" w:rsidRDefault="00FD46BD" w:rsidP="009E7B62">
+              <w:p w:rsidRPr="008041FA" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="00FD46BD" w14:paraId="0E785E53" w14:textId="77777777">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="49086947" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="089D36F8" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>OPERATIONS MANUAL AND CHECKLISTS</w:t>
+              <w:t>OPERATIONS MANUAL</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00AF3167">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> AND CHECKLISTS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="125284A4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-901910996"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="009865BF" w:rsidRPr="008041FA" w:rsidRDefault="00FD46BD" w:rsidP="009E7B62">
+              <w:p w:rsidRPr="008041FA" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="00FD46BD" w14:paraId="02B73211" w14:textId="77777777">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="706188A0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="62BB9DFD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PAST PERFORMANCE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="52A8D18B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-1961253966"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="009865BF" w:rsidRPr="008041FA" w:rsidRDefault="00FD46BD" w:rsidP="009E7B62">
+              <w:p w:rsidRPr="008041FA" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="00FD46BD" w14:paraId="317BAB25" w14:textId="77777777">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="099B10E2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="68C34853" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MINIMUM EQUIPMENT LIST</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="26BA8F11" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="895485978"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="009865BF" w:rsidRPr="008041FA" w:rsidRDefault="00FD46BD" w:rsidP="009E7B62">
+              <w:p w:rsidRPr="008041FA" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="00FD46BD" w14:paraId="5E0F3CC4" w14:textId="77777777">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="1D0FC5FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="1CE3743D" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>MAINTENANCE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="5CEEFC3C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="423538779"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="009865BF" w:rsidRPr="008041FA" w:rsidRDefault="00FD46BD" w:rsidP="009E7B62">
+              <w:p w:rsidRPr="008041FA" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="00FD46BD" w14:paraId="574F6CDA" w14:textId="77777777">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="63F317DD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="012AFF69" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PLAN FOR PARTICIPATION IN VERIFICATION/MONITORING PROGRAMMES</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="69950EB9" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:id w:val="-215357195"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="009865BF" w:rsidRPr="008041FA" w:rsidRDefault="00FD46BD" w:rsidP="009E7B62">
+              <w:p w:rsidRPr="008041FA" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="00FD46BD" w14:paraId="1662B62A" w14:textId="77777777">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="7107B932" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="7FE7525F" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>REQUEST FOR AIRSPACE APPROVAL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="00E14641" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="00E14641" w14:paraId="68500597" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(ref. to ICAO Document 7030/4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="nl"/>
             </w:rPr>
             <w:id w:val="2101752210"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="009865BF" w:rsidRPr="008041FA" w:rsidRDefault="00FD46BD" w:rsidP="00E14641">
+              <w:p w:rsidRPr="008041FA" w:rsidR="009865BF" w:rsidP="00E14641" w:rsidRDefault="00FD46BD" w14:paraId="60F34E17" w14:textId="77777777">
                 <w:pPr>
                   <w:overflowPunct w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="nl"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidTr="007F2840">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidTr="007F2840" w14:paraId="627461D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3948" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="5058A222" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>SUPPORTING DOCUMENTATION</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00360BD4" w:rsidRPr="00AF3167" w:rsidRDefault="00360BD4" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00360BD4" w:rsidP="009E7B62" w:rsidRDefault="00360BD4" w14:paraId="7350CCA3" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="009E7B62">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="009865BF" w14:paraId="7DC784B1" w14:textId="77777777">
             <w:pPr>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="nl" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:b/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="nl" w:bidi="ar-SA"/>
             </w:rPr>
             <w:id w:val="-135185979"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5339" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="009865BF" w:rsidRPr="008041FA" w:rsidRDefault="00FD46BD" w:rsidP="009E7B62">
+              <w:p w:rsidRPr="008041FA" w:rsidR="009865BF" w:rsidP="009E7B62" w:rsidRDefault="00FD46BD" w14:paraId="6A3A87B0" w14:textId="77777777">
                 <w:pPr>
                   <w:overflowPunct w:val="0"/>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:textAlignment w:val="baseline"/>
                   <w:rPr>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                     <w:lang w:val="nl" w:bidi="ar-SA"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008041FA">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009865BF" w:rsidRPr="00AF3167" w:rsidRDefault="009865BF" w:rsidP="00A84068"/>
+    <w:p w:rsidRPr="00AF3167" w:rsidR="009865BF" w:rsidP="00A84068" w:rsidRDefault="009865BF" w14:paraId="25DAA5CA" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9287"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CF51FE" w:rsidRPr="00AF3167" w:rsidTr="000171C8">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00CF51FE" w:rsidTr="000171C8" w14:paraId="227DEF57" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00CF51FE" w:rsidRDefault="006F466D" w14:paraId="5016F5B2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="008041FA" w:rsidRDefault="006F466D" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="008041FA" w:rsidR="006F466D" w:rsidP="00CF51FE" w:rsidRDefault="006F466D" w14:paraId="1BDC9A2A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>APPLICANT’S STATEMENT</w:t>
             </w:r>
-            <w:r w:rsidR="00D637E4" w:rsidRPr="008041FA">
+            <w:r w:rsidRPr="008041FA" w:rsidR="00D637E4">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> OF COMPLIANCE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="008041FA" w:rsidRDefault="006F466D" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="008041FA" w:rsidR="006F466D" w:rsidP="00CF51FE" w:rsidRDefault="006F466D" w14:paraId="7912F154" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="008041FA" w:rsidRDefault="00B87390" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00CF51FE" w:rsidP="00CF51FE" w:rsidRDefault="00B87390" w14:paraId="66C12CEF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008041FA">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The documentation sent to LV CAA has been verified by the applicant and found in compliance with the applicable requirements </w:t>
             </w:r>
-            <w:r w:rsidR="004859F6" w:rsidRPr="008041FA">
+            <w:r w:rsidRPr="008041FA" w:rsidR="004859F6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">to apply for </w:t>
             </w:r>
-            <w:r w:rsidR="002C73F3" w:rsidRPr="008041FA">
+            <w:r w:rsidRPr="008041FA" w:rsidR="002C73F3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">the issue of </w:t>
             </w:r>
-            <w:r w:rsidR="004859F6" w:rsidRPr="008041FA">
+            <w:r w:rsidRPr="008041FA" w:rsidR="004859F6">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">operational approval to conduct flights in RVSM airspace. </w:t>
             </w:r>
-            <w:r w:rsidR="00CF51FE" w:rsidRPr="008041FA">
+            <w:r w:rsidRPr="008041FA" w:rsidR="00CF51FE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The aircraft, their crew and other operational personnel </w:t>
             </w:r>
-            <w:r w:rsidR="002C73F3" w:rsidRPr="008041FA">
+            <w:r w:rsidRPr="008041FA" w:rsidR="002C73F3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>are</w:t>
             </w:r>
-            <w:r w:rsidR="00CF51FE" w:rsidRPr="008041FA">
+            <w:r w:rsidRPr="008041FA" w:rsidR="00CF51FE">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> considered </w:t>
             </w:r>
-            <w:r w:rsidR="002C73F3" w:rsidRPr="008041FA">
+            <w:r w:rsidRPr="008041FA" w:rsidR="002C73F3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>compliant with Part-SPA Subpart D requirements.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="008041FA" w:rsidRDefault="00CF51FE" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="008041FA" w:rsidR="00CF51FE" w:rsidP="00CF51FE" w:rsidRDefault="00CF51FE" w14:paraId="1BE5ABC3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000171C8" w:rsidRPr="008041FA" w:rsidRDefault="000171C8" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="008041FA" w:rsidR="000171C8" w:rsidP="00CF51FE" w:rsidRDefault="000171C8" w14:paraId="54FB10A2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="00AF3167" w:rsidRDefault="00CF51FE" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF51FE" w:rsidP="00CF51FE" w:rsidRDefault="00CF51FE" w14:paraId="3EBA0AEA" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Responsible Individual/</w:t>
             </w:r>
-            <w:r w:rsidR="002C73F3" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="002C73F3">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Nominated person</w:t>
             </w:r>
-            <w:r w:rsidR="000171C8" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="000171C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1002498586"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="000171C8" w:rsidRPr="008041FA">
+                <w:r w:rsidRPr="008041FA" w:rsidR="000171C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="00AF3167" w:rsidRDefault="00CF51FE" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF51FE" w:rsidP="00CF51FE" w:rsidRDefault="00CF51FE" w14:paraId="02419AB6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="00AF3167" w:rsidRDefault="00CF51FE" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF51FE" w:rsidP="00CF51FE" w:rsidRDefault="00CF51FE" w14:paraId="29D8FA95" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
-            <w:r w:rsidR="000171C8" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="000171C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-275485476"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="000171C8" w:rsidRPr="008041FA">
+                <w:r w:rsidRPr="008041FA" w:rsidR="000171C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="00AF3167" w:rsidRDefault="00CF51FE" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF51FE" w:rsidP="00CF51FE" w:rsidRDefault="00CF51FE" w14:paraId="0411DE08" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="00AF3167" w:rsidRDefault="00CF51FE" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF51FE" w:rsidP="00CF51FE" w:rsidRDefault="00CF51FE" w14:paraId="3C7F905B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
-            <w:r w:rsidR="000171C8" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="000171C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="00AF3167" w:rsidRDefault="00CF51FE" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF51FE" w:rsidP="00CF51FE" w:rsidRDefault="00CF51FE" w14:paraId="04D1B66C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="00AF3167" w:rsidRDefault="00CF51FE" w:rsidP="00CF51FE">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF51FE" w:rsidP="00CF51FE" w:rsidRDefault="00CF51FE" w14:paraId="7C500C05" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
-            <w:r w:rsidR="000171C8" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="000171C8">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
                 <w:id w:val="846289133"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="000171C8" w:rsidRPr="008041FA">
+                <w:r w:rsidRPr="008041FA" w:rsidR="000171C8">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CF51FE" w:rsidRPr="00AF3167" w:rsidRDefault="00CF51FE" w:rsidP="00BA13C5">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF51FE" w:rsidP="00BA13C5" w:rsidRDefault="00CF51FE" w14:paraId="25EA2443" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003C26AF" w:rsidRPr="00AF3167" w:rsidRDefault="003C26AF" w:rsidP="006F466D">
+    <w:p w:rsidRPr="00AF3167" w:rsidR="003C26AF" w:rsidP="006F466D" w:rsidRDefault="003C26AF" w14:paraId="54539DA4" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E263F1" w:rsidRPr="008041FA" w:rsidRDefault="00E263F1" w:rsidP="006F466D">
+    <w:p w:rsidRPr="008041FA" w:rsidR="00E263F1" w:rsidP="006F466D" w:rsidRDefault="00E263F1" w14:paraId="26D38FE5" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INSTRUCTIONS FOR COMPLETING THE FORM</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E263F1" w:rsidRPr="008041FA" w:rsidRDefault="00E263F1" w:rsidP="006F466D">
+    <w:p w:rsidRPr="008041FA" w:rsidR="00E263F1" w:rsidP="006F466D" w:rsidRDefault="00E263F1" w14:paraId="1D440C93" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E263F1" w:rsidRPr="008041FA" w:rsidRDefault="000450BD" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="00E263F1" w:rsidP="000450BD" w:rsidRDefault="000450BD" w14:paraId="56A328B6" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter the one or two letter ICAO State identifier as contained in ICAO Doc. 7910, or full name.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000450BD" w:rsidRPr="008041FA" w:rsidRDefault="000450BD" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="000450BD" w:rsidP="000450BD" w:rsidRDefault="000450BD" w14:paraId="4C5DA8A1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Enter the full operator name as contained in ICAO Doc. 8585 or full legal name. </w:t>
+        <w:t xml:space="preserve">Enter the full </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008041FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>operator</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008041FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> name as contained in ICAO Doc. 8585 or full legal name. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000450BD" w:rsidRPr="008041FA" w:rsidRDefault="000450BD" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="000450BD" w:rsidP="000450BD" w:rsidRDefault="000450BD" w14:paraId="401B1283" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter the operator 3 letter code as contained in ICAO Doc. 8585 or for General Aviation enter IGA.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000450BD" w:rsidRPr="008041FA" w:rsidRDefault="000450BD" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="000450BD" w:rsidP="000450BD" w:rsidRDefault="000450BD" w14:paraId="69A20640" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter the one or two letter ICAO State identifier as contained in ICAO Doc. 7910, or full name.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000450BD" w:rsidRPr="008041FA" w:rsidRDefault="000450BD" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="000450BD" w:rsidP="000450BD" w:rsidRDefault="000450BD" w14:paraId="07D6BD37" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">5 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter full manufacturer model, or as a minimum the ICAO designator as contained in ICAO Doc. 8643.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000450BD" w:rsidRPr="008041FA" w:rsidRDefault="000450BD" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="000450BD" w:rsidP="000450BD" w:rsidRDefault="000450BD" w14:paraId="5425930A" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">6 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter the aircraft series or manufacturer’s custom designator.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000450BD" w:rsidRPr="008041FA" w:rsidRDefault="000450BD" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="000450BD" w:rsidP="000450BD" w:rsidRDefault="000450BD" w14:paraId="4086B8FB" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">7 </w:t>
       </w:r>
-      <w:r w:rsidR="00360BD4" w:rsidRPr="008041FA">
+      <w:r w:rsidRPr="008041FA" w:rsidR="00360BD4">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter the manufacturer’s serial number.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00360BD4" w:rsidRPr="008041FA" w:rsidRDefault="00360BD4" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="00360BD4" w:rsidP="000450BD" w:rsidRDefault="00360BD4" w14:paraId="0B734091" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">8 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter the registration mark of the aircraft.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00360BD4" w:rsidRPr="008041FA" w:rsidRDefault="00360BD4" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="00360BD4" w:rsidP="000450BD" w:rsidRDefault="00360BD4" w14:paraId="5F80A3CF" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">9 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter the date this registration was allocated to this airframe.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00360BD4" w:rsidRPr="008041FA" w:rsidRDefault="00360BD4" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="00360BD4" w:rsidP="000450BD" w:rsidRDefault="00360BD4" w14:paraId="651931AF" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">10 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Enter the 24 bit ICAO aircraft address (Mode S) allocated by the State using 6 digit hexadecimal format.</w:t>
+        <w:t xml:space="preserve">Enter the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008041FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>24 bit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008041FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ICAO aircraft address (Mode S) allocated by the State using </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008041FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6 digit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="008041FA">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hexadecimal format.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00360BD4" w:rsidRPr="008041FA" w:rsidRDefault="00360BD4" w:rsidP="000450BD">
+    <w:p w:rsidRPr="008041FA" w:rsidR="00360BD4" w:rsidP="000450BD" w:rsidRDefault="00360BD4" w14:paraId="1293FF96" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">11 </w:t>
       </w:r>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enter the TC, TC amendment, SB or STC number which confirms compliance with RVSM aircraft airworthiness requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E263F1" w:rsidRPr="008041FA" w:rsidRDefault="00E263F1" w:rsidP="006F466D">
+    <w:p w:rsidRPr="008041FA" w:rsidR="00E263F1" w:rsidP="006F466D" w:rsidRDefault="00E263F1" w14:paraId="52C0DE61" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F466D" w:rsidRPr="008041FA" w:rsidRDefault="006F466D" w:rsidP="006F466D">
+    <w:p w:rsidRPr="008041FA" w:rsidR="006F466D" w:rsidP="006F466D" w:rsidRDefault="006F466D" w14:paraId="4C20149E" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008041FA">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(For official use only)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="006F466D">
+    <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="006F466D" w:rsidRDefault="006F466D" w14:paraId="05C3C206" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4188"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2516"/>
+        <w:gridCol w:w="4087"/>
+        <w:gridCol w:w="1429"/>
+        <w:gridCol w:w="1113"/>
+        <w:gridCol w:w="2432"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidTr="00A51B64" w14:paraId="60CC1E34" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="41F724BD" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Subject</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="41494838" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="336452DA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Responsible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="2ACB4C1D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="5433C2FC" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidTr="00A51B64" w14:paraId="40CE2FEB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="000171C8">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="000171C8" w:rsidRDefault="006F466D" w14:paraId="11AF96DF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
-            <w:bookmarkStart w:id="2" w:name="OLE_LINK2"/>
+            <w:bookmarkStart w:name="OLE_LINK1" w:id="0"/>
+            <w:bookmarkStart w:name="OLE_LINK2" w:id="1"/>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Application for RVSM Approval and application package ha</w:t>
             </w:r>
-            <w:r w:rsidR="000171C8" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="000171C8">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> been checked for completeness.</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="0"/>
           <w:bookmarkEnd w:id="1"/>
-          <w:bookmarkEnd w:id="2"/>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="183BA4A8" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="00961551" w14:paraId="43288AFC" w14:textId="2CC230FC">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF3167">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AOD</w:t>
+              <w:t>FOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="0568CA1B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="201E1825" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="3D910EF8" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="00F81D89" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="4991B14A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="754B3747" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="61948A77" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="1A90D1D2" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidTr="00A51B64" w14:paraId="55D8B732" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C3E30" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="000171C8">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006C3E30" w:rsidP="000171C8" w:rsidRDefault="006F466D" w14:paraId="411120EA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Aircraft holds airworthiness approval </w:t>
             </w:r>
-            <w:r w:rsidR="006C3E30" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="006C3E30">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>from the responsible authority, indicating that the aircraft is eligible for RVSM operations.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="492882FB" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="00961551" w14:paraId="3235A616" w14:textId="31A772DE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF3167">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AD</w:t>
+              <w:t>AWS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="4F3157BC" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="32FF948D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="11F2A31E" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="24686ABA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="54D31738" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="412E9B48" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="3407EE20" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="2F471AB7" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B48AA" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="008B48AA" w:rsidTr="00A51B64" w14:paraId="06BB94EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B48AA" w:rsidRPr="00AF3167" w:rsidRDefault="003E141D" w:rsidP="000171C8">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008B48AA" w:rsidP="000171C8" w:rsidRDefault="003E141D" w14:paraId="75F8D566" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Aircraft altimetry systems continue to meet RVSM approval criteria that are verified by scheduled tests and inspections in conjunction with an approved maintenance </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>programme.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B48AA" w:rsidRPr="00AF3167" w:rsidRDefault="008B48AA" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008B48AA" w:rsidP="00025ABC" w:rsidRDefault="00961551" w14:paraId="661F9AE5" w14:textId="7DDB2DEE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF3167">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AD</w:t>
+              <w:t>AWS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B48AA" w:rsidRPr="00AF3167" w:rsidRDefault="008B48AA" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008B48AA" w:rsidP="00025ABC" w:rsidRDefault="008B48AA" w14:paraId="6586324F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B48AA" w:rsidRPr="00AF3167" w:rsidRDefault="008B48AA" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008B48AA" w:rsidP="00025ABC" w:rsidRDefault="008B48AA" w14:paraId="6844E8D9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="36A5B91B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="0EBB0658" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="37EF2706" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="6CB8EED6" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="0DAF89E5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="2249DD4D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidTr="00A51B64" w14:paraId="0E71D44F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="000171C8">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="000171C8" w:rsidRDefault="008D393F" w14:paraId="654C827D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Adequate maintenance facilities are available to enable compliance with the RVSM maintenance procedures. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="00961551" w14:paraId="4336D911" w14:textId="09A3F62A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF3167">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AD</w:t>
+              <w:t>AWS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="008D393F" w14:paraId="2A322AFB" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="008D393F" w14:paraId="61A7B5CD" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="008D393F" w14:paraId="79F65269" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="008D393F" w14:paraId="79C47748" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="008D393F" w14:paraId="01211027" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="008D393F" w14:paraId="6C75598B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="6CF91E3C" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="2C09C907" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidTr="00A51B64" w14:paraId="674528CB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="000171C8">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="000171C8" w:rsidRDefault="008D393F" w14:paraId="3FEA881B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Operating procedures unique to the airspace have been incorporated in Operations Manual</w:t>
             </w:r>
-            <w:r w:rsidR="0032785F" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="0032785F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="00961551" w14:paraId="2374507F" w14:textId="40940E5E">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF3167">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AOD</w:t>
+              <w:t>FOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="008D393F" w14:paraId="4040E610" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008D393F" w:rsidRPr="00AF3167" w:rsidRDefault="008D393F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="008D393F" w:rsidP="00025ABC" w:rsidRDefault="008D393F" w14:paraId="14C6CA0F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="2942578D" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="7125753E" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="450FAE21" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="05980354" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="33C4711A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="1233C625" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032785F" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="0032785F" w:rsidTr="00A51B64" w14:paraId="6E331CD8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032785F" w:rsidRPr="00AF3167" w:rsidRDefault="0032785F" w:rsidP="000171C8">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="0032785F" w:rsidP="000171C8" w:rsidRDefault="0032785F" w14:paraId="633AEC27" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">High levels of aircraft </w:t>
             </w:r>
-            <w:r w:rsidR="00A51B64" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="00A51B64">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">height keeping performance can be maintained. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032785F" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="0032785F" w:rsidP="00025ABC" w:rsidRDefault="00961551" w14:paraId="66829066" w14:textId="26538195">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF3167">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AOD</w:t>
+              <w:t>FOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032785F" w:rsidRPr="00AF3167" w:rsidRDefault="0032785F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="0032785F" w:rsidP="00025ABC" w:rsidRDefault="0032785F" w14:paraId="39EA790A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032785F" w:rsidRPr="00AF3167" w:rsidRDefault="0032785F" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="0032785F" w:rsidP="00025ABC" w:rsidRDefault="0032785F" w14:paraId="73324241" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="6A24BEB5" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="1EB512C7" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="239E1AC9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="0376573B" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="6DFD2D7A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="24C68042" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidTr="00A51B64" w14:paraId="2B2319D9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="000171C8">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="000171C8" w:rsidRDefault="006F466D" w14:paraId="39E68580" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operational approval granted </w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Operational approval granted (</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF3167">
-[...7 lines deleted...]
-            <w:r w:rsidR="00D57101" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="00D57101">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">perations </w:t>
             </w:r>
-            <w:r w:rsidR="00D57101" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="00D57101">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">pecifications </w:t>
             </w:r>
-            <w:r w:rsidR="00D57101" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="00D57101">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">to AOC </w:t>
             </w:r>
-            <w:r w:rsidR="00A51B64" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="00A51B64">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>or</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00D57101" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="00D57101">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>list</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidR="00D57101" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="00D57101">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> specific approval</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="5B9C633A" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="19979F35" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="00961551" w14:paraId="68C386BF" w14:textId="645462D4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF3167">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>AOD</w:t>
+              <w:t>FOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="30154D11" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="3C3A4C6F" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="23930E33" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="5B948621" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="6BEA8464" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="1EE5D974" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="72D40AFC" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51B64" w:rsidRPr="00AF3167" w:rsidRDefault="00A51B64" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00A51B64" w:rsidP="00025ABC" w:rsidRDefault="00A51B64" w14:paraId="4BB64933" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidTr="00A51B64" w14:paraId="45C4FD61" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="005B085D" w:rsidP="000171C8">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="000171C8" w:rsidRDefault="005B085D" w14:paraId="7CA35805" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>RVSM</w:t>
             </w:r>
-            <w:r w:rsidR="006F466D" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="006F466D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> approval process administratively completed (OPS update and exchange of </w:t>
             </w:r>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
-            <w:r w:rsidR="00CF6AA9" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="00CF6AA9">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="006F466D" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="006F466D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="00961551" w14:paraId="2174AEE1" w14:textId="0582E704">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF3167">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AOD</w:t>
+              <w:t>FOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="1465B958" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="1D842303" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="713FECD9" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="3C6E3AF7" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="6BD8F290" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="7CDE8089" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="7EF5FC48" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00025ABC" w:rsidRDefault="006F466D" w14:paraId="3DDC4161" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CF6AA9" w:rsidRPr="00AF3167" w:rsidTr="00A51B64">
+      <w:tr w:rsidRPr="00AF3167" w:rsidR="00CF6AA9" w:rsidTr="00A51B64" w14:paraId="379944A4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4188" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6AA9" w:rsidRPr="00AF3167" w:rsidRDefault="00CF6AA9" w:rsidP="000171C8">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF6AA9" w:rsidP="000171C8" w:rsidRDefault="00CF6AA9" w14:paraId="31395598" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="49"/>
               </w:numPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3167">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The EUROCONTROL </w:t>
             </w:r>
-            <w:r w:rsidR="00075E2E" w:rsidRPr="00AF3167">
+            <w:r w:rsidRPr="00AF3167" w:rsidR="00075E2E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>form RMA F2 “Record of approval to operate in RVSM airspace” completed and sent to the Regional Monitoring Agency.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00075E2E" w:rsidRPr="00AF3167" w:rsidRDefault="00075E2E" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00075E2E" w:rsidP="00025ABC" w:rsidRDefault="00075E2E" w14:paraId="7F957C82" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6AA9" w:rsidRPr="00AF3167" w:rsidRDefault="00075E2E" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF6AA9" w:rsidP="00025ABC" w:rsidRDefault="00961551" w14:paraId="24D694B1" w14:textId="4EB1CA87">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF3167">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>AOD</w:t>
+              <w:t>FOS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1143" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6AA9" w:rsidRPr="00AF3167" w:rsidRDefault="00CF6AA9" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF6AA9" w:rsidP="00025ABC" w:rsidRDefault="00CF6AA9" w14:paraId="571321BE" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2516" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CF6AA9" w:rsidRPr="00AF3167" w:rsidRDefault="00CF6AA9" w:rsidP="00025ABC">
+          <w:p w:rsidRPr="00AF3167" w:rsidR="00CF6AA9" w:rsidP="00025ABC" w:rsidRDefault="00CF6AA9" w14:paraId="14024EE4" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006F466D" w:rsidRPr="00AF3167" w:rsidRDefault="006F466D" w:rsidP="00A51B64">
+    <w:p w:rsidRPr="00AF3167" w:rsidR="006F466D" w:rsidP="00A51B64" w:rsidRDefault="006F466D" w14:paraId="0DEB09D1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00075E2E" w:rsidRPr="00AF3167" w:rsidRDefault="00075E2E" w:rsidP="00075E2E"/>
-    <w:p w:rsidR="00075E2E" w:rsidRPr="00AF3167" w:rsidRDefault="00075E2E" w:rsidP="00075E2E">
+    <w:p w:rsidRPr="00AF3167" w:rsidR="00075E2E" w:rsidP="00075E2E" w:rsidRDefault="00075E2E" w14:paraId="0CE46049" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00AF3167" w:rsidR="00075E2E" w:rsidP="00075E2E" w:rsidRDefault="00075E2E" w14:paraId="304E7D54" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00075E2E" w:rsidRPr="00AF3167" w:rsidRDefault="00075E2E" w:rsidP="00A51B64">
+    <w:p w:rsidRPr="00AF3167" w:rsidR="00075E2E" w:rsidP="00A51B64" w:rsidRDefault="00075E2E" w14:paraId="4E2ACAD1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00075E2E" w:rsidRPr="00AF3167" w:rsidRDefault="00075E2E" w:rsidP="00A51B64">
+    <w:p w:rsidRPr="00AF3167" w:rsidR="00075E2E" w:rsidP="00A51B64" w:rsidRDefault="00075E2E" w14:paraId="5AB3A2D1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00075E2E" w:rsidRPr="00AF3167" w:rsidSect="00136B1B">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidRPr="00AF3167" w:rsidR="00075E2E" w:rsidSect="00136B1B">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00435CFB" w:rsidRDefault="00435CFB">
+    <w:p w14:paraId="63AE773D" w14:textId="77777777" w:rsidR="00C34241" w:rsidRDefault="00C34241">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00435CFB" w:rsidRDefault="00435CFB">
+    <w:p w14:paraId="10E7E2ED" w14:textId="77777777" w:rsidR="00C34241" w:rsidRDefault="00C34241">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008171BC" w:rsidRDefault="00804A74">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7213A117" w14:textId="77777777" w:rsidR="00B2164F" w:rsidRDefault="00B2164F">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C014E67" w14:textId="4987BAF1" w:rsidR="008171BC" w:rsidRDefault="00C34241">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-804009379"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve">Rev: 023                                                                        </w:t>
+          <w:t>Rev: 02</w:t>
+        </w:r>
+        <w:r w:rsidR="00961551">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                                                       </w:t>
         </w:r>
         <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
@@ -4733,75 +4814,95 @@
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t> 9.</w:t>
         </w:r>
         <w:r w:rsidR="00435C51">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>16.3.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00435C51" w:rsidRPr="00435C51" w:rsidRDefault="00804A74" w:rsidP="00435C51">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="01A3883E" w14:textId="6E94F4EF" w:rsidR="00435C51" w:rsidRPr="00435C51" w:rsidRDefault="00C34241" w:rsidP="00435C51">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="103925632"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t xml:space="preserve">Rev: 023                                                                        </w:t>
+          <w:t>Rev: 02</w:t>
+        </w:r>
+        <w:r w:rsidR="00B2164F">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>6</w:t>
+        </w:r>
+        <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:b/>
+            <w:noProof/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t xml:space="preserve">                                                                        </w:t>
         </w:r>
         <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidR="00435C51" w:rsidRPr="002F45D6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
@@ -4919,221 +5020,305 @@
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t> 9.</w:t>
         </w:r>
         <w:r w:rsidR="00435C51">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>16.3.2</w:t>
         </w:r>
         <w:r w:rsidR="00435C51">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00435CFB" w:rsidRDefault="00435CFB">
+    <w:p w14:paraId="7EF5DE69" w14:textId="77777777" w:rsidR="00C34241" w:rsidRDefault="00C34241">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00435CFB" w:rsidRDefault="00435CFB">
+    <w:p w14:paraId="100D2EF1" w14:textId="77777777" w:rsidR="00C34241" w:rsidRDefault="00C34241">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="008171BC" w:rsidRPr="00062706" w:rsidRDefault="008171BC" w:rsidP="001D6780">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00B2164F" w:rsidRDefault="00B2164F" w14:paraId="6C16FB59" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
-      <w:jc w:val="center"/>
-[...4 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00435C51" w:rsidRDefault="00435C51" w:rsidP="00435C51">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00062706" w:rsidR="008171BC" w:rsidP="001D6780" w:rsidRDefault="008171BC" w14:paraId="40FECB0B" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:lang w:val="lv-LV"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00435C51" w:rsidP="00435C51" w:rsidRDefault="00435C51" w14:paraId="5B260BCA" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="3" w:name="_Hlk147305984"/>
+    <w:bookmarkStart w:name="_Hlk147305984" w:id="2"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00435C51" w:rsidRDefault="00435C51" w:rsidP="00435C51">
+  <w:p w:rsidR="00435C51" w:rsidP="00435C51" w:rsidRDefault="00435C51" w14:paraId="5D9F19E0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00435C51" w:rsidRDefault="00435C51" w:rsidP="00435C51">
+  <w:p w:rsidR="00435C51" w:rsidP="00435C51" w:rsidRDefault="00435C51" w14:paraId="3BB089E1" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00435C51" w:rsidRDefault="00435C51" w:rsidP="00435C51">
+  <w:p w:rsidR="00435C51" w:rsidP="00435C51" w:rsidRDefault="00435C51" w14:paraId="7EA65EF7" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Biroju iela 10, Lidosta “Rīga”, Mārupes novads</w:t>
+      <w:t>Biroju</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>iela</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 10, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Lidosta</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> “</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Rīga</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">”, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Mārupes</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>novads</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00435C51" w:rsidRDefault="00435C51" w:rsidP="00435C51">
+  <w:p w:rsidR="00435C51" w:rsidP="00165F4E" w:rsidRDefault="00435C51" w14:paraId="4F941EFB" w14:textId="673D2CD7">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>phone +371 67830936, fax +371 67830967</w:t>
+      <w:t>phone +371 67830936, caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="2"/>
   </w:p>
-  <w:p w:rsidR="00435C51" w:rsidRDefault="00435C51" w:rsidP="00435C51">
-[...18 lines deleted...]
-  <w:p w:rsidR="00435C51" w:rsidRDefault="00435C51" w:rsidP="00435C51">
+  <w:p w:rsidR="00435C51" w:rsidP="00435C51" w:rsidRDefault="00435C51" w14:paraId="007562F2" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="007715AD" w:rsidRDefault="007715AD">
+  <w:p w:rsidR="007715AD" w:rsidRDefault="007715AD" w14:paraId="326196A3" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05855E10"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090017"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06ED533A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5EF6598A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
@@ -10283,668 +10468,681 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1710106317">
     <w:abstractNumId w:val="6"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="980695868">
     <w:abstractNumId w:val="38"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1450203004">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2011639820">
     <w:abstractNumId w:val="21"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1888638497">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1352609997">
     <w:abstractNumId w:val="43"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="96798095">
     <w:abstractNumId w:val="19"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1918049994">
     <w:abstractNumId w:val="34"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="426082282">
     <w:abstractNumId w:val="44"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="255865788">
     <w:abstractNumId w:val="29"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="4"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1169175928">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1939210372">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1146822313">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1264653498">
     <w:abstractNumId w:val="32"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1049380134">
     <w:abstractNumId w:val="35"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="95491713">
     <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="2"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1480221612">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1035665667">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1172527704">
     <w:abstractNumId w:val="22"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1437287992">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="413599428">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="534656637">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="206451012">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="2089882482">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1493373325">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1086612347">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1827091356">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="483275915">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="117577625">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="218637417">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="81030847">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="132799395">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1897740302">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1137720129">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1940940670">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1396666361">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1793594922">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="188488800">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="1693068788">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="954018914">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="728261992">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="1778133420">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="569852314">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="611865811">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="702555009">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="536896886">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="47">
+  <w:num w:numId="47" w16cid:durableId="688525405">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="48">
+  <w:num w:numId="48" w16cid:durableId="549730489">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="49">
+  <w:num w:numId="49" w16cid:durableId="1612663350">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="50">
+  <w:num w:numId="50" w16cid:durableId="2069956122">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AA78C4"/>
     <w:rsid w:val="00012465"/>
     <w:rsid w:val="000171C8"/>
     <w:rsid w:val="0002351F"/>
     <w:rsid w:val="00025ABC"/>
     <w:rsid w:val="00032836"/>
     <w:rsid w:val="00041E74"/>
     <w:rsid w:val="0004451F"/>
     <w:rsid w:val="000450BD"/>
     <w:rsid w:val="00062661"/>
     <w:rsid w:val="00062706"/>
     <w:rsid w:val="00075E2E"/>
     <w:rsid w:val="00080BA6"/>
     <w:rsid w:val="0008151C"/>
     <w:rsid w:val="000C33AF"/>
     <w:rsid w:val="000D1B6C"/>
     <w:rsid w:val="000E2702"/>
     <w:rsid w:val="000E44AC"/>
     <w:rsid w:val="00101324"/>
     <w:rsid w:val="00120D0D"/>
     <w:rsid w:val="00136B1B"/>
     <w:rsid w:val="00151CDA"/>
+    <w:rsid w:val="00165F4E"/>
     <w:rsid w:val="00174E5E"/>
     <w:rsid w:val="001A55D9"/>
     <w:rsid w:val="001B1D9C"/>
     <w:rsid w:val="001B6002"/>
     <w:rsid w:val="001C5E48"/>
     <w:rsid w:val="001D6780"/>
     <w:rsid w:val="001F2733"/>
     <w:rsid w:val="001F5082"/>
     <w:rsid w:val="001F6BAF"/>
     <w:rsid w:val="001F6D33"/>
     <w:rsid w:val="00201006"/>
+    <w:rsid w:val="00204579"/>
     <w:rsid w:val="002157D1"/>
     <w:rsid w:val="00223638"/>
     <w:rsid w:val="00237553"/>
     <w:rsid w:val="002C73F3"/>
+    <w:rsid w:val="002D06CD"/>
     <w:rsid w:val="002E120E"/>
     <w:rsid w:val="002E7289"/>
     <w:rsid w:val="002E7D59"/>
     <w:rsid w:val="002F5508"/>
     <w:rsid w:val="00303328"/>
     <w:rsid w:val="0030345F"/>
     <w:rsid w:val="0031798F"/>
     <w:rsid w:val="00321C32"/>
     <w:rsid w:val="0032785F"/>
     <w:rsid w:val="00331B65"/>
     <w:rsid w:val="0035373F"/>
     <w:rsid w:val="00360BD4"/>
     <w:rsid w:val="00366BE6"/>
     <w:rsid w:val="003753AB"/>
     <w:rsid w:val="003C26AF"/>
     <w:rsid w:val="003D53D6"/>
     <w:rsid w:val="003E141D"/>
     <w:rsid w:val="003E53B3"/>
     <w:rsid w:val="003F471C"/>
     <w:rsid w:val="00435C51"/>
     <w:rsid w:val="00435CFB"/>
     <w:rsid w:val="00436754"/>
     <w:rsid w:val="0046198B"/>
     <w:rsid w:val="00480A19"/>
     <w:rsid w:val="004859F6"/>
     <w:rsid w:val="004B103B"/>
     <w:rsid w:val="004B6CFA"/>
     <w:rsid w:val="004D5882"/>
     <w:rsid w:val="005106CD"/>
     <w:rsid w:val="00523A55"/>
     <w:rsid w:val="00526E8E"/>
     <w:rsid w:val="005319FA"/>
     <w:rsid w:val="00551908"/>
     <w:rsid w:val="00560E7C"/>
     <w:rsid w:val="00561E80"/>
     <w:rsid w:val="0056785F"/>
     <w:rsid w:val="00576265"/>
+    <w:rsid w:val="00580495"/>
     <w:rsid w:val="005B085D"/>
     <w:rsid w:val="005F3753"/>
     <w:rsid w:val="00610DB0"/>
     <w:rsid w:val="006327BB"/>
     <w:rsid w:val="00635AD5"/>
     <w:rsid w:val="00682527"/>
     <w:rsid w:val="0068470D"/>
     <w:rsid w:val="00687FCD"/>
     <w:rsid w:val="006950EF"/>
     <w:rsid w:val="006A45AC"/>
     <w:rsid w:val="006B4534"/>
     <w:rsid w:val="006C3E30"/>
     <w:rsid w:val="006D2BEB"/>
     <w:rsid w:val="006F466D"/>
     <w:rsid w:val="007037D7"/>
     <w:rsid w:val="00713025"/>
     <w:rsid w:val="007245AF"/>
     <w:rsid w:val="00726F66"/>
     <w:rsid w:val="00737B36"/>
     <w:rsid w:val="00745DD1"/>
+    <w:rsid w:val="00770459"/>
     <w:rsid w:val="007715AD"/>
     <w:rsid w:val="00793619"/>
     <w:rsid w:val="007A5AE3"/>
     <w:rsid w:val="007B78FA"/>
     <w:rsid w:val="007C1158"/>
     <w:rsid w:val="007C4B6F"/>
     <w:rsid w:val="007E0AEA"/>
     <w:rsid w:val="007E2F8F"/>
     <w:rsid w:val="007E31E3"/>
+    <w:rsid w:val="007F2165"/>
     <w:rsid w:val="007F2840"/>
     <w:rsid w:val="008041FA"/>
     <w:rsid w:val="00804A74"/>
     <w:rsid w:val="008171BC"/>
     <w:rsid w:val="008200A2"/>
     <w:rsid w:val="00824D88"/>
     <w:rsid w:val="00865587"/>
     <w:rsid w:val="008A0458"/>
     <w:rsid w:val="008A0771"/>
     <w:rsid w:val="008B48AA"/>
     <w:rsid w:val="008B726F"/>
     <w:rsid w:val="008C3060"/>
     <w:rsid w:val="008D393F"/>
     <w:rsid w:val="008F73E4"/>
     <w:rsid w:val="0090263A"/>
     <w:rsid w:val="009050DE"/>
     <w:rsid w:val="00927758"/>
     <w:rsid w:val="009431BF"/>
     <w:rsid w:val="00954A9F"/>
+    <w:rsid w:val="00961551"/>
     <w:rsid w:val="009865BF"/>
     <w:rsid w:val="00995B79"/>
     <w:rsid w:val="009B51B3"/>
     <w:rsid w:val="009C6F03"/>
     <w:rsid w:val="009E7292"/>
     <w:rsid w:val="009E766F"/>
     <w:rsid w:val="009E7B62"/>
     <w:rsid w:val="00A021B4"/>
     <w:rsid w:val="00A030F8"/>
     <w:rsid w:val="00A51B64"/>
     <w:rsid w:val="00A537E6"/>
     <w:rsid w:val="00A53B2D"/>
     <w:rsid w:val="00A84068"/>
+    <w:rsid w:val="00A945A9"/>
     <w:rsid w:val="00AA22A3"/>
     <w:rsid w:val="00AA294C"/>
     <w:rsid w:val="00AA3559"/>
     <w:rsid w:val="00AA78C4"/>
     <w:rsid w:val="00AF3167"/>
     <w:rsid w:val="00B13293"/>
+    <w:rsid w:val="00B2164F"/>
     <w:rsid w:val="00B2574F"/>
     <w:rsid w:val="00B86E0B"/>
     <w:rsid w:val="00B87390"/>
     <w:rsid w:val="00B9614A"/>
     <w:rsid w:val="00BA13C5"/>
     <w:rsid w:val="00BC0EB3"/>
     <w:rsid w:val="00BD2CB9"/>
     <w:rsid w:val="00BD70D6"/>
     <w:rsid w:val="00C14770"/>
+    <w:rsid w:val="00C224F7"/>
+    <w:rsid w:val="00C34241"/>
     <w:rsid w:val="00C53F5A"/>
     <w:rsid w:val="00C606F5"/>
     <w:rsid w:val="00CA3159"/>
     <w:rsid w:val="00CB31C8"/>
     <w:rsid w:val="00CF51FE"/>
     <w:rsid w:val="00CF6AA9"/>
     <w:rsid w:val="00D02577"/>
     <w:rsid w:val="00D069BB"/>
     <w:rsid w:val="00D12647"/>
     <w:rsid w:val="00D22DC1"/>
     <w:rsid w:val="00D57101"/>
     <w:rsid w:val="00D637E4"/>
     <w:rsid w:val="00D8155D"/>
     <w:rsid w:val="00D81E39"/>
     <w:rsid w:val="00DD1001"/>
     <w:rsid w:val="00DE1B5C"/>
     <w:rsid w:val="00DF6468"/>
     <w:rsid w:val="00E14641"/>
     <w:rsid w:val="00E263F1"/>
     <w:rsid w:val="00E43793"/>
     <w:rsid w:val="00E549A5"/>
     <w:rsid w:val="00E80A80"/>
     <w:rsid w:val="00ED7F0A"/>
     <w:rsid w:val="00F177FC"/>
     <w:rsid w:val="00F273DB"/>
     <w:rsid w:val="00F4106B"/>
     <w:rsid w:val="00F6193D"/>
     <w:rsid w:val="00F7379C"/>
     <w:rsid w:val="00F93E70"/>
     <w:rsid w:val="00FA21B0"/>
+    <w:rsid w:val="00FB0EDC"/>
     <w:rsid w:val="00FB30A5"/>
     <w:rsid w:val="00FC322A"/>
     <w:rsid w:val="00FC692D"/>
     <w:rsid w:val="00FD46BD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7D544682"/>
   <w15:docId w15:val="{0700691C-FFDC-4786-89BD-EECFA7E80805}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -11267,50 +11465,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002E7289"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00824D88"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -11687,234 +11886,303 @@
       <w:smallCaps/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="007F2840"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000171C8"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="CommentReference">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00204579"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentText">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00204579"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
+    <w:rsid w:val="00204579"/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:bidi="ar-QA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00204579"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00204579"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="en-US" w:bidi="ar-QA"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{02F125DB-2809-4C6B-A764-06EB0134F9E0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="001F624F" w:rsidRDefault="00C060EF">
           <w:r w:rsidRPr="00EB55CC">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C060EF"/>
+    <w:rsid w:val="00154B2F"/>
     <w:rsid w:val="0018145B"/>
     <w:rsid w:val="001F624F"/>
+    <w:rsid w:val="00236DB0"/>
+    <w:rsid w:val="002D06CD"/>
+    <w:rsid w:val="00770459"/>
+    <w:rsid w:val="007F2165"/>
+    <w:rsid w:val="00A945A9"/>
     <w:rsid w:val="00C060EF"/>
+    <w:rsid w:val="00C37F39"/>
+    <w:rsid w:val="00FC5E57"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12246,97 +12514,98 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C060EF"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -12587,92 +12856,378 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A87A88D5-C89E-4B3A-88B7-1C0CAC95D041}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56A92D3B-B050-4208-B3AD-CBDE61AB982E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{495A2F25-6663-472E-B0BC-BDF920A36F47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEE55233-78D4-4576-9355-B71FD03F29B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>615</Words>
-  <Characters>3332</Characters>
+  <Words>2515</Words>
+  <Characters>1435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>238</Lines>
-  <Paragraphs>103</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CAA Of Latvia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3844</CharactersWithSpaces>
+  <CharactersWithSpaces>3943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:creator>Your User Name</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>d1b1bd3019af421f1e5ec8bd211e498443860ec602ebed658a5f71f003d0a1ac</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>12308400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>