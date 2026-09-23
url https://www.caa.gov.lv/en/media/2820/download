--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,236 +1,275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003416AA" w:rsidRDefault="003416AA" w:rsidP="00491246">
+    <w:p w14:paraId="6D1A8C84" w14:textId="77777777" w:rsidR="003416AA" w:rsidRDefault="003416AA" w:rsidP="00491246">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C863B0" w:rsidRPr="00C863B0" w:rsidRDefault="00C863B0" w:rsidP="00491246">
+    <w:p w14:paraId="2E8D95B2" w14:textId="4F09046A" w:rsidR="00C863B0" w:rsidRPr="00C863B0" w:rsidRDefault="00750D44" w:rsidP="00491246">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C863B0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
-        <w:t>AIRCRAFT OPERATIONS DIVISION</w:t>
+        <w:t xml:space="preserve">FLIGHT </w:t>
+      </w:r>
+      <w:r w:rsidR="00C863B0" w:rsidRPr="00C863B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">OPERATIONS </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>SECTIO</w:t>
+      </w:r>
+      <w:r w:rsidR="00C863B0" w:rsidRPr="00C863B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>N</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C863B0" w:rsidRPr="00C863B0" w:rsidRDefault="00C863B0" w:rsidP="00491246">
+    <w:p w14:paraId="08B49D51" w14:textId="77777777" w:rsidR="00C863B0" w:rsidRPr="00C863B0" w:rsidRDefault="00C863B0" w:rsidP="00491246">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C863B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>CAA OF LATVIA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D04AFE" w:rsidRPr="00D04AFE" w:rsidRDefault="00D04AFE" w:rsidP="00491246">
+    <w:p w14:paraId="1403E320" w14:textId="77777777" w:rsidR="00D04AFE" w:rsidRPr="00D04AFE" w:rsidRDefault="00D04AFE" w:rsidP="00491246">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D04AFE" w:rsidRDefault="00FC57F6" w:rsidP="00C60201">
+    <w:p w14:paraId="742D0D07" w14:textId="77777777" w:rsidR="00D04AFE" w:rsidRDefault="00FC57F6" w:rsidP="00C60201">
       <w:pPr>
         <w:pBdr>
           <w:right w:val="single" w:sz="18" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC57F6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">APPLICATION </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">FOR </w:t>
       </w:r>
       <w:r w:rsidR="008A315E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>AREA OF OPERATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRPr="00011F13" w:rsidRDefault="00011F13" w:rsidP="00011F13">
+    <w:p w14:paraId="7F59AD8A" w14:textId="77777777" w:rsidR="00011F13" w:rsidRPr="00011F13" w:rsidRDefault="00011F13" w:rsidP="00011F13">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRDefault="00011F13" w:rsidP="00011F13">
+    <w:p w14:paraId="2E638BD5" w14:textId="77777777" w:rsidR="00011F13" w:rsidRDefault="00011F13" w:rsidP="00011F13">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>PURPOSE AND SCOPE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRDefault="00011F13" w:rsidP="00011F13">
+    <w:p w14:paraId="3BF8383B" w14:textId="77777777" w:rsidR="00011F13" w:rsidRDefault="00011F13" w:rsidP="00011F13">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F1DFB" w:rsidRPr="004B31B4" w:rsidRDefault="00011F13" w:rsidP="00CE185F">
+    <w:p w14:paraId="3C91FEB5" w14:textId="77777777" w:rsidR="000F1DFB" w:rsidRPr="004B31B4" w:rsidRDefault="00011F13" w:rsidP="00CE185F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is designed to elicit all the required information </w:t>
       </w:r>
       <w:r w:rsidR="00735720" w:rsidRPr="004B31B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -305,249 +344,249 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>AOC</w:t>
       </w:r>
       <w:r w:rsidR="004B31B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="00735720" w:rsidRPr="004B31B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRPr="004B31B4" w:rsidRDefault="00011F13" w:rsidP="00255B4C">
+    <w:p w14:paraId="47E54656" w14:textId="77777777" w:rsidR="00011F13" w:rsidRPr="004B31B4" w:rsidRDefault="00011F13" w:rsidP="00255B4C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B31B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>The completed form and supporting documents should be submitted to Civil Aviation Agency of Latvia (LV CAA) at least 30 days before the intended start date of operation at the address listed below:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w14:paraId="41C83040" w14:textId="77777777" w:rsidR="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRPr="00011F13" w:rsidRDefault="00011F13" w:rsidP="009B5EB1">
+    <w:p w14:paraId="37EFED61" w14:textId="77777777" w:rsidR="00011F13" w:rsidRPr="00011F13" w:rsidRDefault="00011F13" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Airport “Rīga” 10/1, Mārupes novads, LV-1053 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRPr="00011F13" w:rsidRDefault="00011F13" w:rsidP="009B5EB1">
+    <w:p w14:paraId="0A726BD2" w14:textId="77777777" w:rsidR="00011F13" w:rsidRPr="00011F13" w:rsidRDefault="00011F13" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Phone</w:t>
       </w:r>
       <w:r w:rsidR="00235829">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00011F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> +371 67830936, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRPr="00011F13" w:rsidRDefault="00011F13" w:rsidP="009B5EB1">
+    <w:p w14:paraId="629F1900" w14:textId="77777777" w:rsidR="00011F13" w:rsidRPr="00011F13" w:rsidRDefault="00011F13" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Fax</w:t>
       </w:r>
       <w:r w:rsidR="00235829">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00011F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> +371 67830967, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00011F13" w:rsidRDefault="00011F13" w:rsidP="009B5EB1">
+    <w:p w14:paraId="0C8EFA4E" w14:textId="77777777" w:rsidR="00011F13" w:rsidRDefault="00011F13" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00011F13">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>E-mail: caa@caa.gov.lv</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="00011F13" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w14:paraId="64254BFD" w14:textId="77777777" w:rsidR="009B5EB1" w:rsidRPr="00011F13" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00365D13" w:rsidRDefault="009B5EB1" w:rsidP="00BF0694">
+    <w:p w14:paraId="05E117F5" w14:textId="77777777" w:rsidR="00365D13" w:rsidRDefault="009B5EB1" w:rsidP="00BF0694">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The form consists of the following section</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="00BF0694">
+    <w:p w14:paraId="2760CCD3" w14:textId="77777777" w:rsidR="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="00BF0694">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w14:paraId="479E84AE" w14:textId="77777777" w:rsidR="009B5EB1" w:rsidRPr="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section I </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -613,51 +652,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(c</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ompletion mandatory</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w14:paraId="2754F2BC" w14:textId="77777777" w:rsidR="009B5EB1" w:rsidRPr="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section II </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -732,51 +771,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(f</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>or reference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRPr="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w14:paraId="00F0E2E1" w14:textId="77777777" w:rsidR="009B5EB1" w:rsidRPr="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Section I</w:t>
       </w:r>
       <w:r w:rsidR="00E74F9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -869,51 +908,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(c</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ompletion mandatory</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE1A69" w:rsidRPr="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
+    <w:p w14:paraId="343C7747" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="009B5EB1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00E74F9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -964,77 +1003,77 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
         <w:t>(c</w:t>
       </w:r>
       <w:r w:rsidRPr="009B5EB1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ompletion mandatory</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="001C66A7">
+    <w:p w14:paraId="0EB8B8B6" w14:textId="77777777" w:rsidR="009B5EB1" w:rsidRDefault="009B5EB1" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DA5674" w:rsidRDefault="00DA5674" w:rsidP="001C66A7">
+    <w:p w14:paraId="5F92DBE5" w14:textId="77777777" w:rsidR="00DA5674" w:rsidRDefault="00DA5674" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C66A7" w:rsidRPr="00E74F9A" w:rsidRDefault="00C863B0" w:rsidP="001C66A7">
+    <w:p w14:paraId="200AC41C" w14:textId="77777777" w:rsidR="001C66A7" w:rsidRPr="00E74F9A" w:rsidRDefault="00C863B0" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00A90AF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1058,421 +1097,422 @@
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r w:rsidR="0070510A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E74F9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Organisation/Aircraft details</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C863B0" w:rsidRDefault="00C863B0" w:rsidP="001C66A7">
+    <w:p w14:paraId="58123525" w14:textId="77777777" w:rsidR="00C863B0" w:rsidRDefault="00C863B0" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0070510A" w:rsidTr="0070510A">
+      <w:tr w:rsidR="0070510A" w14:paraId="50C60C15" w14:textId="77777777" w:rsidTr="0070510A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0070510A" w:rsidRPr="005046BB" w:rsidRDefault="0070510A" w:rsidP="00037529">
+          <w:p w14:paraId="4D8DB783" w14:textId="77777777" w:rsidR="0070510A" w:rsidRPr="005046BB" w:rsidRDefault="0070510A" w:rsidP="00037529">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005046BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicant details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0070510A" w:rsidTr="0070510A">
+      <w:tr w:rsidR="0070510A" w14:paraId="4194FB2D" w14:textId="77777777" w:rsidTr="0070510A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0070510A" w:rsidRDefault="0070510A" w:rsidP="0070510A">
+          <w:p w14:paraId="58CA6642" w14:textId="77777777" w:rsidR="0070510A" w:rsidRDefault="0070510A" w:rsidP="0070510A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Provide official name, address, mailing address, e-mail address and contact telephone/facsimile numbers.</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="2125570864"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0070510A" w:rsidRDefault="00FF3D2E" w:rsidP="00FF3D2E">
+              <w:p w14:paraId="08F465A1" w14:textId="77777777" w:rsidR="0070510A" w:rsidRDefault="00FF3D2E" w:rsidP="00FF3D2E">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00AD3D87">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00577602" w:rsidRPr="0070510A" w:rsidRDefault="00577602" w:rsidP="00FF3D2E">
+          <w:p w14:paraId="22EB8D35" w14:textId="77777777" w:rsidR="00577602" w:rsidRPr="0070510A" w:rsidRDefault="00577602" w:rsidP="00FF3D2E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0070510A" w:rsidRDefault="0070510A" w:rsidP="001C66A7">
+    <w:p w14:paraId="0B74CDC9" w14:textId="77777777" w:rsidR="0070510A" w:rsidRDefault="0070510A" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2957"/>
         <w:gridCol w:w="2958"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005046BB" w:rsidTr="00AA161F">
+      <w:tr w:rsidR="005046BB" w14:paraId="0097C7F2" w14:textId="77777777" w:rsidTr="00AA161F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p w:rsidR="005046BB" w:rsidRPr="005046BB" w:rsidRDefault="005046BB" w:rsidP="00037529">
+          <w:p w14:paraId="1B0742BB" w14:textId="77777777" w:rsidR="005046BB" w:rsidRPr="005046BB" w:rsidRDefault="005046BB" w:rsidP="00037529">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005046BB">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Aircraft details</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC48A3" w:rsidTr="00AA161F">
+      <w:tr w:rsidR="00CC48A3" w14:paraId="3BE022C0" w14:textId="77777777" w:rsidTr="00AA161F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00CC48A3" w:rsidP="00CC48A3">
+          <w:p w14:paraId="59DE3161" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00CC48A3" w:rsidP="00CC48A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC48A3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Aircraft manufacturer </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC48A3" w:rsidRDefault="00CC48A3" w:rsidP="00CC48A3">
+          <w:p w14:paraId="3C19455C" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRDefault="00CC48A3" w:rsidP="00CC48A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w14:paraId="3086A7AD" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidRPr="00810C6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ype designation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w14:paraId="38DB55BD" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00810C6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Variant </w:t>
             </w:r>
             <w:r w:rsidRPr="00894831">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>designation/serial number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00810C6D" w:rsidRPr="00810C6D" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w14:paraId="51750ED9" w14:textId="77777777" w:rsidR="00810C6D" w:rsidRPr="00810C6D" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00810C6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Registration </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w14:paraId="12C776D9" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00810C6D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2958" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00894831">
+          <w:p w14:paraId="09271869" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00894831">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">AOC </w:t>
             </w:r>
             <w:r w:rsidRPr="00894831">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
@@ -1484,329 +1524,329 @@
             </w:r>
             <w:r w:rsidR="00894831" w:rsidRPr="00894831">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>/date of issue</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CC48A3" w:rsidTr="00AA161F">
+      <w:tr w:rsidR="00CC48A3" w14:paraId="07BE6D97" w14:textId="77777777" w:rsidTr="00AA161F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2957" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="-876779448"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_1082065158"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="00810C6D">
+              <w:p w14:paraId="20A1F8D8" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="00810C6D">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F0052">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
-          <w:p w:rsidR="00810C6D" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w14:paraId="00D428D3" w14:textId="77777777" w:rsidR="00810C6D" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00810C6D" w:rsidRPr="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
+          <w:p w14:paraId="662EDC86" w14:textId="77777777" w:rsidR="00810C6D" w:rsidRPr="00CC48A3" w:rsidRDefault="00810C6D" w:rsidP="00810C6D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1034806941"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2957" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="00CC48A3">
+              <w:p w14:paraId="2ECEF186" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="00CC48A3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F0052">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1147484745"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2957" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="00CC48A3">
+              <w:p w14:paraId="541475C0" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="00CC48A3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F0052">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1450202973"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2957" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="00CC48A3">
+              <w:p w14:paraId="2FF618F3" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="00CC48A3">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F0052">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-732075699"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2958" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="001C66A7">
+              <w:p w14:paraId="0F27DFB9" w14:textId="77777777" w:rsidR="00CC48A3" w:rsidRPr="00CC48A3" w:rsidRDefault="00AA161F" w:rsidP="001C66A7">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005F0052">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00810C6D" w:rsidRDefault="00810C6D" w:rsidP="001C66A7">
+    <w:p w14:paraId="2F7EE1DE" w14:textId="77777777" w:rsidR="00810C6D" w:rsidRDefault="00810C6D" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00810C6D" w:rsidRDefault="00810C6D" w:rsidP="001C66A7">
+    <w:p w14:paraId="31ABDB57" w14:textId="77777777" w:rsidR="00810C6D" w:rsidRDefault="00810C6D" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C863B0" w:rsidRPr="00E74F9A" w:rsidRDefault="00A90AF2" w:rsidP="001C66A7">
+    <w:p w14:paraId="290A5C58" w14:textId="77777777" w:rsidR="00C863B0" w:rsidRPr="00E74F9A" w:rsidRDefault="00A90AF2" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION II – </w:t>
       </w:r>
       <w:r w:rsidR="00E74F9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1819,118 +1859,118 @@
         <w:t xml:space="preserve">Application </w:t>
       </w:r>
       <w:r w:rsidR="00F31B51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00E74F9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>otes for completion</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C863B0" w:rsidRPr="00C863B0" w:rsidRDefault="00C863B0" w:rsidP="001C66A7">
+    <w:p w14:paraId="0D85573E" w14:textId="77777777" w:rsidR="00C863B0" w:rsidRPr="00C863B0" w:rsidRDefault="00C863B0" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7393"/>
         <w:gridCol w:w="7393"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidTr="00977825">
+      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w14:paraId="2BD01C03" w14:textId="77777777" w:rsidTr="00977825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00037529">
+          <w:p w14:paraId="4F708CA3" w14:textId="77777777" w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00037529">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Applicability</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidTr="00977825">
+      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w14:paraId="55B88725" w14:textId="77777777" w:rsidTr="00977825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00AA161F" w:rsidP="00FE6080">
+          <w:p w14:paraId="69CF6DEA" w14:textId="77777777" w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00AA161F" w:rsidP="00FE6080">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">To obtain </w:t>
             </w:r>
             <w:r w:rsidR="00894831">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2230,94 +2270,94 @@
               <w:t>Part-SPA</w:t>
             </w:r>
             <w:r w:rsidR="00FE6080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, subject to the approved conditions in the operations manual. </w:t>
             </w:r>
             <w:r w:rsidR="00B65A4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidTr="00977825">
+      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w14:paraId="6D0C7A71" w14:textId="77777777" w:rsidTr="00977825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00037529">
+          <w:p w14:paraId="232567D1" w14:textId="77777777" w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00037529">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operator’s submission matrix</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidTr="00977825">
+      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w14:paraId="3C494618" w14:textId="77777777" w:rsidTr="00977825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00FE6080">
+          <w:p w14:paraId="12C21FC3" w14:textId="77777777" w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00FE6080">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
             <w:r w:rsidR="00BF6404">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2347,94 +2387,94 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00AA161F" w:rsidRPr="00AA161F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Compliance Submission Matrix</w:t>
             </w:r>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. All applicants should complete this matrix in full. Failure to complete the submissions matrix may result in a delay in processing the application.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidTr="00977825">
+      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w14:paraId="09463F3D" w14:textId="77777777" w:rsidTr="00977825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00037529">
+          <w:p w14:paraId="6212E0C8" w14:textId="77777777" w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00037529">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Documents to be included with the submission</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidTr="00977825">
+      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w14:paraId="1F59B28E" w14:textId="77777777" w:rsidTr="00977825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00A21BDF" w:rsidRDefault="00565BB6" w:rsidP="00977825">
+          <w:p w14:paraId="66F4ADD2" w14:textId="77777777" w:rsidR="00A21BDF" w:rsidRDefault="00565BB6" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Copies of all documents referred to in the operator’s </w:t>
             </w:r>
             <w:r w:rsidR="00F31B51">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2472,80 +2512,102 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">atrix should be included when returning the completed application form to </w:t>
             </w:r>
             <w:r w:rsidR="00A21BDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LV CAA</w:t>
             </w:r>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00A21BDF" w:rsidP="00F31B51">
+          <w:p w14:paraId="53BD4700" w14:textId="77777777" w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00A21BDF" w:rsidP="00F31B51">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A21BDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Electronic form is preferred.</w:t>
             </w:r>
             <w:r w:rsidR="00FE6080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Therefore i</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FE6080">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Therefore</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00FE6080">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> i</w:t>
             </w:r>
             <w:r w:rsidR="00FE6080" w:rsidRPr="00FE6080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>t is recommended to incorporate current up to date documentation packages</w:t>
             </w:r>
             <w:r w:rsidR="00FE6080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00FE6080" w:rsidRPr="00FE6080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -2616,93 +2678,93 @@
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00FE6080">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">perator. </w:t>
             </w:r>
             <w:r w:rsidR="00565BB6" w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidTr="00977825">
+      <w:tr w:rsidR="00565BB6" w:rsidRPr="0050019E" w14:paraId="25A866AD" w14:textId="77777777" w:rsidTr="00977825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00037529">
+          <w:p w14:paraId="4F23A61C" w14:textId="77777777" w:rsidR="00565BB6" w:rsidRPr="0050019E" w:rsidRDefault="00565BB6" w:rsidP="00037529">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Submission and enquiries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00235829" w:rsidTr="00977825">
+      <w:tr w:rsidR="00235829" w14:paraId="15661590" w14:textId="77777777" w:rsidTr="00977825">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="4877C0E8" w14:textId="77777777" w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Address for submission</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -2710,95 +2772,95 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="353057C1" w14:textId="77777777" w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">                                           </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="1AA347EE" w14:textId="77777777" w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Civil Aviation Agency of Latvia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="0050019E" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="050B2D83" w14:textId="77777777" w:rsidR="00235829" w:rsidRPr="0050019E" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Airport </w:t>
             </w:r>
             <w:r w:rsidRPr="00A21BDF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
@@ -2808,432 +2870,431 @@
               </w:rPr>
               <w:t>“Rīga”</w:t>
             </w:r>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10/1, Mārupes novads,</w:t>
             </w:r>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> LV-1053 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="0050019E" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="18DDA8F9" w14:textId="77777777" w:rsidR="00235829" w:rsidRPr="0050019E" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Phone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> +371 67830936, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="0050019E" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="0AA81CA5" w14:textId="77777777" w:rsidR="00235829" w:rsidRPr="0050019E" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> +371 67830967, </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="008A0BC7">
+          <w:p w14:paraId="6E5FA4A7" w14:textId="77777777" w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="008A0BC7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050019E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E-mail: caa@caa.gov.lv</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7393" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="663C9C24" w14:textId="77777777" w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00235829">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Contact details for enquiries:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
-[...11 lines deleted...]
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="3E3F0C7C" w14:textId="77777777" w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13CED11C" w14:textId="77777777" w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Civil Aviation Agency of Latvia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="0038CD68" w14:textId="47086E28" w:rsidR="00235829" w:rsidRDefault="0080768A" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Aircraft Operations Division</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+              <w:t>Flight Operations Section</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2CC508" w14:textId="77777777" w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Phone: +371 67830970</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="368F8ADE" w14:textId="77777777" w:rsidR="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Phone: +371 67830974</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00235829" w:rsidRPr="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
+          <w:p w14:paraId="3BCF2909" w14:textId="77777777" w:rsidR="00235829" w:rsidRPr="00235829" w:rsidRDefault="00235829" w:rsidP="00977825">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail: </w:t>
             </w:r>
             <w:r w:rsidRPr="00235829">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>http://www.caa.lv/en/contacts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A0BC7" w:rsidRDefault="008A0BC7" w:rsidP="001C66A7">
+    <w:p w14:paraId="0856003F" w14:textId="77777777" w:rsidR="008A0BC7" w:rsidRDefault="008A0BC7" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008A0BC7" w:rsidRDefault="008A0BC7" w:rsidP="001C66A7">
+    <w:p w14:paraId="66541693" w14:textId="77777777" w:rsidR="008A0BC7" w:rsidRDefault="008A0BC7" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008141F0" w:rsidRDefault="008141F0" w:rsidP="001C66A7">
+    <w:p w14:paraId="42F2ED41" w14:textId="77777777" w:rsidR="008141F0" w:rsidRDefault="008141F0" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008141F0" w:rsidRDefault="008141F0" w:rsidP="001C66A7">
+    <w:p w14:paraId="7C84A702" w14:textId="77777777" w:rsidR="008141F0" w:rsidRDefault="008141F0" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E74F9A" w:rsidRDefault="00E74F9A" w:rsidP="001C66A7">
+    <w:p w14:paraId="0807F41C" w14:textId="77777777" w:rsidR="00E74F9A" w:rsidRDefault="00E74F9A" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008141F0" w:rsidRDefault="008141F0" w:rsidP="001C66A7">
+    <w:p w14:paraId="342C9DBB" w14:textId="77777777" w:rsidR="008141F0" w:rsidRDefault="008141F0" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D3007C" w:rsidRDefault="00D3007C" w:rsidP="001C66A7">
+    <w:p w14:paraId="2EABD452" w14:textId="77777777" w:rsidR="00D3007C" w:rsidRDefault="00D3007C" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE1A69" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+    <w:p w14:paraId="10FD08E9" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SECTION I</w:t>
       </w:r>
       <w:r w:rsidR="00BF6404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>II</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:r w:rsidR="00E74F9A">
@@ -3303,436 +3364,436 @@
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r w:rsidR="00BF6404" w:rsidRPr="00E74F9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Area of Operation</w:t>
       </w:r>
       <w:r w:rsidR="0070383E" w:rsidRPr="00E74F9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> approval</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE1A69" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+    <w:p w14:paraId="564B922F" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="14786"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidTr="00CE1A69">
+      <w:tr w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w14:paraId="649FB48A" w14:textId="77777777" w:rsidTr="00CE1A69">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w14:paraId="2C33F01D" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5F8F569C" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w14:paraId="18FA82DB" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D7AB96A" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="309217935"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E724F3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w14:paraId="4827F7A4" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40542A24" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Title: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-807018734"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E724F3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w14:paraId="77E17F91" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20E7CB5F" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Date: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="748167650"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E724F3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+          <w:p w14:paraId="7771D25A" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRPr="00E724F3" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0070383E" w:rsidRDefault="0070383E" w:rsidP="001C66A7">
+    <w:p w14:paraId="5DDDF70F" w14:textId="77777777" w:rsidR="0070383E" w:rsidRDefault="0070383E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4928"/>
         <w:gridCol w:w="4929"/>
         <w:gridCol w:w="4929"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0020148A" w:rsidTr="009F0155">
+      <w:tr w:rsidR="0020148A" w14:paraId="0CC5E033" w14:textId="77777777" w:rsidTr="009F0155">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="0020148A" w:rsidRDefault="0020148A" w:rsidP="009F0155">
+          <w:p w14:paraId="275BEDFE" w14:textId="77777777" w:rsidR="0020148A" w:rsidRDefault="0020148A" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>For LV CAA only</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidTr="009F0155">
+      <w:tr w:rsidR="0020148A" w:rsidRPr="00E724F3" w14:paraId="60AD8D64" w14:textId="77777777" w:rsidTr="009F0155">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
-[...11 lines deleted...]
-          <w:p w:rsidR="00322E0D" w:rsidRDefault="00322E0D" w:rsidP="001C66A7">
+          <w:p w14:paraId="1E36BD7A" w14:textId="77777777" w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="350FA698" w14:textId="77777777" w:rsidR="00322E0D" w:rsidRDefault="00322E0D" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Application received on: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-706177090"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00AD3D87">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w14:paraId="3476F4AE" w14:textId="77777777" w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Application review completed on:</w:t>
             </w:r>
             <w:r w:rsidR="00322E0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -3746,80 +3807,80 @@
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1257739850"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00322E0D" w:rsidRPr="00AD3D87">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w14:paraId="52957A6C" w14:textId="77777777" w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
-[...11 lines deleted...]
-          <w:p w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w14:paraId="4B865873" w14:textId="77777777" w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BFC1E19" w14:textId="77777777" w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Accepted </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
@@ -3837,51 +3898,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E724F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w14:paraId="121B9B9F" w14:textId="77777777" w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Rejected  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
@@ -3894,63 +3955,63 @@
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E724F3">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4929" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
-[...11 lines deleted...]
-          <w:p w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
+          <w:p w14:paraId="482DE406" w14:textId="77777777" w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="001C66A7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23919C0A" w14:textId="77777777" w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="0020148A" w:rsidP="001C66A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Inspector’s</w:t>
             </w:r>
             <w:r w:rsidR="009F0155" w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -3976,113 +4037,113 @@
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F0155" w:rsidRPr="00E724F3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009F0155" w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w14:paraId="241BE7A7" w14:textId="77777777" w:rsidR="0020148A" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Inspector’s </w:t>
             </w:r>
             <w:r w:rsidR="0020148A" w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>signature</w:t>
             </w:r>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w14:paraId="5D92B819" w14:textId="77777777" w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidTr="009F0155">
+      <w:tr w:rsidR="009F0155" w:rsidRPr="00E724F3" w14:paraId="2A59BC98" w14:textId="77777777" w:rsidTr="009F0155">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14786" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w14:paraId="7D162E42" w14:textId="77777777" w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Inspector’s </w:t>
             </w:r>
             <w:r w:rsidR="008A0BC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -4118,171 +4179,171 @@
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E724F3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w14:paraId="56F9A09F" w14:textId="77777777" w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w14:paraId="4193DD56" w14:textId="77777777" w:rsidR="009F0155" w:rsidRDefault="009F0155" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0070383E" w:rsidRDefault="0070383E" w:rsidP="009F0155">
+          <w:p w14:paraId="609F0375" w14:textId="77777777" w:rsidR="0070383E" w:rsidRDefault="0070383E" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0070383E" w:rsidRDefault="0070383E" w:rsidP="009F0155">
+          <w:p w14:paraId="4F5489D4" w14:textId="77777777" w:rsidR="0070383E" w:rsidRDefault="0070383E" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0070383E" w:rsidRDefault="0070383E" w:rsidP="009F0155">
+          <w:p w14:paraId="79385A30" w14:textId="77777777" w:rsidR="0070383E" w:rsidRDefault="0070383E" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0070383E" w:rsidRPr="00E724F3" w:rsidRDefault="0070383E" w:rsidP="009F0155">
+          <w:p w14:paraId="01E8CAEB" w14:textId="77777777" w:rsidR="0070383E" w:rsidRPr="00E724F3" w:rsidRDefault="0070383E" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
+          <w:p w14:paraId="5ABD4700" w14:textId="77777777" w:rsidR="009F0155" w:rsidRPr="00E724F3" w:rsidRDefault="009F0155" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008A0BC7" w:rsidRDefault="008A0BC7" w:rsidP="001C66A7">
+    <w:p w14:paraId="4FA4EBC9" w14:textId="77777777" w:rsidR="008A0BC7" w:rsidRDefault="008A0BC7" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00024952" w:rsidRDefault="00024952" w:rsidP="001C66A7">
+    <w:p w14:paraId="04F64C53" w14:textId="77777777" w:rsidR="00024952" w:rsidRDefault="00024952" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0070383E" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+    <w:p w14:paraId="77DAB882" w14:textId="77777777" w:rsidR="0070383E" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">SECTION </w:t>
       </w:r>
       <w:r w:rsidR="00BF6404">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4306,165 +4367,165 @@
         <w:t xml:space="preserve">V – </w:t>
       </w:r>
       <w:r w:rsidR="00F31B51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Operator’s Compliance</w:t>
       </w:r>
       <w:r w:rsidR="00E74F9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> Submission Matrix</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE1A69" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
+    <w:p w14:paraId="1CE54173" w14:textId="77777777" w:rsidR="00CE1A69" w:rsidRDefault="00CE1A69" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2660"/>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="3118"/>
         <w:gridCol w:w="2629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009F0155" w:rsidTr="00570414">
+      <w:tr w:rsidR="009F0155" w14:paraId="6EE19A09" w14:textId="77777777" w:rsidTr="00570414">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRPr="009F0155" w:rsidRDefault="00024952" w:rsidP="009F0155">
+          <w:p w14:paraId="220C93C0" w14:textId="77777777" w:rsidR="009F0155" w:rsidRPr="009F0155" w:rsidRDefault="00024952" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ref. to requirement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009F0155" w:rsidRDefault="009F0155" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="578CDE5A" w14:textId="77777777" w:rsidR="009F0155" w:rsidRDefault="009F0155" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRDefault="00CA6CFD" w:rsidP="00C64B4D">
+          <w:p w14:paraId="523B05F9" w14:textId="77777777" w:rsidR="009F0155" w:rsidRDefault="00CA6CFD" w:rsidP="00C64B4D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA6CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Main </w:t>
             </w:r>
             <w:r w:rsidR="00C64B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>area to be addressed by applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRDefault="00CA6CFD" w:rsidP="000E2663">
+          <w:p w14:paraId="3D611526" w14:textId="77777777" w:rsidR="009F0155" w:rsidRDefault="00CA6CFD" w:rsidP="000E2663">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA6CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Expanded areas addressed by</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4482,160 +4543,184 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>applica</w:t>
             </w:r>
             <w:r w:rsidR="00C64B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>nt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="507517AA" w14:textId="77777777" w:rsidR="009F0155" w:rsidRDefault="00CA6CFD" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CA6CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Sub-requirement or other document</w:t>
+              <w:t xml:space="preserve">Sub-requirement or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CA6CFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>other</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CA6CFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> document</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> p</w:t>
             </w:r>
             <w:r w:rsidRPr="00CA6CFD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>repared by applicant</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F0155" w:rsidRDefault="00024952" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="3719ABD3" w14:textId="77777777" w:rsidR="009F0155" w:rsidRDefault="00024952" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ref. to OM</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001B0618" w:rsidTr="00570414">
+      <w:tr w:rsidR="001B0618" w14:paraId="2E2E2FFF" w14:textId="77777777" w:rsidTr="00570414">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="5FDF4A0C" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ORO.GEN.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="14289517" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
             <w:r w:rsidRPr="00024952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -4658,132 +4743,132 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="1103609053"/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
+              <w:p w14:paraId="73EC47F4" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E724F3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="003416AA" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="4A91491C" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="00BF5711" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-679123854"/>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="001B0618" w:rsidRPr="00DE3FC7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="42AE9F8C" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="00064BBD" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="402B98AC" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="00064BBD" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Safety risk assessment performed:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -4819,140 +4904,140 @@
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:id w:val="250468923"/>
               <w:showingPlcHdr/>
               <w:text/>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
+              <w:p w14:paraId="638CDE04" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="001B0618" w:rsidP="00BD6FE9">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E724F3">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidTr="00570414">
+      <w:tr w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w14:paraId="722FBB2B" w14:textId="77777777" w:rsidTr="00570414">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="008B5852" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="3CF41CBC" w14:textId="77777777" w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="008B5852" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>ORO.GEN.130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E10541" w:rsidRDefault="001B0618" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="7BFF1CA1" w14:textId="77777777" w:rsidR="00E10541" w:rsidRDefault="001B0618" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0618">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operator’s management system is adapted to the changed operator’s scope of activities and/or locations of the operator</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E10541" w:rsidRDefault="003416AA" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="04FA3F82" w14:textId="77777777" w:rsidR="00E10541" w:rsidRDefault="00BF5711" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1759095431"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -4960,51 +5045,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E10541">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E10541">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E10541" w:rsidRDefault="003416AA" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="0F630AD0" w14:textId="77777777" w:rsidR="00E10541" w:rsidRDefault="00BF5711" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1790550697"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -5012,51 +5097,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E10541">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E10541">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="003416AA" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="65A283F5" w14:textId="77777777" w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="00BF5711" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1953855579"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -5079,51 +5164,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00064BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001B0618" w:rsidRDefault="001B0618" w:rsidP="0047239C">
+          <w:p w14:paraId="26AD4943" w14:textId="77777777" w:rsidR="001B0618" w:rsidRDefault="001B0618" w:rsidP="0047239C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0618">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Items related to the reassessment of the management system and processes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5149,63 +5234,63 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1746328553"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00064BBD" w:rsidRPr="00064BBD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00064BBD" w:rsidRDefault="00064BBD" w:rsidP="0047239C">
-[...11 lines deleted...]
-          <w:p w:rsidR="001B0618" w:rsidRDefault="001B0618" w:rsidP="0047239C">
+          <w:p w14:paraId="60E06176" w14:textId="77777777" w:rsidR="00064BBD" w:rsidRDefault="00064BBD" w:rsidP="0047239C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B07C8B5" w14:textId="77777777" w:rsidR="001B0618" w:rsidRDefault="001B0618" w:rsidP="0047239C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0618">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Performed updates of the organisation’s management system</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5231,63 +5316,63 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1201820709"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00064BBD" w:rsidRPr="00064BBD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00064BBD" w:rsidRDefault="00064BBD" w:rsidP="0047239C">
-[...11 lines deleted...]
-          <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="00064BBD" w:rsidP="0047239C">
+          <w:p w14:paraId="14AB7D41" w14:textId="77777777" w:rsidR="00064BBD" w:rsidRDefault="00064BBD" w:rsidP="0047239C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11F0F49E" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="00064BBD" w:rsidP="0047239C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Changes to the procedures</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5308,73 +5393,73 @@
                 <w:id w:val="536318397"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00064BBD">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRDefault="001B0618" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="63E5083E" w14:textId="77777777" w:rsidR="00CA6CFD" w:rsidRDefault="001B0618" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0618">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Safety risk assessment performed:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E10541" w:rsidRDefault="003416AA" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="647A313A" w14:textId="77777777" w:rsidR="00E10541" w:rsidRDefault="00BF5711" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="823942451"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -5382,51 +5467,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E10541">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E10541">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E10541" w:rsidRDefault="003416AA" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="3EBF5DD4" w14:textId="77777777" w:rsidR="00E10541" w:rsidRDefault="00BF5711" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1274096806"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -5434,51 +5519,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00E10541">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E10541">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E10541" w:rsidRPr="00E724F3" w:rsidRDefault="003416AA" w:rsidP="00CA6CFD">
+          <w:p w14:paraId="4E7F6D19" w14:textId="77777777" w:rsidR="00E10541" w:rsidRPr="00E724F3" w:rsidRDefault="00BF5711" w:rsidP="00CA6CFD">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2129664022"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -5509,179 +5594,179 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1121458501"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="009F1C50" w:rsidP="00F94A33">
+              <w:p w14:paraId="0989452E" w14:textId="77777777" w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="009F1C50" w:rsidP="00F94A33">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w14:paraId="25257C98" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006C2BB5" w:rsidRDefault="00F95FDD" w:rsidP="009F0155">
+          <w:p w14:paraId="2C2C4913" w14:textId="77777777" w:rsidR="006C2BB5" w:rsidRDefault="00F95FDD" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F95FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SPA.PBN.105</w:t>
             </w:r>
             <w:r w:rsidR="006C2BB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004D5E8E" w:rsidRDefault="006C2BB5" w:rsidP="009F0155">
+          <w:p w14:paraId="39FC1979" w14:textId="77777777" w:rsidR="004D5E8E" w:rsidRDefault="006C2BB5" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.126</w:t>
             </w:r>
             <w:r w:rsidR="00F95FDD" w:rsidRPr="00F95FDD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F94A33" w:rsidRDefault="00F94A33" w:rsidP="009F0155">
-[...11 lines deleted...]
-          <w:p w:rsidR="009F7E14" w:rsidRPr="00E724F3" w:rsidRDefault="009F7E14" w:rsidP="009F0155">
+          <w:p w14:paraId="1769F9F2" w14:textId="77777777" w:rsidR="00F94A33" w:rsidRDefault="00F94A33" w:rsidP="009F0155">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57A67B39" w14:textId="77777777" w:rsidR="009F7E14" w:rsidRPr="00E724F3" w:rsidRDefault="009F7E14" w:rsidP="009F0155">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="00024952" w:rsidP="00F94A33">
+          <w:p w14:paraId="28D23065" w14:textId="77777777" w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="00024952" w:rsidP="00F94A33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00024952">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5712,51 +5797,51 @@
                 <w:id w:val="930081728"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F1C50" w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="00E724F3" w:rsidP="008B5852">
+          <w:p w14:paraId="229761BE" w14:textId="77777777" w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="00E724F3" w:rsidP="008B5852">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E724F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">A copy of the relevant AFM entry showing </w:t>
             </w:r>
             <w:r w:rsidR="008B5852">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5827,51 +5912,51 @@
                 <w:id w:val="-2131772835"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DE3FC7" w:rsidRPr="00DE3FC7">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA6CFD" w:rsidRDefault="008B5852" w:rsidP="009F7E14">
+          <w:p w14:paraId="248D81B4" w14:textId="77777777" w:rsidR="00CA6CFD" w:rsidRDefault="008B5852" w:rsidP="009F7E14">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="008B5852">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -5937,183 +6022,183 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1589463080"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F7E14" w:rsidRPr="009F7E14">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="009F7E14" w:rsidRPr="00E724F3" w:rsidRDefault="009F7E14" w:rsidP="009F7E14">
+          <w:p w14:paraId="63B59B66" w14:textId="77777777" w:rsidR="009F7E14" w:rsidRPr="00E724F3" w:rsidRDefault="009F7E14" w:rsidP="009F7E14">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1888252900"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="00E724F3" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="49177D0F" w14:textId="77777777" w:rsidR="00CA6CFD" w:rsidRPr="00E724F3" w:rsidRDefault="00E724F3" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00570414">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB6560" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="00EB6560" w:rsidRPr="00E724F3" w14:paraId="155567FA" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0099509E" w:rsidRDefault="00883908" w:rsidP="002349F0">
+          <w:p w14:paraId="2A29AC63" w14:textId="77777777" w:rsidR="0099509E" w:rsidRDefault="00883908" w:rsidP="002349F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.135</w:t>
             </w:r>
             <w:r w:rsidR="00E57551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E57551" w:rsidRPr="00E724F3" w:rsidRDefault="00E57551" w:rsidP="002349F0">
+          <w:p w14:paraId="1BC70B4A" w14:textId="77777777" w:rsidR="00E57551" w:rsidRPr="00E724F3" w:rsidRDefault="00E57551" w:rsidP="002349F0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GM1 ARO.OPS.100(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00EB6560" w:rsidRDefault="008A4637" w:rsidP="00E57551">
+          <w:p w14:paraId="3E08C7A3" w14:textId="77777777" w:rsidR="00EB6560" w:rsidRDefault="008A4637" w:rsidP="00E57551">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="008A4637">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -6151,64 +6236,76 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E57551" w:rsidRPr="00E57551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>survival equipment and the need for training in the use of the survival equipment</w:t>
             </w:r>
             <w:r w:rsidR="00E57551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> have been taken into account</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> have been </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E57551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>taken into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="009F7E14">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009C678E" w:rsidRDefault="003416AA" w:rsidP="00F94A33">
+          <w:p w14:paraId="71DF8311" w14:textId="77777777" w:rsidR="009C678E" w:rsidRDefault="00BF5711" w:rsidP="00F94A33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="661192538"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -6216,51 +6313,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00F94A33">
+          <w:p w14:paraId="26B40EA0" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00F94A33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1984535303"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -6268,51 +6365,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRPr="00E724F3" w:rsidRDefault="003416AA" w:rsidP="00F94A33">
+          <w:p w14:paraId="64A1D5E2" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRPr="00E724F3" w:rsidRDefault="00BF5711" w:rsidP="00F94A33">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="266672290"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -6329,51 +6426,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009C678E" w:rsidRDefault="00CD0B19" w:rsidP="006246A7">
+          <w:p w14:paraId="2F971D10" w14:textId="77777777" w:rsidR="009C678E" w:rsidRDefault="00CD0B19" w:rsidP="006246A7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Performed assessment according to the g</w:t>
             </w:r>
             <w:r w:rsidR="00883908">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -6399,71 +6496,71 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="478970015"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F1C50" w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00706957" w:rsidRPr="00E724F3" w:rsidRDefault="00706957" w:rsidP="00181B46">
+          <w:p w14:paraId="5342C01C" w14:textId="77777777" w:rsidR="00706957" w:rsidRPr="00E724F3" w:rsidRDefault="00706957" w:rsidP="00181B46">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00706957" w:rsidRDefault="00883908" w:rsidP="00883908">
+          <w:p w14:paraId="42D0CF15" w14:textId="77777777" w:rsidR="00706957" w:rsidRDefault="00883908" w:rsidP="00883908">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883908">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 CAT.OP.MPA.135 Routes and areas of operation — general</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -6518,194 +6615,194 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="439503731"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F1C50" w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00A73274" w:rsidRDefault="00A73274" w:rsidP="00883908">
+          <w:p w14:paraId="5FA53B75" w14:textId="77777777" w:rsidR="00A73274" w:rsidRDefault="00A73274" w:rsidP="00883908">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="494453323"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00EB6560" w:rsidRDefault="009C678E" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="60E6E7BF" w14:textId="77777777" w:rsidR="00EB6560" w:rsidRDefault="009C678E" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009C678E">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00977825" w:rsidRPr="00CA6CFD" w:rsidTr="00C60201">
+      <w:tr w:rsidR="00977825" w:rsidRPr="00CA6CFD" w14:paraId="657F46BB" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00E57551" w:rsidRDefault="00883908" w:rsidP="00883908">
+          <w:p w14:paraId="08829048" w14:textId="77777777" w:rsidR="00E57551" w:rsidRDefault="00883908" w:rsidP="00883908">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00883908">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.175</w:t>
             </w:r>
             <w:r w:rsidR="00E57551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002349F0" w:rsidRPr="00C0439B" w:rsidRDefault="00E57551" w:rsidP="00883908">
+          <w:p w14:paraId="13E5BEF3" w14:textId="77777777" w:rsidR="002349F0" w:rsidRPr="00C0439B" w:rsidRDefault="00E57551" w:rsidP="00883908">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E57551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GM1 ARO.OPS.100(b)</w:t>
             </w:r>
             <w:r w:rsidR="002349F0" w:rsidRPr="002349F0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="00883908" w:rsidP="00883908">
+          <w:p w14:paraId="6FDB2ADE" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00883908" w:rsidP="00883908">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00883908">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -6733,51 +6830,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>expected</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="009F1C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00883908">
+          <w:p w14:paraId="46088880" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00883908">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1568030574"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -6785,51 +6882,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00883908">
+          <w:p w14:paraId="50696819" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00883908">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="249317081"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -6837,51 +6934,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00977825" w:rsidRDefault="003416AA" w:rsidP="00883908">
+          <w:p w14:paraId="76CB5980" w14:textId="77777777" w:rsidR="00977825" w:rsidRDefault="00BF5711" w:rsidP="00883908">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1492069341"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -6905,51 +7002,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="00883908" w:rsidRPr="00883908">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="007D4E8B" w:rsidRPr="007D4E8B" w:rsidRDefault="007D4E8B" w:rsidP="007D4E8B">
+          <w:p w14:paraId="72357C35" w14:textId="77777777" w:rsidR="007D4E8B" w:rsidRPr="007D4E8B" w:rsidRDefault="007D4E8B" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>AMC1 CAT.OP.MPA.175 Flight preparation for PBN operations:</w:t>
             </w:r>
             <w:r w:rsidR="002A4F5E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -6966,63 +7063,63 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="288331407"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002A4F5E" w:rsidRPr="002A4F5E">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="002A4F5E" w:rsidRDefault="002A4F5E" w:rsidP="007D4E8B">
-[...11 lines deleted...]
-          <w:p w:rsidR="007D4E8B" w:rsidRDefault="007D4E8B" w:rsidP="007D4E8B">
+          <w:p w14:paraId="08EAEF13" w14:textId="77777777" w:rsidR="002A4F5E" w:rsidRDefault="002A4F5E" w:rsidP="007D4E8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37E25C15" w14:textId="77777777" w:rsidR="007D4E8B" w:rsidRDefault="007D4E8B" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC2 CAT.OP.MPA.175 Flight preparation – database suitability and currency:</w:t>
             </w:r>
             <w:r w:rsidR="009F1C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7044,51 +7141,51 @@
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F1C50" w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00171C85" w:rsidRPr="00171C85" w:rsidRDefault="007D4E8B" w:rsidP="00171C85">
+          <w:p w14:paraId="01F3639B" w14:textId="77777777" w:rsidR="00171C85" w:rsidRPr="00171C85" w:rsidRDefault="007D4E8B" w:rsidP="00171C85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Use of EFB:</w:t>
             </w:r>
             <w:r w:rsidR="009F1C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7104,148 +7201,148 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2128352838"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F1C50" w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="005F0052" w:rsidRPr="00171C85" w:rsidRDefault="005F0052" w:rsidP="00883908">
+          <w:p w14:paraId="7140D9D8" w14:textId="77777777" w:rsidR="005F0052" w:rsidRPr="00171C85" w:rsidRDefault="005F0052" w:rsidP="00883908">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1407530069"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
               </w:tcPr>
-              <w:p w:rsidR="00977825" w:rsidRDefault="00977825" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="5FF21793" w14:textId="77777777" w:rsidR="00977825" w:rsidRDefault="00977825" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00977825">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidTr="00BD6FE9">
+      <w:tr w:rsidR="007A0732" w:rsidRPr="00E724F3" w14:paraId="4AE68720" w14:textId="77777777" w:rsidTr="00BD6FE9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A0732" w:rsidRDefault="007A0732" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="5EC95617" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="007A0732" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.175</w:t>
             </w:r>
             <w:r w:rsidR="003D3749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D3749" w:rsidRPr="00E724F3" w:rsidRDefault="003D3749" w:rsidP="003D3749">
+          <w:p w14:paraId="6CF8883E" w14:textId="77777777" w:rsidR="003D3749" w:rsidRPr="00E724F3" w:rsidRDefault="003D3749" w:rsidP="003D3749">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D3749">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAT.OP.MPA.106</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7258,51 +7355,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ARO.OPS.225</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="007A0732" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="158FB534" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="007A0732" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="007D4E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7310,51 +7407,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>rovisions specified in the operations manual in respect of fuel, oil, oxygen, minimum safe altitudes, aerodrome operating minima and availability of alternate aerodromes, where required, can be complied with for the planned flight</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="009F1C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="452736F9" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="60987776"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -7362,51 +7459,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="0C74D94F" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="736749562"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -7414,51 +7511,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="003416AA" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="79C15FEC" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="00BF5711" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-618839759"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -7481,51 +7578,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="007A0732" w:rsidRPr="007D4E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="003D3749" w:rsidP="003D3749">
+          <w:p w14:paraId="0A89D1BB" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="003D3749" w:rsidP="003D3749">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="007A0732" w:rsidRPr="007A0732">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7606,51 +7703,51 @@
                 <w:id w:val="1048799661"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F1C50" w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="007A0732" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="643FA31C" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="007A0732" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Use of EFB:</w:t>
             </w:r>
             <w:r w:rsidR="009F1C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7686,113 +7783,113 @@
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="566925638"/>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="007A0732" w:rsidP="00BD6FE9">
+              <w:p w14:paraId="78616181" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="007A0732" w:rsidP="00BD6FE9">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="008C4381">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008B4557" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="008B4557" w:rsidRPr="00E724F3" w14:paraId="1B866064" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="008B4557" w:rsidRPr="007D4E8B" w:rsidRDefault="008B4557" w:rsidP="008B4557">
+          <w:p w14:paraId="08DABACF" w14:textId="77777777" w:rsidR="008B4557" w:rsidRPr="007D4E8B" w:rsidRDefault="008B4557" w:rsidP="008B4557">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ORO.FC.105</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="008B4557" w:rsidP="008B4557">
+          <w:p w14:paraId="4A3D450E" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="008B4557" w:rsidP="008B4557">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="008B4557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -7800,51 +7897,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>perations manual describes the method of categorisation of aerodromes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="009F1C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="008B4557">
+          <w:p w14:paraId="2B8F0A38" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="008B4557">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1520813652"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -7852,51 +7949,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="008B4557">
+          <w:p w14:paraId="2987E1E8" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="008B4557">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-282731727"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -7904,51 +8001,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008B4557" w:rsidRDefault="003416AA" w:rsidP="008B4557">
+          <w:p w14:paraId="5CF259C5" w14:textId="77777777" w:rsidR="008B4557" w:rsidRDefault="00BF5711" w:rsidP="008B4557">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1506939431"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -7971,51 +8068,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="008B4557" w:rsidRPr="008B4557">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B4557" w:rsidRDefault="00A73274" w:rsidP="003D3749">
+          <w:p w14:paraId="586AC843" w14:textId="77777777" w:rsidR="008B4557" w:rsidRDefault="00A73274" w:rsidP="003D3749">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Operator </w:t>
             </w:r>
             <w:r w:rsidRPr="00A73274">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -8056,73 +8153,95 @@
                 <w:id w:val="950435273"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F1C50" w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A73274" w:rsidRDefault="00A73274" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="1391892F" w14:textId="77777777" w:rsidR="00A73274" w:rsidRDefault="00A73274" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A73274">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC1 ORO.FC.105(b)(2);(c)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="008B4557" w:rsidRDefault="00A73274" w:rsidP="00BD6FE9">
+              <w:t>AMC1 ORO.FC.105(b)(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A73274">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2);(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00A73274">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>c)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5148978E" w14:textId="77777777" w:rsidR="008B4557" w:rsidRDefault="00A73274" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="00A73274">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -8153,138 +8272,138 @@
                 <w:id w:val="941726381"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009F1C50" w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2629" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="008B4557" w:rsidRDefault="008B4557" w:rsidP="00BD6FE9">
+          <w:p w14:paraId="68EB075D" w14:textId="77777777" w:rsidR="008B4557" w:rsidRDefault="008B4557" w:rsidP="00BD6FE9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A73274" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="00A73274" w:rsidRPr="00E724F3" w14:paraId="08AF8B76" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A73274" w:rsidRDefault="006C2BB5" w:rsidP="006C2BB5">
+          <w:p w14:paraId="0D2C9B7F" w14:textId="77777777" w:rsidR="00A73274" w:rsidRDefault="006C2BB5" w:rsidP="006C2BB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C2BB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 CAT.OP.MPA.126</w:t>
             </w:r>
             <w:r w:rsidR="00491246">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00491246" w:rsidRPr="008B4557" w:rsidRDefault="00491246" w:rsidP="006C2BB5">
+          <w:p w14:paraId="03560F56" w14:textId="77777777" w:rsidR="00491246" w:rsidRPr="008B4557" w:rsidRDefault="00491246" w:rsidP="006C2BB5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00491246">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GM1 ARO.OPS.100(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A73274" w:rsidRDefault="00A73274" w:rsidP="00491246">
+          <w:p w14:paraId="17971290" w14:textId="77777777" w:rsidR="00A73274" w:rsidRDefault="00A73274" w:rsidP="00491246">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidRPr="00A73274">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -8319,52 +8438,64 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00491246" w:rsidRPr="00491246">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>weather or climatic conditions likely to be encountered</w:t>
             </w:r>
             <w:r w:rsidR="00491246">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>, have been taken into account</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, have been </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00491246">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>taken into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="009F1C50">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
@@ -8396,410 +8527,470 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1374159558"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00F95FDD" w:rsidRDefault="009F1C50" w:rsidP="003D3749">
+              <w:p w14:paraId="19AFDA42" w14:textId="77777777" w:rsidR="00F95FDD" w:rsidRDefault="009F1C50" w:rsidP="003D3749">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1958095304"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A73274" w:rsidRPr="00A73274" w:rsidRDefault="009F1C50" w:rsidP="00BD6FE9">
+              <w:p w14:paraId="0A54D572" w14:textId="77777777" w:rsidR="00A73274" w:rsidRPr="00A73274" w:rsidRDefault="009F1C50" w:rsidP="00BD6FE9">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1227606351"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="00A73274" w:rsidRDefault="009F1C50" w:rsidP="00BD6FE9">
+              <w:p w14:paraId="738D241E" w14:textId="77777777" w:rsidR="00A73274" w:rsidRDefault="009F1C50" w:rsidP="00BD6FE9">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="009F1C50">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="003816CD" w:rsidRPr="00CA6CFD" w:rsidTr="00C60201">
+      <w:tr w:rsidR="003816CD" w:rsidRPr="00CA6CFD" w14:paraId="792FA81E" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="009A6153" w:rsidRDefault="00C64B4D" w:rsidP="00C64B4D">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5185EB62" w14:textId="77777777" w:rsidR="009A6153" w:rsidRDefault="00C64B4D" w:rsidP="00C64B4D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00C64B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>CAT.IDE.A.105</w:t>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C64B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>105</w:t>
             </w:r>
             <w:r w:rsidR="009A6153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD537D" w:rsidRDefault="009A6153" w:rsidP="00C64B4D">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="19A3ED50" w14:textId="77777777" w:rsidR="00FD537D" w:rsidRDefault="009A6153" w:rsidP="00C64B4D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009A6153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>CAT.IDE.A.225</w:t>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009A6153">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>225</w:t>
             </w:r>
             <w:r w:rsidR="00FD537D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF1135" w:rsidRDefault="00FD537D" w:rsidP="00C64B4D">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="40D3E051" w14:textId="77777777" w:rsidR="00DF1135" w:rsidRDefault="00FD537D" w:rsidP="00C64B4D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FD537D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>CAT.IDE.A.285</w:t>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD537D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>285</w:t>
             </w:r>
             <w:r w:rsidR="00DF1135">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003816CD" w:rsidRDefault="00DF1135" w:rsidP="00C64B4D">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1B515D7E" w14:textId="77777777" w:rsidR="003816CD" w:rsidRDefault="00DF1135" w:rsidP="00C64B4D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00DF1135">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>CAT.IDE.A.305</w:t>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DF1135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>305</w:t>
             </w:r>
             <w:r w:rsidR="00593AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00593AC8" w:rsidRDefault="00593AC8" w:rsidP="00C64B4D">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1B7C6AFD" w14:textId="77777777" w:rsidR="00593AC8" w:rsidRDefault="00593AC8" w:rsidP="00C64B4D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00593AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>CAT.IDE.A.345</w:t>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00593AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>345</w:t>
             </w:r>
             <w:r w:rsidR="00365B89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00365B89" w:rsidRDefault="00365B89" w:rsidP="00C64B4D">
+          <w:p w14:paraId="0F2138F1" w14:textId="77777777" w:rsidR="00365B89" w:rsidRDefault="00365B89" w:rsidP="00C64B4D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00365B89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAT.IDE.A.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00365B89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>350</w:t>
             </w:r>
             <w:r w:rsidR="00FE6B55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE6B55" w:rsidRPr="00977825" w:rsidRDefault="00FE6B55" w:rsidP="00C64B4D">
+          <w:p w14:paraId="08921E8A" w14:textId="77777777" w:rsidR="00FE6B55" w:rsidRPr="00977825" w:rsidRDefault="00FE6B55" w:rsidP="00C64B4D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6B55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>GM1 ARO.OPS.100(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C64B4D" w:rsidRDefault="00C64B4D" w:rsidP="00403382">
+          <w:p w14:paraId="68AA5551" w14:textId="77777777" w:rsidR="00C64B4D" w:rsidRDefault="00C64B4D" w:rsidP="00403382">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C64B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Minimum equipment for flight</w:t>
             </w:r>
             <w:r w:rsidR="00FE6B55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -8815,105 +9006,129 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the need for any special equipment</w:t>
             </w:r>
             <w:r w:rsidR="00403382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidR="00403382" w:rsidRPr="00403382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>the aircraft systems and the level of redundancy of those systems, with regard to</w:t>
-            </w:r>
+              <w:t xml:space="preserve">the aircraft systems and the level of redundancy of those systems, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00403382" w:rsidRPr="00403382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00403382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00403382" w:rsidRPr="00403382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">extremes of </w:t>
             </w:r>
             <w:r w:rsidR="00403382" w:rsidRPr="00403382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>weather or climate</w:t>
             </w:r>
             <w:r w:rsidR="00E57551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> has been taken into account</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> has been </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E57551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>taken into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00403382">
+          <w:p w14:paraId="699805AD" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00403382">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1312246045"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -8921,51 +9136,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00403382">
+          <w:p w14:paraId="081EA45A" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00403382">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1946689527"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -8973,51 +9188,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00403382">
+          <w:p w14:paraId="1A93D6C2" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00403382">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="728503557"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -9025,135 +9240,169 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="00BF3A04">
-[...11 lines deleted...]
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="00C64B4D" w:rsidP="00BF3A04">
+          <w:p w14:paraId="34A27D96" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="00BF3A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="58B8A44E" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00C64B4D" w:rsidP="00BF3A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>E</w:t>
             </w:r>
             <w:r w:rsidRPr="00C64B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>quipment to be carried meets the requirements for the planned operation, including its operating limitations and appropriate entries in the MEL</w:t>
             </w:r>
             <w:r w:rsidR="00403382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00403382" w:rsidRPr="00403382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>the need for any special dispatch minima with regard to the content of the MEL</w:t>
+              <w:t xml:space="preserve">the need for any special dispatch minima </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00403382" w:rsidRPr="00403382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>with regard to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00403382" w:rsidRPr="00403382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the content of the MEL</w:t>
             </w:r>
             <w:r w:rsidR="00E57551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> has been taken into account</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> has been </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00E57551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>taken into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00BF3A04">
+          <w:p w14:paraId="3E8422BF" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00BF3A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1119228598"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -9161,51 +9410,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00BF3A04">
+          <w:p w14:paraId="6E35CE21" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00BF3A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1673407621"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -9213,51 +9462,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00BF3A04">
+          <w:p w14:paraId="2131B28A" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00BF3A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2126534738"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -9265,105 +9514,105 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="00BF3A04">
-[...11 lines deleted...]
-          <w:p w:rsidR="003816CD" w:rsidRDefault="00E57551" w:rsidP="00BF3A04">
+          <w:p w14:paraId="0A9B1700" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="00BF3A04">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7ACE1DAF" w14:textId="77777777" w:rsidR="003816CD" w:rsidRDefault="00E57551" w:rsidP="00BF3A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E57551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Survival equipment available for the operator and installed in the aircraft used</w:t>
             </w:r>
             <w:r w:rsidR="00C64B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00BF3A04">
+          <w:p w14:paraId="5055B5BD" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00BF3A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2017524992"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -9371,51 +9620,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00BF3A04">
+          <w:p w14:paraId="0329F48C" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00BF3A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1379666537"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -9423,51 +9672,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00BF3A04">
+          <w:p w14:paraId="7B974D03" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00BF3A04">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1515061107"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -9483,51 +9732,51 @@
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00C64B4D" w:rsidRDefault="00C64B4D" w:rsidP="00C64B4D">
+          <w:p w14:paraId="76726818" w14:textId="77777777" w:rsidR="00C64B4D" w:rsidRDefault="00C64B4D" w:rsidP="00C64B4D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">A copy of </w:t>
             </w:r>
             <w:r w:rsidRPr="00C64B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -9594,63 +9843,63 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-493336958"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00FD537D">
-[...11 lines deleted...]
-          <w:p w:rsidR="003816CD" w:rsidRPr="00C64B4D" w:rsidRDefault="00FD537D" w:rsidP="00FD537D">
+          <w:p w14:paraId="1E10692A" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00FD537D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="769F4141" w14:textId="77777777" w:rsidR="003816CD" w:rsidRPr="00C64B4D" w:rsidRDefault="00FD537D" w:rsidP="00FD537D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ref. to o</w:t>
             </w:r>
             <w:r w:rsidR="00C64B4D" w:rsidRPr="00C64B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -9691,70 +9940,92 @@
                 <w:id w:val="-849025319"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00384B6B" w:rsidRDefault="009A6153" w:rsidP="00384B6B">
+          <w:p w14:paraId="56974203" w14:textId="77777777" w:rsidR="00384B6B" w:rsidRDefault="009A6153" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A6153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC1 CAT.IDE.A.225</w:t>
+              <w:t xml:space="preserve">AMC1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009A6153">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009A6153">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>225</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Content of</w:t>
             </w:r>
             <w:r w:rsidRPr="009A6153">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -9801,82 +10072,104 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2126533197"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00FD537D" w:rsidRDefault="00FD537D" w:rsidP="00384B6B">
+          <w:p w14:paraId="03CC6069" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="529B3E29" w14:textId="77777777" w:rsidR="00FD537D" w:rsidRDefault="00FD537D" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD537D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC1 CAT.IDE.A.285</w:t>
+              <w:t xml:space="preserve">AMC1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD537D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD537D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>285</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Life rafts and equipment for making </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>distress signals:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9894,122 +10187,166 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-17088126"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00726551" w:rsidRDefault="00FD537D" w:rsidP="00384B6B">
+          <w:p w14:paraId="28AC9691" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00191332" w14:textId="77777777" w:rsidR="00726551" w:rsidRDefault="00FD537D" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD537D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC1 CAT.IDE.A.285</w:t>
+              <w:t xml:space="preserve">AMC1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD537D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD537D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>285</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD537D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(e)</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD537D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(4) &amp; CAT.IDE.A.305</w:t>
+              <w:t xml:space="preserve">(4) &amp; </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FD537D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FD537D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>305</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD537D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -10056,82 +10393,104 @@
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="753631836"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00FD537D" w:rsidRPr="00726551" w:rsidRDefault="00726551" w:rsidP="00384B6B">
+          <w:p w14:paraId="5D020276" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31254388" w14:textId="77777777" w:rsidR="00FD537D" w:rsidRPr="00726551" w:rsidRDefault="00726551" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC1 CAT.IDE.A.285</w:t>
+              <w:t xml:space="preserve">AMC1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00726551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00726551">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>285</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00726551">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(f) Flight over water</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -10178,410 +10537,520 @@
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="413058322"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="002A4F5E">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00384B6B" w:rsidRDefault="00DF1135" w:rsidP="00384B6B">
+          <w:p w14:paraId="7D9C97A3" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B72433E" w14:textId="77777777" w:rsidR="00384B6B" w:rsidRDefault="00DF1135" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF1135">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC1 CAT.IDE.A.305</w:t>
+              <w:t xml:space="preserve">AMC1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00DF1135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00DF1135">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>305</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Additional survival equipment:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1239547516"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00593AC8" w:rsidRDefault="00593AC8" w:rsidP="00384B6B">
+          <w:p w14:paraId="698AAB9D" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07E69D40" w14:textId="77777777" w:rsidR="00593AC8" w:rsidRDefault="00593AC8" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC1 CAT.IDE.A.345</w:t>
+              <w:t xml:space="preserve">AMC1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00593AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00593AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>345</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Two independent means of communication:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-599568073"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00593AC8" w:rsidRDefault="00593AC8" w:rsidP="00384B6B">
+          <w:p w14:paraId="352B535A" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A2978E3" w14:textId="77777777" w:rsidR="00593AC8" w:rsidRDefault="00593AC8" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC2 CAT.IDE.A.345</w:t>
+              <w:t xml:space="preserve">AMC2 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00593AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00593AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>345</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Acceptable number and type of communication and navigation equipment:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1855615367"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00593AC8" w:rsidRDefault="00593AC8" w:rsidP="00384B6B">
+          <w:p w14:paraId="040F8A77" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="633F9D38" w14:textId="77777777" w:rsidR="00593AC8" w:rsidRDefault="00593AC8" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00593AC8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC4 CAT.IDE.A.345</w:t>
+              <w:t xml:space="preserve">AMC4 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00593AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00593AC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>345</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Long range communication systems:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1762754188"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00365B89" w:rsidRDefault="00365B89" w:rsidP="00384B6B">
+          <w:p w14:paraId="1A7F4AB5" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2061C1AC" w14:textId="77777777" w:rsidR="00365B89" w:rsidRDefault="00365B89" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365B89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>GM2 CAT.IDE.A.345</w:t>
+              <w:t xml:space="preserve">GM2 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00365B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00365B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>345</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00365B89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AIRCRAFT ELIGIBILITY FOR PBN SPECIFICATION NOT REQUIRING SPECIFIC APPROVAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -10608,83 +11077,105 @@
                   <w:bCs/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1027220370"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
-[...11 lines deleted...]
-          <w:p w:rsidR="00365B89" w:rsidRPr="00384B6B" w:rsidRDefault="00365B89" w:rsidP="00384B6B">
+          <w:p w14:paraId="614F94A3" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="00384B6B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4506110C" w14:textId="77777777" w:rsidR="00365B89" w:rsidRPr="00384B6B" w:rsidRDefault="00365B89" w:rsidP="00384B6B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00365B89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>AMC1 CAT.IDE.A.350</w:t>
+              <w:t xml:space="preserve">AMC1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00365B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.IDE.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00365B89">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>350</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00365B89">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SSR TRANSPONDER</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -10734,224 +11225,236 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1151513264"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="003816CD" w:rsidRPr="001A29B6" w:rsidRDefault="001A29B6" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="14C8DF6A" w14:textId="77777777" w:rsidR="003816CD" w:rsidRPr="001A29B6" w:rsidRDefault="001A29B6" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="001A29B6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001841D9" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="001841D9" w:rsidRPr="00E724F3" w14:paraId="74D61865" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRDefault="008E53B8" w:rsidP="002F1481">
+          <w:p w14:paraId="34517319" w14:textId="77777777" w:rsidR="001841D9" w:rsidRDefault="008E53B8" w:rsidP="002F1481">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E53B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>CAT.OP.MPA.140</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="008E53B8" w:rsidRDefault="008E53B8" w:rsidP="002F1481">
-[...31 lines deleted...]
-          <w:p w:rsidR="00FE6B55" w:rsidRDefault="008E53B8" w:rsidP="00FE6B55">
+          <w:p w14:paraId="33B944A6" w14:textId="77777777" w:rsidR="008E53B8" w:rsidRDefault="008E53B8" w:rsidP="002F1481">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008E53B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAT.POL.A.</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008E53B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>215</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="658B617B" w14:textId="77777777" w:rsidR="00FE6B55" w:rsidRDefault="008E53B8" w:rsidP="00FE6B55">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E53B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.POL.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E53B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t>220</w:t>
             </w:r>
             <w:r w:rsidR="00FE6B55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE6B55" w:rsidRPr="00E724F3" w:rsidRDefault="00FE6B55" w:rsidP="00FE6B55">
+          <w:p w14:paraId="2F2788F8" w14:textId="77777777" w:rsidR="00FE6B55" w:rsidRPr="00E724F3" w:rsidRDefault="00FE6B55" w:rsidP="00FE6B55">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FE6B55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GM1 ARO.OPS.100(b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="008E53B8" w:rsidP="00CB2245">
+          <w:p w14:paraId="1ABE7168" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="008E53B8" w:rsidP="00CB2245">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="008E53B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -11026,51 +11529,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>— aeroplanes with three or more engines, two engines inoperative</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00CB2245">
+          <w:p w14:paraId="1711580F" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00CB2245">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-920258925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11078,51 +11581,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00935A8A" w:rsidRDefault="003416AA" w:rsidP="00CB2245">
+          <w:p w14:paraId="0F6BF08C" w14:textId="77777777" w:rsidR="00935A8A" w:rsidRDefault="00BF5711" w:rsidP="00CB2245">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-685518544"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11130,51 +11633,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00935A8A">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00935A8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00E724F3" w:rsidRDefault="003416AA" w:rsidP="00CB2245">
+          <w:p w14:paraId="3AF7EE12" w14:textId="77777777" w:rsidR="001841D9" w:rsidRPr="00E724F3" w:rsidRDefault="00BF5711" w:rsidP="00CB2245">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1916932924"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11200,51 +11703,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
             <w:r w:rsidR="008E53B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001841D9" w:rsidRPr="00E724F3" w:rsidRDefault="007D4E8B" w:rsidP="00676F3A">
+          <w:p w14:paraId="5474FFC1" w14:textId="77777777" w:rsidR="001841D9" w:rsidRPr="00E724F3" w:rsidRDefault="007D4E8B" w:rsidP="00676F3A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D4E8B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A copy of relevant AFM, FCOM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -11275,70 +11778,92 @@
                 <w:id w:val="-1775164190"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00CB2245" w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DD4D5B" w:rsidRPr="00E724F3" w:rsidRDefault="008E53B8" w:rsidP="008E53B8">
+          <w:p w14:paraId="27847970" w14:textId="77777777" w:rsidR="00DD4D5B" w:rsidRPr="00E724F3" w:rsidRDefault="008E53B8" w:rsidP="008E53B8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008E53B8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>AMC1 CAT.POL.A.215</w:t>
+              <w:t xml:space="preserve">AMC1 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="008E53B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CAT.POL.A.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="008E53B8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>215</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Route analysis:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -11368,220 +11893,220 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1755813174"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001841D9" w:rsidRPr="00E724F3" w:rsidRDefault="00CB2245" w:rsidP="008E53B8">
+              <w:p w14:paraId="20338DDD" w14:textId="77777777" w:rsidR="001841D9" w:rsidRPr="00E724F3" w:rsidRDefault="00CB2245" w:rsidP="008E53B8">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="007A0732" w:rsidRPr="00E724F3" w14:paraId="5ACD77BD" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A0732" w:rsidRDefault="006C2BB5" w:rsidP="006A63F8">
+          <w:p w14:paraId="5472D4F9" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="006C2BB5" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>ORO.GEN.110 (c)</w:t>
             </w:r>
             <w:r w:rsidR="00E10541">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FE6B55" w:rsidRDefault="00FE6B55" w:rsidP="006A63F8">
+          <w:p w14:paraId="54613F14" w14:textId="77777777" w:rsidR="00FE6B55" w:rsidRDefault="00FE6B55" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GM1 ARO.OPS.100(b)</w:t>
             </w:r>
             <w:r w:rsidR="00E10541">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E10541" w:rsidRPr="007D4E8B" w:rsidRDefault="00E10541" w:rsidP="006A63F8">
+          <w:p w14:paraId="31BDCE50" w14:textId="77777777" w:rsidR="00E10541" w:rsidRPr="007D4E8B" w:rsidRDefault="00E10541" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E10541">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CAT.GEN.MPA.205</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00044391" w:rsidRDefault="006C2BB5" w:rsidP="007D4E8B">
+          <w:p w14:paraId="59A0AA0E" w14:textId="77777777" w:rsidR="00044391" w:rsidRDefault="006C2BB5" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="006C2BB5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>perator has established and maintained a system for exercising operational control over any flight operated under the terms of its certificate</w:t>
             </w:r>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="03A8B082" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-387880339"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11589,51 +12114,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD50D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="79882166" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="510033195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11641,51 +12166,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD50D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="76762C67" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="934022124"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11693,125 +12218,137 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD50D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="00DD50D0" w:rsidP="007D4E8B">
-[...11 lines deleted...]
-          <w:p w:rsidR="007A0732" w:rsidRDefault="00044391" w:rsidP="00FE6B55">
+          <w:p w14:paraId="2E92706B" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00DD50D0" w:rsidP="007D4E8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42EF7C3B" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="00044391" w:rsidP="00FE6B55">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00044391">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The adequacy of the operational control and maintenance arrangements within the</w:t>
             </w:r>
             <w:r w:rsidR="000701A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00044391">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>proposed area of operation</w:t>
             </w:r>
             <w:r w:rsidR="00FE6B55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> have been taken into account</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> have been </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00FE6B55">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>taken into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="003416AA" w:rsidP="00FE6B55">
+          <w:p w14:paraId="787DC895" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00BF5711" w:rsidP="00FE6B55">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1566642987"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11819,51 +12356,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD50D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="003416AA" w:rsidP="00FE6B55">
+          <w:p w14:paraId="0C850494" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00BF5711" w:rsidP="00FE6B55">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="434557166"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11871,51 +12408,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD50D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="003416AA" w:rsidP="00FE6B55">
+          <w:p w14:paraId="660D4C66" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00BF5711" w:rsidP="00FE6B55">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1367513368"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -11923,63 +12460,63 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD50D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="00DD50D0" w:rsidP="00FE6B55">
-[...11 lines deleted...]
-          <w:p w:rsidR="00E10541" w:rsidRDefault="00DD50D0" w:rsidP="00E10541">
+          <w:p w14:paraId="2738CC75" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00DD50D0" w:rsidP="00FE6B55">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49087174" w14:textId="77777777" w:rsidR="00E10541" w:rsidRDefault="00DD50D0" w:rsidP="00E10541">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidR="00E10541" w:rsidRPr="00E10541">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -12088,51 +12625,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (b</w:t>
             </w:r>
             <w:r w:rsidRPr="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>y 16 December 2018 at the latest</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="003416AA" w:rsidP="00E10541">
+          <w:p w14:paraId="63F55DE2" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00BF5711" w:rsidP="00E10541">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2018270813"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12140,51 +12677,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD50D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="003416AA" w:rsidP="00E10541">
+          <w:p w14:paraId="571F92C6" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00BF5711" w:rsidP="00E10541">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1828245840"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12192,51 +12729,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00DD50D0">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DD50D0" w:rsidRDefault="003416AA" w:rsidP="00E10541">
+          <w:p w14:paraId="714E9071" w14:textId="77777777" w:rsidR="00DD50D0" w:rsidRDefault="00BF5711" w:rsidP="00E10541">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1267817823"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12253,51 +12790,51 @@
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00DD50D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A0732" w:rsidRDefault="0034585E" w:rsidP="0034585E">
+          <w:p w14:paraId="6E082912" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="0034585E" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="0034585E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
@@ -12326,51 +12863,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> to monitor operational control and supervision provisions consistent with the nature and extent of the operations specified</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="0034585E">
+          <w:p w14:paraId="4A1C98A4" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1431957769"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12378,51 +12915,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="0034585E">
+          <w:p w14:paraId="4618A438" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1579784238"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12430,51 +12967,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="0034585E">
+          <w:p w14:paraId="3A60CD9D" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1952003435"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12482,63 +13019,63 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="0034585E">
-[...11 lines deleted...]
-          <w:p w:rsidR="0034585E" w:rsidRDefault="0034585E" w:rsidP="0034585E">
+          <w:p w14:paraId="2EBCCEA3" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="0034585E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C500B73" w14:textId="77777777" w:rsidR="0034585E" w:rsidRDefault="0034585E" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="0034585E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -12636,51 +13173,51 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>in-flight assistance</w:t>
             </w:r>
             <w:r w:rsidR="00FB1DB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> are established:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="0034585E">
+          <w:p w14:paraId="45D3F226" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1492525285"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12688,51 +13225,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="0034585E">
+          <w:p w14:paraId="6EFD7E8F" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1340501176"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12740,51 +13277,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="0034585E">
+          <w:p w14:paraId="0DED1D3A" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="862718344"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12792,63 +13329,63 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="0034585E">
-[...11 lines deleted...]
-          <w:p w:rsidR="00FB1DB2" w:rsidRDefault="00FB1DB2" w:rsidP="0034585E">
+          <w:p w14:paraId="5C86F57D" w14:textId="77777777" w:rsidR="00CB2245" w:rsidRDefault="00CB2245" w:rsidP="0034585E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="408497D3" w14:textId="77777777" w:rsidR="00FB1DB2" w:rsidRDefault="00FB1DB2" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB1DB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Emergency Response Planning (ERP) includes procedures for the </w:t>
             </w:r>
             <w:r w:rsidRPr="00FB1DB2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -12857,51 +13394,51 @@
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>continuing safe operation during emergencies or contingencies</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00CB2245">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="0034585E">
+          <w:p w14:paraId="39C14435" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1620914486"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12909,51 +13446,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="0034585E">
+          <w:p w14:paraId="466274D4" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1996178486"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -12961,51 +13498,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRPr="0034585E" w:rsidRDefault="003416AA" w:rsidP="0034585E">
+          <w:p w14:paraId="4A28BF1C" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRPr="0034585E" w:rsidRDefault="00BF5711" w:rsidP="0034585E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1407366910"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -13039,197 +13576,197 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="342294642"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="007A0732" w:rsidRPr="007D4E8B" w:rsidRDefault="00CB2245" w:rsidP="009775C2">
+              <w:p w14:paraId="183863B3" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="007D4E8B" w:rsidRDefault="00CB2245" w:rsidP="009775C2">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-263912578"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="007A0732" w:rsidRDefault="00CB2245" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="46558B4A" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="00CB2245" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CB2245">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="007A0732" w:rsidRPr="00E724F3" w14:paraId="445530E0" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A0732" w:rsidRPr="007D4E8B" w:rsidRDefault="001B0618" w:rsidP="006A63F8">
+          <w:p w14:paraId="1777700B" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="007D4E8B" w:rsidRDefault="001B0618" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001B0618">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 ORO.AOC.100(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007A0732" w:rsidRDefault="001B0618" w:rsidP="007D4E8B">
+          <w:p w14:paraId="5C121C6D" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="001B0618" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="001B0618">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>perator’s security programme is adapted to the type and area of operation, as well as to the aircraft operated</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="3DD977E9" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1917042650"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -13237,51 +13774,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="5AD9F837" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1995212209"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -13289,51 +13826,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="77143643" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1147094038"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -13364,268 +13901,268 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-581919332"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="000E2663" w:rsidP="007D4E8B">
+              <w:p w14:paraId="5D7291D6" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="000E2663" w:rsidP="007D4E8B">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="000E2663">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-413402377"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="007A0732" w:rsidRPr="007D4E8B" w:rsidRDefault="005134CE" w:rsidP="009775C2">
+              <w:p w14:paraId="0F51B55B" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="007D4E8B" w:rsidRDefault="005134CE" w:rsidP="009775C2">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-740953299"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="007A0732" w:rsidRDefault="005134CE" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="4CA72C24" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="005134CE" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="007A0732" w:rsidRPr="00E724F3" w14:paraId="3E2CEF67" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007A0732" w:rsidRDefault="00064BBD" w:rsidP="006A63F8">
+          <w:p w14:paraId="1340EC60" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="00064BBD" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00064BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Part-SPA Subpart C (SPA.MNPS), Subpart D (SPA.RVSM), Part-CAT Subpart D (CAT.IDE.A), NAT Doc 007, NAT SUPPS Doc 7030, ICAO Doc 9613, and ICAO Doc 4444</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00491246" w:rsidRPr="007D4E8B" w:rsidRDefault="00491246" w:rsidP="006A63F8">
+          <w:p w14:paraId="3CB8E10A" w14:textId="77777777" w:rsidR="00491246" w:rsidRPr="007D4E8B" w:rsidRDefault="00491246" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GM1 ARO.OPS.100b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="00064BBD" w:rsidP="007D4E8B">
+          <w:p w14:paraId="1B9DFF06" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00064BBD" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00064BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>perator has been granted NAT HLA (MNPS) approval</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="174D3A1C" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="279000555"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -13633,51 +14170,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="08BB0F1B" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-629861195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -13685,51 +14222,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="007A0732" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="0B3F2480" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1299141467"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -13770,226 +14307,226 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-480303664"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="005134CE" w:rsidP="007D4E8B">
+              <w:p w14:paraId="106803FE" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="00E724F3" w:rsidRDefault="005134CE" w:rsidP="007D4E8B">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1830789014"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="007A0732" w:rsidRPr="007D4E8B" w:rsidRDefault="005134CE" w:rsidP="009775C2">
+              <w:p w14:paraId="016DD150" w14:textId="77777777" w:rsidR="007A0732" w:rsidRPr="007D4E8B" w:rsidRDefault="005134CE" w:rsidP="009775C2">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1864940757"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="007A0732" w:rsidRDefault="005134CE" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="6D0399B7" w14:textId="77777777" w:rsidR="007A0732" w:rsidRDefault="005134CE" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="001B0618" w:rsidRPr="00E724F3" w14:paraId="21D8928F" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B0618" w:rsidRDefault="00064BBD" w:rsidP="006A63F8">
+          <w:p w14:paraId="5CE9136A" w14:textId="77777777" w:rsidR="001B0618" w:rsidRDefault="00064BBD" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SPA.RVSM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00491246" w:rsidRPr="007D4E8B" w:rsidRDefault="00491246" w:rsidP="006A63F8">
+          <w:p w14:paraId="749AB0E8" w14:textId="77777777" w:rsidR="00491246" w:rsidRPr="007D4E8B" w:rsidRDefault="00491246" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00491246">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GM1 ARO.OPS.100b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B0618" w:rsidRDefault="00064BBD" w:rsidP="007D4E8B">
+          <w:p w14:paraId="6D81A798" w14:textId="77777777" w:rsidR="001B0618" w:rsidRDefault="00064BBD" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00064BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
@@ -14048,269 +14585,269 @@
             </w:sdt>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1013612518"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="005134CE" w:rsidP="007D4E8B">
+              <w:p w14:paraId="2207610A" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="005134CE" w:rsidP="007D4E8B">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="384756078"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001B0618" w:rsidRPr="007D4E8B" w:rsidRDefault="005134CE" w:rsidP="009775C2">
+              <w:p w14:paraId="102288FD" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="007D4E8B" w:rsidRDefault="005134CE" w:rsidP="009775C2">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1579438160"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001B0618" w:rsidRDefault="005134CE" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="17EE08E9" w14:textId="77777777" w:rsidR="001B0618" w:rsidRDefault="005134CE" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="001B0618" w:rsidRPr="00E724F3" w14:paraId="729EF1E1" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B0618" w:rsidRDefault="00064BBD" w:rsidP="006A63F8">
+          <w:p w14:paraId="0C7B4F78" w14:textId="77777777" w:rsidR="001B0618" w:rsidRDefault="00064BBD" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SPA.ETOPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00491246" w:rsidRPr="007D4E8B" w:rsidRDefault="00491246" w:rsidP="006A63F8">
+          <w:p w14:paraId="71A46810" w14:textId="77777777" w:rsidR="00491246" w:rsidRPr="007D4E8B" w:rsidRDefault="00491246" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00491246">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GM1 ARO.OPS.100b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="001B0618" w:rsidRDefault="00064BBD" w:rsidP="007D4E8B">
+          <w:p w14:paraId="4B3913DD" w14:textId="77777777" w:rsidR="001B0618" w:rsidRDefault="00064BBD" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
             <w:r w:rsidRPr="00064BBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>perator has been granted ETOPS operational approval</w:t>
             </w:r>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="67BBEE68" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="39330562"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -14318,51 +14855,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="2FB605EA" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1550343462"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -14370,51 +14907,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="007D4E8B">
+          <w:p w14:paraId="750DBEB1" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="007D4E8B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-922566101"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -14445,367 +14982,389 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2065715374"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="005134CE" w:rsidP="007D4E8B">
+              <w:p w14:paraId="2B598097" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="00E724F3" w:rsidRDefault="005134CE" w:rsidP="007D4E8B">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1975942564"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001B0618" w:rsidRPr="007D4E8B" w:rsidRDefault="005134CE" w:rsidP="009775C2">
+              <w:p w14:paraId="23A6F71A" w14:textId="77777777" w:rsidR="001B0618" w:rsidRPr="007D4E8B" w:rsidRDefault="005134CE" w:rsidP="009775C2">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="248701362"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_1082065158"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="001B0618" w:rsidRDefault="005134CE" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="5762568B" w14:textId="77777777" w:rsidR="001B0618" w:rsidRDefault="005134CE" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="005134CE">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006A642B" w:rsidRPr="00E724F3" w:rsidTr="00C60201">
+      <w:tr w:rsidR="006A642B" w:rsidRPr="00E724F3" w14:paraId="172C9F5F" w14:textId="77777777" w:rsidTr="00C60201">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2660" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A63F8">
+          <w:p w14:paraId="56B22758" w14:textId="77777777" w:rsidR="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A63F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A642B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>GM1 ARO.OPS.100b)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
+          <w:p w14:paraId="0B9C364F" w14:textId="77777777" w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A642B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The need for the flight crew to comply with non-standard ATC requirements such as the use</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
+          <w:p w14:paraId="02DC384A" w14:textId="77777777" w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A642B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>of:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
+          <w:p w14:paraId="55681C37" w14:textId="77777777" w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A642B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>non-standard phraseology;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
+          <w:p w14:paraId="160F3FB4" w14:textId="77777777" w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A642B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>altitude clearances in metres; and</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
+          <w:p w14:paraId="620B9F13" w14:textId="77777777" w:rsidR="006A642B" w:rsidRPr="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A642B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>altimeter settings in inches of mercury, wind speed in metres/sec, visibility in miles,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
+          <w:p w14:paraId="72E28F10" w14:textId="77777777" w:rsidR="006A642B" w:rsidRDefault="006A642B" w:rsidP="006A642B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A642B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>etc.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> – have been taken into account: </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="00F4045E">
+              <w:t xml:space="preserve"> – have been </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>taken into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78975FFB" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="00F4045E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1722196418"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -14813,51 +15372,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRDefault="003416AA" w:rsidP="00F4045E">
+          <w:p w14:paraId="624A1419" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="00F4045E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1105108521"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -14865,51 +15424,51 @@
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00F4045E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00F4045E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F4045E" w:rsidRPr="00F4045E" w:rsidRDefault="003416AA" w:rsidP="00F4045E">
+          <w:p w14:paraId="4EF1DCEC" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRPr="00F4045E" w:rsidRDefault="00BF5711" w:rsidP="00F4045E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1047057195"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
@@ -14943,596 +15502,617 @@
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="488291184"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3402" w:type="dxa"/>
                 <w:tcBorders>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="006A642B" w:rsidRDefault="002A5950" w:rsidP="007D4E8B">
+              <w:p w14:paraId="2FB51B68" w14:textId="77777777" w:rsidR="006A642B" w:rsidRDefault="002A5950" w:rsidP="007D4E8B">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002A5950">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1186020253"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3118" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="006A642B" w:rsidRDefault="002A5950" w:rsidP="009775C2">
+              <w:p w14:paraId="51E93E2C" w14:textId="77777777" w:rsidR="006A642B" w:rsidRDefault="002A5950" w:rsidP="009775C2">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002A5950">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:bCs/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2083019912"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:text/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2629" w:type="dxa"/>
               </w:tcPr>
-              <w:p w:rsidR="006A642B" w:rsidRDefault="002A5950" w:rsidP="00CA6CFD">
+              <w:p w14:paraId="7C02EC35" w14:textId="77777777" w:rsidR="006A642B" w:rsidRDefault="002A5950" w:rsidP="00CA6CFD">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002A5950">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00171C85" w:rsidRDefault="00171C85" w:rsidP="001C66A7">
+    <w:p w14:paraId="25EACB91" w14:textId="77777777" w:rsidR="00171C85" w:rsidRDefault="00171C85" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0025330C" w:rsidRDefault="0025330C" w:rsidP="001C66A7">
+    <w:p w14:paraId="3B903B2A" w14:textId="77777777" w:rsidR="0025330C" w:rsidRDefault="0025330C" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="273A8AA8" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="0BE6250D" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="17282B48" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="7B112E89" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="5D33459D" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="13027E04" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="61A91B18" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="2F81580A" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="101B35D4" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="7EECB059" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="59363839" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="1017C025" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="7A331252" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="1452CD8D" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="47A45424" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="063CD295" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="66674803" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="23428989" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="4AA31C91" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="6E8BD1AC" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="04F79C03" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="2A28E18E" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
+    <w:p w14:paraId="7D61BC7B" w14:textId="77777777" w:rsidR="00F4045E" w:rsidRDefault="00F4045E" w:rsidP="001C66A7">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F4045E" w:rsidSect="00D3007C">
-      <w:headerReference w:type="default" r:id="rId8"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00977825" w:rsidRDefault="00977825">
+    <w:p w14:paraId="4C9C18B3" w14:textId="77777777" w:rsidR="00BF5711" w:rsidRDefault="00BF5711">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00977825" w:rsidRDefault="00977825">
+    <w:p w14:paraId="269A7F04" w14:textId="77777777" w:rsidR="00BF5711" w:rsidRDefault="00BF5711">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="RobustaTLPro-Regular">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00977825" w:rsidRDefault="003416AA">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6350F1B6" w14:textId="77777777" w:rsidR="00ED0A01" w:rsidRDefault="00ED0A01">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4D82106C" w14:textId="79D0508E" w:rsidR="00977825" w:rsidRDefault="00BF5711">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="344991516"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1360263230"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -15558,51 +16138,69 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:noProof/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>Rev</w:t>
                     </w:r>
                     <w:r w:rsidR="00D3007C" w:rsidRPr="002157D1">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">: </w:t>
                     </w:r>
                     <w:r w:rsidR="00D3007C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
-                      <w:t xml:space="preserve">023                                                  </w:t>
+                      <w:t>02</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00ED0A01">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t>6</w:t>
+                    </w:r>
+                    <w:r w:rsidR="00D3007C">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                        <w:b/>
+                        <w:sz w:val="18"/>
+                        <w:szCs w:val="18"/>
+                      </w:rPr>
+                      <w:t xml:space="preserve">                                                  </w:t>
                     </w:r>
                     <w:r w:rsidR="00D3007C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:tab/>
                       <w:t xml:space="preserve">                                                                </w:t>
                     </w:r>
                     <w:r w:rsidR="00D3007C" w:rsidRPr="008F2718">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r w:rsidR="00D3007C" w:rsidRPr="008F2718">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="18"/>
@@ -15735,53 +16333,53 @@
                     </w:r>
                     <w:r w:rsidR="00D3007C">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>5.1</w:t>
                     </w:r>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
           </w:sdtContent>
         </w:sdt>
         <w:r w:rsidR="00D3007C">
           <w:t xml:space="preserve"> </w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00D3007C" w:rsidRPr="00E62831" w:rsidRDefault="003416AA" w:rsidP="00D3007C">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="333FB848" w14:textId="31FA0B87" w:rsidR="00D3007C" w:rsidRPr="00E62831" w:rsidRDefault="00BF5711" w:rsidP="00D3007C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="892939504"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1444115258"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
@@ -15817,51 +16415,69 @@
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:noProof/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Rev</w:t>
                         </w:r>
                         <w:r w:rsidR="00D3007C" w:rsidRPr="002157D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">: </w:t>
                         </w:r>
                         <w:r w:rsidR="00D3007C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">023                                                  </w:t>
+                          <w:t>02</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00ED0A01">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>6</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00D3007C">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">                                                  </w:t>
                         </w:r>
                         <w:r w:rsidR="00D3007C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t xml:space="preserve">                                                                </w:t>
                         </w:r>
                         <w:r w:rsidR="00D3007C" w:rsidRPr="008F2718">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidR="00D3007C" w:rsidRPr="008F2718">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
@@ -15993,313 +16609,309 @@
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="00D3007C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>5.1</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00D3007C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="00D3007C" w:rsidRDefault="00D3007C">
+  <w:p w14:paraId="2E8D7E65" w14:textId="77777777" w:rsidR="00D3007C" w:rsidRDefault="00D3007C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00977825" w:rsidRDefault="00977825">
+    <w:p w14:paraId="6BA6D511" w14:textId="77777777" w:rsidR="00BF5711" w:rsidRDefault="00BF5711">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00977825" w:rsidRDefault="00977825">
+    <w:p w14:paraId="57B3D76B" w14:textId="77777777" w:rsidR="00BF5711" w:rsidRDefault="00BF5711">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00977825" w:rsidRPr="00062706" w:rsidRDefault="00977825" w:rsidP="001D6780">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1A351D75" w14:textId="77777777" w:rsidR="00ED0A01" w:rsidRDefault="00ED0A01">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7A9C490F" w14:textId="77777777" w:rsidR="00977825" w:rsidRPr="00062706" w:rsidRDefault="00977825" w:rsidP="001D6780">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00D3007C" w:rsidRPr="00A13167" w:rsidRDefault="00D3007C" w:rsidP="00D3007C">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="66E74DF9" w14:textId="77777777" w:rsidR="007E1B2F" w:rsidRDefault="007E1B2F" w:rsidP="007E1B2F">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
+        <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A13167">
+    <w:bookmarkStart w:id="0" w:name="_Hlk147305984"/>
+    <w:r>
       <w:rPr>
+        <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D3007C" w:rsidRPr="00A13167" w:rsidRDefault="00D3007C" w:rsidP="00D3007C">
+  <w:p w14:paraId="52A72D69" w14:textId="77777777" w:rsidR="007E1B2F" w:rsidRDefault="007E1B2F" w:rsidP="007E1B2F">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D3007C" w:rsidRPr="00A13167" w:rsidRDefault="00D3007C" w:rsidP="00D3007C">
+  <w:p w14:paraId="7285FAD2" w14:textId="77777777" w:rsidR="007E1B2F" w:rsidRDefault="007E1B2F" w:rsidP="007E1B2F">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00D3007C" w:rsidRPr="00A13167" w:rsidRDefault="00D3007C" w:rsidP="00D3007C">
+  <w:p w14:paraId="18F436CA" w14:textId="77777777" w:rsidR="007E1B2F" w:rsidRDefault="007E1B2F" w:rsidP="007E1B2F">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Biroju</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>iela</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> 10, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Lidosta</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> “</w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Rīga</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">”, </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Mārupes</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>novads</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D3007C" w:rsidRPr="00A13167" w:rsidRDefault="00D3007C" w:rsidP="00D3007C">
+  <w:p w14:paraId="6BE69775" w14:textId="77777777" w:rsidR="007E1B2F" w:rsidRDefault="007E1B2F" w:rsidP="007E1B2F">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A13167">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>phone +371 67830936, fax +371 67830967</w:t>
+      <w:t>phone +371 67830936, caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="0"/>
   </w:p>
-  <w:p w:rsidR="00D3007C" w:rsidRPr="00A13167" w:rsidRDefault="00D3007C" w:rsidP="00D3007C">
-[...17 lines deleted...]
-  <w:p w:rsidR="00D3007C" w:rsidRDefault="00D3007C">
+  <w:p w14:paraId="04F3B987" w14:textId="77777777" w:rsidR="00D3007C" w:rsidRDefault="00D3007C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12F45BED"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8DCC61F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:color w:val="000000"/>
         <w:sz w:val="32"/>
@@ -16832,114 +17444,115 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1257250437">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1117142549">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1078942405">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="193466520">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1771508147">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="88"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B28A4"/>
     <w:rsid w:val="000002F1"/>
     <w:rsid w:val="00004E27"/>
     <w:rsid w:val="000071B0"/>
     <w:rsid w:val="00007ADE"/>
     <w:rsid w:val="00011F13"/>
     <w:rsid w:val="000153D0"/>
     <w:rsid w:val="000172FB"/>
     <w:rsid w:val="00021256"/>
     <w:rsid w:val="000242D8"/>
     <w:rsid w:val="00024952"/>
     <w:rsid w:val="00024C72"/>
+    <w:rsid w:val="000260EF"/>
     <w:rsid w:val="0003206B"/>
     <w:rsid w:val="00032DFC"/>
     <w:rsid w:val="0003324A"/>
     <w:rsid w:val="00034025"/>
     <w:rsid w:val="000353FB"/>
     <w:rsid w:val="00035BFC"/>
     <w:rsid w:val="00037529"/>
     <w:rsid w:val="00043123"/>
     <w:rsid w:val="000432D5"/>
     <w:rsid w:val="00043FEC"/>
     <w:rsid w:val="0004423F"/>
     <w:rsid w:val="00044391"/>
     <w:rsid w:val="0004451F"/>
     <w:rsid w:val="0004796A"/>
     <w:rsid w:val="00051271"/>
     <w:rsid w:val="00062706"/>
     <w:rsid w:val="00064BBD"/>
     <w:rsid w:val="000664BA"/>
     <w:rsid w:val="000701A5"/>
     <w:rsid w:val="00070DC0"/>
     <w:rsid w:val="00075B28"/>
     <w:rsid w:val="00076725"/>
     <w:rsid w:val="0008151C"/>
     <w:rsid w:val="00086369"/>
     <w:rsid w:val="0008708F"/>
@@ -16959,50 +17572,51 @@
     <w:rsid w:val="000E2702"/>
     <w:rsid w:val="000E44AC"/>
     <w:rsid w:val="000E52AD"/>
     <w:rsid w:val="000E7AFD"/>
     <w:rsid w:val="000F0B7C"/>
     <w:rsid w:val="000F1DFB"/>
     <w:rsid w:val="001008E5"/>
     <w:rsid w:val="00101324"/>
     <w:rsid w:val="00115A0F"/>
     <w:rsid w:val="00117507"/>
     <w:rsid w:val="00126779"/>
     <w:rsid w:val="00130C35"/>
     <w:rsid w:val="00132AF5"/>
     <w:rsid w:val="00133375"/>
     <w:rsid w:val="00141F59"/>
     <w:rsid w:val="001447AB"/>
     <w:rsid w:val="001500E6"/>
     <w:rsid w:val="00151CDA"/>
     <w:rsid w:val="00152925"/>
     <w:rsid w:val="00157A20"/>
     <w:rsid w:val="001609A9"/>
     <w:rsid w:val="00161F60"/>
     <w:rsid w:val="001633FD"/>
     <w:rsid w:val="00166010"/>
     <w:rsid w:val="00171133"/>
+    <w:rsid w:val="00171670"/>
     <w:rsid w:val="00171C85"/>
     <w:rsid w:val="00174E5E"/>
     <w:rsid w:val="00174FA1"/>
     <w:rsid w:val="0017536F"/>
     <w:rsid w:val="0018000F"/>
     <w:rsid w:val="001806E0"/>
     <w:rsid w:val="001810BB"/>
     <w:rsid w:val="00181B46"/>
     <w:rsid w:val="00182FC0"/>
     <w:rsid w:val="001841D9"/>
     <w:rsid w:val="00185E1B"/>
     <w:rsid w:val="00186279"/>
     <w:rsid w:val="00186D46"/>
     <w:rsid w:val="00190B99"/>
     <w:rsid w:val="0019546B"/>
     <w:rsid w:val="001A1B3F"/>
     <w:rsid w:val="001A29B6"/>
     <w:rsid w:val="001A30B5"/>
     <w:rsid w:val="001A54C6"/>
     <w:rsid w:val="001B0618"/>
     <w:rsid w:val="001B1C27"/>
     <w:rsid w:val="001B1D9C"/>
     <w:rsid w:val="001B3FC3"/>
     <w:rsid w:val="001B6002"/>
     <w:rsid w:val="001B7A8E"/>
@@ -17038,50 +17652,51 @@
     <w:rsid w:val="00284080"/>
     <w:rsid w:val="00285F2F"/>
     <w:rsid w:val="002957B5"/>
     <w:rsid w:val="002A4F5E"/>
     <w:rsid w:val="002A5950"/>
     <w:rsid w:val="002A7DD7"/>
     <w:rsid w:val="002B1716"/>
     <w:rsid w:val="002B28A4"/>
     <w:rsid w:val="002B785C"/>
     <w:rsid w:val="002C25E8"/>
     <w:rsid w:val="002D3CB8"/>
     <w:rsid w:val="002D3D91"/>
     <w:rsid w:val="002E120E"/>
     <w:rsid w:val="002E2F90"/>
     <w:rsid w:val="002E479E"/>
     <w:rsid w:val="002E62FC"/>
     <w:rsid w:val="002E7289"/>
     <w:rsid w:val="002E7D59"/>
     <w:rsid w:val="002F1481"/>
     <w:rsid w:val="00303328"/>
     <w:rsid w:val="0030377A"/>
     <w:rsid w:val="003039F1"/>
     <w:rsid w:val="00303F71"/>
     <w:rsid w:val="00320811"/>
     <w:rsid w:val="00322E0D"/>
+    <w:rsid w:val="00324DCA"/>
     <w:rsid w:val="00332363"/>
     <w:rsid w:val="003339C5"/>
     <w:rsid w:val="00333C38"/>
     <w:rsid w:val="003416AA"/>
     <w:rsid w:val="0034585E"/>
     <w:rsid w:val="0034777D"/>
     <w:rsid w:val="003510E6"/>
     <w:rsid w:val="00351BB8"/>
     <w:rsid w:val="0035373F"/>
     <w:rsid w:val="003556DD"/>
     <w:rsid w:val="003561A2"/>
     <w:rsid w:val="003568AD"/>
     <w:rsid w:val="00360D36"/>
     <w:rsid w:val="00365B89"/>
     <w:rsid w:val="00365D13"/>
     <w:rsid w:val="00376143"/>
     <w:rsid w:val="00376C6B"/>
     <w:rsid w:val="003816CD"/>
     <w:rsid w:val="00382395"/>
     <w:rsid w:val="00384B6B"/>
     <w:rsid w:val="00385040"/>
     <w:rsid w:val="00385630"/>
     <w:rsid w:val="003976EC"/>
     <w:rsid w:val="003A5773"/>
     <w:rsid w:val="003B0E8B"/>
@@ -17146,137 +17761,142 @@
     <w:rsid w:val="00550695"/>
     <w:rsid w:val="00555617"/>
     <w:rsid w:val="00561E80"/>
     <w:rsid w:val="00565BB6"/>
     <w:rsid w:val="005700CB"/>
     <w:rsid w:val="00570354"/>
     <w:rsid w:val="00570414"/>
     <w:rsid w:val="00572210"/>
     <w:rsid w:val="00572DAD"/>
     <w:rsid w:val="005742B0"/>
     <w:rsid w:val="00576265"/>
     <w:rsid w:val="00577259"/>
     <w:rsid w:val="00577602"/>
     <w:rsid w:val="0058108D"/>
     <w:rsid w:val="00581BB6"/>
     <w:rsid w:val="00582D29"/>
     <w:rsid w:val="00587FD6"/>
     <w:rsid w:val="00593AC8"/>
     <w:rsid w:val="005942FA"/>
     <w:rsid w:val="00595BDD"/>
     <w:rsid w:val="005A1C90"/>
     <w:rsid w:val="005A2EBE"/>
     <w:rsid w:val="005A6A87"/>
     <w:rsid w:val="005A6D68"/>
     <w:rsid w:val="005C52B2"/>
+    <w:rsid w:val="005C7135"/>
     <w:rsid w:val="005D5832"/>
     <w:rsid w:val="005E0638"/>
     <w:rsid w:val="005F0052"/>
     <w:rsid w:val="005F3753"/>
     <w:rsid w:val="00610DB0"/>
     <w:rsid w:val="00611F2B"/>
     <w:rsid w:val="00617EBF"/>
     <w:rsid w:val="00623178"/>
     <w:rsid w:val="006246A7"/>
     <w:rsid w:val="006327BB"/>
     <w:rsid w:val="00633938"/>
     <w:rsid w:val="00635956"/>
     <w:rsid w:val="006441BE"/>
     <w:rsid w:val="0064559A"/>
     <w:rsid w:val="0065145B"/>
     <w:rsid w:val="0065233B"/>
     <w:rsid w:val="0066157F"/>
     <w:rsid w:val="006615D7"/>
     <w:rsid w:val="00661EDA"/>
     <w:rsid w:val="00663D87"/>
     <w:rsid w:val="006665B4"/>
     <w:rsid w:val="006714D8"/>
     <w:rsid w:val="00676F3A"/>
     <w:rsid w:val="00687FCD"/>
     <w:rsid w:val="00692949"/>
     <w:rsid w:val="006950EF"/>
     <w:rsid w:val="006A0332"/>
     <w:rsid w:val="006A0931"/>
+    <w:rsid w:val="006A1572"/>
     <w:rsid w:val="006A63F8"/>
     <w:rsid w:val="006A642B"/>
     <w:rsid w:val="006B4534"/>
     <w:rsid w:val="006B53A7"/>
     <w:rsid w:val="006B6856"/>
     <w:rsid w:val="006C2BB5"/>
     <w:rsid w:val="006C491E"/>
     <w:rsid w:val="006D2BEB"/>
     <w:rsid w:val="006D2CBF"/>
     <w:rsid w:val="006D7AC7"/>
     <w:rsid w:val="006E09E6"/>
     <w:rsid w:val="006E11E6"/>
     <w:rsid w:val="006E72B1"/>
     <w:rsid w:val="006E743F"/>
     <w:rsid w:val="006F0876"/>
     <w:rsid w:val="006F59A9"/>
     <w:rsid w:val="0070383E"/>
     <w:rsid w:val="0070510A"/>
     <w:rsid w:val="00706957"/>
     <w:rsid w:val="007071B6"/>
     <w:rsid w:val="0071116D"/>
     <w:rsid w:val="00717900"/>
     <w:rsid w:val="007245AF"/>
     <w:rsid w:val="00726551"/>
     <w:rsid w:val="00726F66"/>
     <w:rsid w:val="00731232"/>
     <w:rsid w:val="00734FFE"/>
     <w:rsid w:val="00735720"/>
     <w:rsid w:val="00737688"/>
     <w:rsid w:val="007441D8"/>
+    <w:rsid w:val="00750D44"/>
     <w:rsid w:val="00751F6E"/>
     <w:rsid w:val="007522B0"/>
     <w:rsid w:val="00770D9E"/>
     <w:rsid w:val="00780A03"/>
     <w:rsid w:val="007926F6"/>
     <w:rsid w:val="00793619"/>
     <w:rsid w:val="00796A3C"/>
     <w:rsid w:val="007973A8"/>
     <w:rsid w:val="007976AA"/>
     <w:rsid w:val="007A0732"/>
     <w:rsid w:val="007A71E6"/>
     <w:rsid w:val="007B0F4C"/>
     <w:rsid w:val="007B2AA2"/>
     <w:rsid w:val="007B6D10"/>
     <w:rsid w:val="007B78FA"/>
     <w:rsid w:val="007C4B6F"/>
     <w:rsid w:val="007C6197"/>
     <w:rsid w:val="007C7E8C"/>
     <w:rsid w:val="007D4E8B"/>
     <w:rsid w:val="007D4FF4"/>
     <w:rsid w:val="007D6AEC"/>
     <w:rsid w:val="007E0AEA"/>
+    <w:rsid w:val="007E1B2F"/>
     <w:rsid w:val="007E2F8F"/>
     <w:rsid w:val="007E31E3"/>
     <w:rsid w:val="007F0C85"/>
     <w:rsid w:val="007F336E"/>
     <w:rsid w:val="007F71A6"/>
     <w:rsid w:val="00803EDA"/>
     <w:rsid w:val="0080729A"/>
+    <w:rsid w:val="0080768A"/>
     <w:rsid w:val="00810C6D"/>
     <w:rsid w:val="00811D21"/>
     <w:rsid w:val="008141F0"/>
     <w:rsid w:val="008246C2"/>
     <w:rsid w:val="00824D88"/>
     <w:rsid w:val="00830085"/>
     <w:rsid w:val="00837BB5"/>
     <w:rsid w:val="0084459A"/>
     <w:rsid w:val="00847CF9"/>
     <w:rsid w:val="00850006"/>
     <w:rsid w:val="008524C0"/>
     <w:rsid w:val="0085398A"/>
     <w:rsid w:val="00876F57"/>
     <w:rsid w:val="008773D0"/>
     <w:rsid w:val="00883908"/>
     <w:rsid w:val="00887CA6"/>
     <w:rsid w:val="00894831"/>
     <w:rsid w:val="008A0771"/>
     <w:rsid w:val="008A0BC7"/>
     <w:rsid w:val="008A2FD4"/>
     <w:rsid w:val="008A315E"/>
     <w:rsid w:val="008A3F0D"/>
     <w:rsid w:val="008A4637"/>
     <w:rsid w:val="008A5E5D"/>
     <w:rsid w:val="008A6DE8"/>
@@ -17376,63 +17996,65 @@
     <w:rsid w:val="00B30E6B"/>
     <w:rsid w:val="00B324DE"/>
     <w:rsid w:val="00B34616"/>
     <w:rsid w:val="00B57066"/>
     <w:rsid w:val="00B640A7"/>
     <w:rsid w:val="00B65A4D"/>
     <w:rsid w:val="00B713E5"/>
     <w:rsid w:val="00B71BC4"/>
     <w:rsid w:val="00B72AEF"/>
     <w:rsid w:val="00B73755"/>
     <w:rsid w:val="00B7668C"/>
     <w:rsid w:val="00B76887"/>
     <w:rsid w:val="00B8162B"/>
     <w:rsid w:val="00B86897"/>
     <w:rsid w:val="00B86E0B"/>
     <w:rsid w:val="00B940FD"/>
     <w:rsid w:val="00BA03F3"/>
     <w:rsid w:val="00BA6A03"/>
     <w:rsid w:val="00BB3157"/>
     <w:rsid w:val="00BB7C56"/>
     <w:rsid w:val="00BC0EB3"/>
     <w:rsid w:val="00BC32E3"/>
     <w:rsid w:val="00BC3ECD"/>
     <w:rsid w:val="00BC5959"/>
     <w:rsid w:val="00BC7849"/>
+    <w:rsid w:val="00BC7A99"/>
     <w:rsid w:val="00BD5585"/>
     <w:rsid w:val="00BD674F"/>
     <w:rsid w:val="00BD7B46"/>
     <w:rsid w:val="00BE38C9"/>
     <w:rsid w:val="00BE49DC"/>
     <w:rsid w:val="00BE5C30"/>
     <w:rsid w:val="00BE5E49"/>
     <w:rsid w:val="00BE6933"/>
     <w:rsid w:val="00BF007C"/>
     <w:rsid w:val="00BF0694"/>
     <w:rsid w:val="00BF3A04"/>
     <w:rsid w:val="00BF3F88"/>
     <w:rsid w:val="00BF4BDB"/>
+    <w:rsid w:val="00BF5711"/>
     <w:rsid w:val="00BF6404"/>
     <w:rsid w:val="00C03151"/>
     <w:rsid w:val="00C0439B"/>
     <w:rsid w:val="00C15975"/>
     <w:rsid w:val="00C17995"/>
     <w:rsid w:val="00C204F3"/>
     <w:rsid w:val="00C41955"/>
     <w:rsid w:val="00C53F5A"/>
     <w:rsid w:val="00C60201"/>
     <w:rsid w:val="00C606F5"/>
     <w:rsid w:val="00C64B4D"/>
     <w:rsid w:val="00C861E5"/>
     <w:rsid w:val="00C863B0"/>
     <w:rsid w:val="00CA28AB"/>
     <w:rsid w:val="00CA4DF1"/>
     <w:rsid w:val="00CA6CFD"/>
     <w:rsid w:val="00CB2245"/>
     <w:rsid w:val="00CB5FA9"/>
     <w:rsid w:val="00CC2D98"/>
     <w:rsid w:val="00CC3FC9"/>
     <w:rsid w:val="00CC48A3"/>
     <w:rsid w:val="00CD0B19"/>
     <w:rsid w:val="00CD3071"/>
     <w:rsid w:val="00CD4C0D"/>
     <w:rsid w:val="00CD4F24"/>
@@ -17492,50 +18114,51 @@
     <w:rsid w:val="00E300D9"/>
     <w:rsid w:val="00E315DD"/>
     <w:rsid w:val="00E33667"/>
     <w:rsid w:val="00E4145F"/>
     <w:rsid w:val="00E43793"/>
     <w:rsid w:val="00E4461D"/>
     <w:rsid w:val="00E45297"/>
     <w:rsid w:val="00E4722C"/>
     <w:rsid w:val="00E549A5"/>
     <w:rsid w:val="00E54A0A"/>
     <w:rsid w:val="00E57551"/>
     <w:rsid w:val="00E63407"/>
     <w:rsid w:val="00E6577F"/>
     <w:rsid w:val="00E6759F"/>
     <w:rsid w:val="00E711A4"/>
     <w:rsid w:val="00E724F3"/>
     <w:rsid w:val="00E74F9A"/>
     <w:rsid w:val="00E759CA"/>
     <w:rsid w:val="00E75E81"/>
     <w:rsid w:val="00E807B1"/>
     <w:rsid w:val="00E80A80"/>
     <w:rsid w:val="00E8469B"/>
     <w:rsid w:val="00E9533F"/>
     <w:rsid w:val="00EA26AE"/>
     <w:rsid w:val="00EB6560"/>
+    <w:rsid w:val="00ED0A01"/>
     <w:rsid w:val="00ED5D84"/>
     <w:rsid w:val="00EE7899"/>
     <w:rsid w:val="00EF514E"/>
     <w:rsid w:val="00EF5E33"/>
     <w:rsid w:val="00EF6F1E"/>
     <w:rsid w:val="00F0463F"/>
     <w:rsid w:val="00F166C1"/>
     <w:rsid w:val="00F3178B"/>
     <w:rsid w:val="00F31B51"/>
     <w:rsid w:val="00F3357C"/>
     <w:rsid w:val="00F379C3"/>
     <w:rsid w:val="00F4045E"/>
     <w:rsid w:val="00F44C29"/>
     <w:rsid w:val="00F53A3C"/>
     <w:rsid w:val="00F56D6E"/>
     <w:rsid w:val="00F70F1F"/>
     <w:rsid w:val="00F70F9B"/>
     <w:rsid w:val="00F94A33"/>
     <w:rsid w:val="00F95FDD"/>
     <w:rsid w:val="00F96C34"/>
     <w:rsid w:val="00F97241"/>
     <w:rsid w:val="00FA050C"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA7CF0"/>
     <w:rsid w:val="00FB1DB2"/>
@@ -17549,74 +18172,74 @@
     <w:rsid w:val="00FE4A0A"/>
     <w:rsid w:val="00FE6080"/>
     <w:rsid w:val="00FE681E"/>
     <w:rsid w:val="00FE6B55"/>
     <w:rsid w:val="00FF0093"/>
     <w:rsid w:val="00FF2DDC"/>
     <w:rsid w:val="00FF3D2E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="39E2C8C4"/>
   <w15:docId w15:val="{781B72F3-0FBC-4614-A934-B756C0F3C27B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -17939,50 +18562,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="001C66A7"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00824D88"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -18613,51 +19237,51 @@
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D3007C"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="210772103">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="252319193">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -18778,63 +19402,63 @@
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1812945311">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\Aigars\My%20Documents\EDGARAM\ISM-O-1\APP%20Template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{41AB3872-A0BD-4644-AA32-040E75FBB742}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00742A08" w:rsidRDefault="00AE0D71">
           <w:r w:rsidRPr="00AD3D87">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -18849,194 +19473,214 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{0F330F44-6939-4664-A811-AA7C51B01E8D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="000635DC" w:rsidRDefault="00EB1F4B">
           <w:r w:rsidRPr="00B34EA1">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="RobustaTLPro-Regular">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002AFF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AE0D71"/>
     <w:rsid w:val="000635DC"/>
     <w:rsid w:val="000C0DFE"/>
     <w:rsid w:val="001C1983"/>
     <w:rsid w:val="001E5C96"/>
     <w:rsid w:val="005C3540"/>
+    <w:rsid w:val="005C7135"/>
+    <w:rsid w:val="006A1572"/>
     <w:rsid w:val="00742A08"/>
     <w:rsid w:val="00826BA2"/>
     <w:rsid w:val="008C2874"/>
+    <w:rsid w:val="0098158F"/>
+    <w:rsid w:val="009A4ACB"/>
     <w:rsid w:val="009F0133"/>
     <w:rsid w:val="00AD4C51"/>
+    <w:rsid w:val="00AD65C4"/>
     <w:rsid w:val="00AE0D71"/>
+    <w:rsid w:val="00BC7A99"/>
     <w:rsid w:val="00CD71BA"/>
     <w:rsid w:val="00D24437"/>
     <w:rsid w:val="00D4039B"/>
     <w:rsid w:val="00EB1F4B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19368,149 +20012,98 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EB1F4B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="461C930B4119497ABADD61C274722D4D">
-[...50 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -19761,92 +20354,378 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{408F0306-6735-4B54-A7D2-20C8EEEE1FF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{50FE7624-BB44-43FA-9592-C179A40F26A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72831960-FC62-48E3-822A-8FE6FE3C8EA0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8EA66D32-C7DB-4A50-992E-2142351A732C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>APP Template</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>1857</Words>
-  <Characters>10690</Characters>
+  <Words>7987</Words>
+  <Characters>4554</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>593</Lines>
-  <Paragraphs>306</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CAA Of Latvia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12241</CharactersWithSpaces>
+  <CharactersWithSpaces>12516</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:creator>Your User Name</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>ef80c1a6c9956b89e8f6697e93af8175520c528c61165593eabf6a356a148e87</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7131400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>