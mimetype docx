--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,194 +1,199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24F2FB98" w14:textId="77777777" w:rsidR="000973B4" w:rsidRPr="008F5181" w:rsidRDefault="000973B4" w:rsidP="000A0937">
+    <w:p w:rsidRPr="008F5181" w:rsidR="000973B4" w:rsidP="000A0937" w:rsidRDefault="000973B4" w14:paraId="24F2FB98" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18AAC2CC" w14:textId="50234DE7" w:rsidR="000973B4" w:rsidRPr="008F5181" w:rsidRDefault="000973B4" w:rsidP="00430D53">
+    <w:p w:rsidRPr="008F5181" w:rsidR="000973B4" w:rsidP="00430D53" w:rsidRDefault="000973B4" w14:paraId="18AAC2CC" w14:textId="50234DE7">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59A94BA1" w14:textId="77777777" w:rsidR="00111BD1" w:rsidRPr="008F5181" w:rsidRDefault="00111BD1" w:rsidP="000B7FE9">
+    <w:p w:rsidRPr="008F5181" w:rsidR="00111BD1" w:rsidP="000B7FE9" w:rsidRDefault="00111BD1" w14:paraId="59A94BA1" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EC75473" w14:textId="77777777" w:rsidR="00CF655A" w:rsidRPr="00D931D4" w:rsidRDefault="00430D53" w:rsidP="0081294A">
+    <w:p w:rsidRPr="00D931D4" w:rsidR="00CF655A" w:rsidP="0081294A" w:rsidRDefault="00430D53" w14:paraId="4EC75473" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D931D4">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>OPERATOR</w:t>
       </w:r>
-      <w:r w:rsidR="00892831" w:rsidRPr="00D931D4">
+      <w:r w:rsidRPr="00D931D4" w:rsidR="00892831">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">’S </w:t>
       </w:r>
       <w:r w:rsidRPr="00D931D4">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>APPLICATION</w:t>
       </w:r>
-      <w:r w:rsidR="00892831" w:rsidRPr="00D931D4">
+      <w:r w:rsidRPr="00D931D4" w:rsidR="00892831">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> FOR LEASE OF AIRCRAFT</w:t>
       </w:r>
-      <w:r w:rsidR="008D3AB2" w:rsidRPr="00D931D4">
+      <w:r w:rsidRPr="00D931D4" w:rsidR="008D3AB2">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FFFAE5F" w14:textId="77777777" w:rsidR="00430D53" w:rsidRPr="008F5181" w:rsidRDefault="00ED565F" w:rsidP="0081294A">
+    <w:p w:rsidRPr="008F5181" w:rsidR="00430D53" w:rsidP="0081294A" w:rsidRDefault="00ED565F" w14:paraId="4FFFAE5F" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5181">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4986F0C5" wp14:editId="4576537D">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="4576537D" wp14:anchorId="4986F0C5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5899785</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>6268720</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="1402080"/>
                 <wp:effectExtent l="0" t="0" r="38100" b="26670"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="1402080"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -197,1025 +202,1006 @@
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Straight Connector 1" style="position:absolute;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3040]" from="464.55pt,493.6pt" to="464.55pt,604pt" w14:anchorId="28BF076E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRHNKFmAEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815KMoAgEyz4kSC5B&#10;G/TxAQy1tIjwBZK15L/vcm3LQRMEQZALxcfO7M7sarWZrGE7iEl71/FmUXMGTvpeu23H//y+/XrF&#10;WcrC9cJ4Bx3fQ+Kb9ZeL1RhaWPrBmx4iQxKX2jF0fMg5tFWV5ABWpIUP4PBR+WhFxmPcVn0UI7Jb&#10;Uy3r+ls1+tiH6CWkhLc3h0e+Jn6lQOYfSiXIzHQca8u0Rlofy1qtV6LdRhEGLY9liA9UYYV2mHSm&#10;uhFZsL9Rv6CyWkafvMoL6W3lldISSAOqaer/1PwaRADSguakMNuUPo9Wft9du4eINowhtSk8xKJi&#10;UtGWL9bHJjJrP5sFU2bycCnxtrmsl/UVGVmdgSGmfAfesrLpuNGu6BCt2N2njMkw9BSCh3Nq2uW9&#10;gRJs3E9QTPeYrCE0TQVcm8h2AvvZPzWlf8hFkQWitDEzqH4bdIwtMKBJeS9wjqaM3uUZaLXz8bWs&#10;eTqVqg7xJ9UHrUX2o+/31AiyA9tNyo6jWebp+Zng5x9o/Q8AAP//AwBQSwMEFAAGAAgAAAAhALHw&#10;ZFndAAAADAEAAA8AAABkcnMvZG93bnJldi54bWxMj01PhDAQhu8m/odmTLy57XIQFikb48dJD4ge&#10;PHbpCGTplNAuoL/eMR70Nh9P3nmm2K9uEDNOofekYbtRIJAab3tqNby9Pl5lIEI0ZM3gCTV8YoB9&#10;eX5WmNz6hV5wrmMrOIRCbjR0MY65lKHp0Jmw8SMS7z785EzkdmqlnczC4W6QiVLX0pme+EJnRrzr&#10;sDnWJ6chfXiqq3G5f/6qZCqravYxO75rfXmx3t6AiLjGPxh+9FkdSnY6+BPZIAYNu2S3ZZSLLE1A&#10;MPE7OTCaqEyBLAv5/4nyGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANEc0oWYAQAAiAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALHwZFndAAAA&#10;DAEAAA8AAAAAAAAAAAAAAAAA8gMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAD8BAAA&#10;AAA=&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9287"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE1EB5" w:rsidRPr="008F5181" w14:paraId="08B242EA" w14:textId="77777777" w:rsidTr="003F56DA">
+      <w:tr w:rsidRPr="008F5181" w:rsidR="00AE1EB5" w:rsidTr="003F56DA" w14:paraId="08B242EA" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED15040" w14:textId="6FA1D393" w:rsidR="00177035" w:rsidRPr="008F5181" w:rsidRDefault="00177035" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00177035" w:rsidP="0081294A" w:rsidRDefault="00177035" w14:paraId="1ED15040" w14:textId="6FA1D393">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D235377" w14:textId="77777777" w:rsidR="00AE1EB5" w:rsidRPr="008F5181" w:rsidRDefault="00C7491F" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00AE1EB5" w:rsidP="0081294A" w:rsidRDefault="00C7491F" w14:paraId="0D235377" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Operator:</w:t>
             </w:r>
-            <w:r w:rsidR="000A4029" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="000A4029">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-180278658"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="000A4029" w:rsidRPr="003E58F8">
+                <w:r w:rsidRPr="003E58F8" w:rsidR="000A4029">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="000A4029" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="000A4029">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F45A538" w14:textId="77777777" w:rsidR="001F071D" w:rsidRPr="008F5181" w:rsidRDefault="00EA301C" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="001F071D" w:rsidP="0081294A" w:rsidRDefault="00EA301C" w14:paraId="1F45A538" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Intend</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005223EB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> to: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DE01688" w14:textId="77777777" w:rsidR="004A4F4B" w:rsidRPr="008F5181" w:rsidRDefault="004A4F4B" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="004A4F4B" w:rsidP="0081294A" w:rsidRDefault="004A4F4B" w14:paraId="4DE01688" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="28CD3A4C" w14:textId="77777777" w:rsidR="00C7491F" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00C7491F" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="28CD3A4C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:bCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1627844220"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004A4F4B" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="004A4F4B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidR="00C7491F" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00C7491F">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>et lease-out</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="644235BF" w14:textId="77777777" w:rsidR="00AC444D" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00AC444D" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="644235BF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1865780083"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004A4F4B" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="004A4F4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="001F071D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F071D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ry lease-out</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B14CCCE" w14:textId="77777777" w:rsidR="00AC444D" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00AC444D" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="5B14CCCE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1880699996"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004A4F4B" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="004A4F4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
-            <w:r w:rsidR="00EA301C" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00EA301C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>et lease-</w:t>
             </w:r>
-            <w:r w:rsidR="001F071D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F071D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4801F4AB" w14:textId="77777777" w:rsidR="00AC444D" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00AC444D" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="4801F4AB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-270627695"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004A4F4B" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="004A4F4B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>d</w:t>
             </w:r>
-            <w:r w:rsidR="00EA301C" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00EA301C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ry lease</w:t>
             </w:r>
-            <w:r w:rsidR="001F071D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F071D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>-in</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E142B4D" w14:textId="77777777" w:rsidR="0053237D" w:rsidRPr="008F5181" w:rsidRDefault="0053237D" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="0053237D" w:rsidP="0081294A" w:rsidRDefault="0053237D" w14:paraId="0E142B4D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="36CDE105" w14:textId="77777777" w:rsidR="00D50859" w:rsidRPr="008F5181" w:rsidRDefault="004A4F4B" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00D50859" w:rsidP="0081294A" w:rsidRDefault="004A4F4B" w14:paraId="36CDE105" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Documented </w:t>
             </w:r>
-            <w:r w:rsidR="00D50859" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00D50859">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>information</w:t>
             </w:r>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> provided by the applicant</w:t>
             </w:r>
-            <w:r w:rsidR="004E74E2" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="004E74E2">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004E74E2" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="004E74E2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(enter the text</w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="004E74E2" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="004E74E2">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> if applicable)</w:t>
             </w:r>
-            <w:r w:rsidR="00D50859" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00D50859">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="133E5190" w14:textId="77777777" w:rsidR="00AC444D" w:rsidRPr="008F5181" w:rsidRDefault="00AC444D" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00AC444D" w:rsidP="0081294A" w:rsidRDefault="00AC444D" w14:paraId="133E5190" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9056"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00975B76" w:rsidRPr="008F5181" w14:paraId="1C647E38" w14:textId="77777777" w:rsidTr="003E58F8">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00975B76" w:rsidTr="003E58F8" w14:paraId="1C647E38" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="58CBC57F" w14:textId="77777777" w:rsidR="00975B76" w:rsidRPr="008F5181" w:rsidRDefault="00737A45" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00975B76" w:rsidP="0081294A" w:rsidRDefault="00737A45" w14:paraId="58CBC57F" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>“Any lease agreement”</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A129B6" w:rsidRPr="008F5181" w14:paraId="115D70C4" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidTr="003F56DA" w14:paraId="115D70C4" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="564ADF18" w14:textId="77777777" w:rsidR="00A129B6" w:rsidRPr="008F5181" w:rsidRDefault="00A129B6" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidP="0081294A" w:rsidRDefault="00A129B6" w14:paraId="564ADF18" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Name and address of the lessor </w:t>
                   </w:r>
-                  <w:r w:rsidR="000968F6" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="000968F6">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>and</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> lessee: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1651406017"/>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005E65FA" w:rsidRPr="008F5181" w14:paraId="6716F426" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="005E65FA" w:rsidTr="003F56DA" w14:paraId="6716F426" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="48BBC8E6" w14:textId="77777777" w:rsidR="005E65FA" w:rsidRPr="008F5181" w:rsidRDefault="005E65FA" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005E65FA" w:rsidP="0081294A" w:rsidRDefault="005E65FA" w14:paraId="48BBC8E6" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Aircraft type, registration markings and serial number: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="299201743"/>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00652229" w:rsidRPr="008F5181" w14:paraId="2117F9D5" w14:textId="77777777" w:rsidTr="00672CFB">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00652229" w:rsidTr="00672CFB" w14:paraId="2117F9D5" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="76A1326A" w14:textId="77777777" w:rsidR="00652229" w:rsidRPr="008F5181" w:rsidRDefault="00652229" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00652229" w:rsidP="0081294A" w:rsidRDefault="00652229" w14:paraId="76A1326A" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">State of </w:t>
                   </w:r>
-                  <w:r w:rsidR="00A510D4" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00A510D4">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">the </w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Registry: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-398050710"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00050F63" w:rsidRPr="008F5181" w14:paraId="0F958933" w14:textId="77777777" w:rsidTr="00672CFB">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00050F63" w:rsidTr="00672CFB" w14:paraId="0F958933" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2FD81475" w14:textId="77777777" w:rsidR="00050F63" w:rsidRPr="008F5181" w:rsidRDefault="00050F63" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00050F63" w:rsidP="0081294A" w:rsidRDefault="00050F63" w14:paraId="2FD81475" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">State of </w:t>
                   </w:r>
-                  <w:r w:rsidR="00A510D4" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00A510D4">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">the </w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Operator</w:t>
                   </w:r>
-                  <w:r w:rsidR="00A510D4" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00A510D4">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-519931713"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00A510D4" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00A510D4">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00E0453A" w:rsidRPr="008F5181" w14:paraId="50CC3880" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00E0453A" w:rsidTr="003F56DA" w14:paraId="50CC3880" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="76BD21F2" w14:textId="77777777" w:rsidR="00E0453A" w:rsidRPr="008F5181" w:rsidRDefault="005E65FA" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00E0453A" w:rsidP="0081294A" w:rsidRDefault="005E65FA" w14:paraId="76BD21F2" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Duration of the lease: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-29579739"/>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00867F2D" w:rsidRPr="008F5181" w14:paraId="34074201" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00867F2D" w:rsidTr="003F56DA" w14:paraId="34074201" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="45A05C71" w14:textId="77777777" w:rsidR="00867F2D" w:rsidRPr="008F5181" w:rsidRDefault="00867F2D" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00867F2D" w:rsidP="0081294A" w:rsidRDefault="00867F2D" w14:paraId="45A05C71" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">The routes </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> are contained within the authorised areas of operations specified in the AOC of the lessor: </w:t>
+                    <w:t xml:space="preserve">The routes intended to be flown are contained within the authorised areas of operations specified in the AOC of the lessor: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1696572364"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A129B6" w:rsidRPr="008F5181" w14:paraId="4DC7CAC1" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidTr="003F56DA" w14:paraId="4DC7CAC1" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="157BE9DF" w14:textId="77777777" w:rsidR="00A129B6" w:rsidRPr="008F5181" w:rsidRDefault="00A129B6" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidP="0081294A" w:rsidRDefault="00A129B6" w14:paraId="157BE9DF" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Identification of the agreement(s) between the operator (lessor and/or lessee) and the contracted organisation clearly defining the contracted activities and the applicable requirements: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1798288286"/>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A129B6" w:rsidRPr="008F5181" w14:paraId="76F17269" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidTr="003F56DA" w14:paraId="76F17269" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="04BA378B" w14:textId="77777777" w:rsidR="00A129B6" w:rsidRPr="008F5181" w:rsidRDefault="00A129B6" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidP="0081294A" w:rsidRDefault="00A129B6" w14:paraId="04BA378B" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Contracting operator ensures that all contracted activities are subject to hazard identification and risk management, as required by ORO.GEN.200 (a)(3), and to compliance monitoring, as required by ORO.GEN.200 (a)(6) (documented evidence): </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-779885500"/>
                       <w:showingPlcHdr/>
@@ -1224,235 +1210,233 @@
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1134528164"/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent/>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00867F2D" w:rsidRPr="008F5181" w14:paraId="6923CD9D" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00867F2D" w:rsidTr="003F56DA" w14:paraId="6923CD9D" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="27BF18B6" w14:textId="77777777" w:rsidR="00867F2D" w:rsidRPr="008F5181" w:rsidRDefault="00867F2D" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00867F2D" w:rsidP="0081294A" w:rsidRDefault="00867F2D" w14:paraId="27BF18B6" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Lessee’s acceptance of the corrective actions taken by lessor resulting from ramp inspections performed on </w:t>
                   </w:r>
-                  <w:r w:rsidR="00737A45" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00737A45">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>lessor’s</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> aircraft (documented evidence according to established criteria in lessee’s OM): </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="941572321"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A129B6" w:rsidRPr="008F5181" w14:paraId="503EE853" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidTr="003F56DA" w14:paraId="503EE853" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1D93F586" w14:textId="77777777" w:rsidR="00A129B6" w:rsidRPr="008F5181" w:rsidRDefault="00A129B6" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidP="0081294A" w:rsidRDefault="00A129B6" w14:paraId="1D93F586" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Aircraft is not included in the list of operators subject to operational restrictions, registered in a State of which all operators under its oversight are subject to an operating ban or from an operator that is subject to an operating ban pursuant to Regulation (EC) No 2111/2005 (make reference to the last revised Commission Implementing Regulation (EU) amending Regulation (EC) No 474/2006):   </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1453550987"/>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:proofErr w:type="gramEnd"/>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00A129B6" w:rsidRPr="008F5181" w14:paraId="40E717CC" w14:textId="77777777" w:rsidTr="00AC444D">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidTr="00AC444D" w14:paraId="40E717CC" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="18639F68" w14:textId="77777777" w:rsidR="00A129B6" w:rsidRPr="008F5181" w:rsidRDefault="00A129B6" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00A129B6" w:rsidP="0081294A" w:rsidRDefault="00A129B6" w14:paraId="18639F68" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Operator manages safety risks related to a change of provisions contained in leasing agreement</w:t>
                   </w:r>
-                  <w:r w:rsidR="00737A45" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00737A45">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (documented evidence)</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-735393818"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00310117" w:rsidRPr="008F5181" w14:paraId="24E399DC" w14:textId="77777777" w:rsidTr="00AC444D">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00310117" w:rsidTr="00AC444D" w14:paraId="24E399DC" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="7C88BDBB" w14:textId="77777777" w:rsidR="00310117" w:rsidRPr="008F5181" w:rsidRDefault="00ED565F" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00310117" w:rsidP="0081294A" w:rsidRDefault="00ED565F" w14:paraId="7C88BDBB" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Owner of the Operator is not subject to the Council Regulation (EU) No.208/2014 of 5</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>th</w:t>
                   </w:r>
@@ -1483,59 +1467,59 @@
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1963722953"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00310117" w:rsidRPr="008F5181" w14:paraId="68E84D46" w14:textId="77777777" w:rsidTr="00AC444D">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00310117" w:rsidTr="00AC444D" w14:paraId="68E84D46" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="4A924831" w14:textId="77777777" w:rsidR="00310117" w:rsidRPr="008F5181" w:rsidRDefault="00ED565F" w:rsidP="0081294A">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00310117" w:rsidP="0081294A" w:rsidRDefault="00ED565F" w14:paraId="4A924831" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Owner of the Aircraft is not subject to the Council Regulation (EU) No.208/2014 of 5</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>th</w:t>
                   </w:r>
@@ -1566,4682 +1550,4611 @@
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-891502579"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="02CCC0E5" w14:textId="77777777" w:rsidTr="00AC444D">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="00AC444D" w14:paraId="02CCC0E5" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="3088951A" w14:textId="74AC6BC2" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="3088951A" w14:textId="74AC6BC2">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Less</w:t>
                   </w:r>
-                  <w:r w:rsidR="003B71F3" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="003B71F3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>or</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="003F6CD1" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="003F6CD1">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">complies with the </w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">requirements </w:t>
                   </w:r>
-                  <w:r w:rsidR="003F6CD1" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="003F6CD1">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>set out in</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> the Regulation (EU) No.1107/2006 of 5</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:vertAlign w:val="superscript"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">th </w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>July</w:t>
                   </w:r>
-                  <w:r w:rsidR="003F6CD1" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="003F6CD1">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> concerning the rights of disabled persons and persons with reduced mobility when travelling by air </w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">  </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1887327662"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:lang w:val="en-US"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="406AC2AE" w14:textId="77777777" w:rsidTr="003E58F8">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003E58F8" w14:paraId="406AC2AE" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="32E96F97" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="32E96F97" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>“Lease-in agreement involving a third-country operator”</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="62EBA9B4" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="62EBA9B4" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5ABB6A58" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="5ABB6A58" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Identification of the operational need that </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> through leasing an aircraft registered in the EU: </w:t>
+                    <w:t xml:space="preserve">Identification of the operational need that cannot be satisfied through leasing an aircraft registered in the EU: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-627695862"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="212D2FC7" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="212D2FC7" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="05DA4246" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="05DA4246" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">EASA has issued TCO Specifications subject to the approved conditions in the AOC and associated Operations Specifications (Authorisation No </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve">): </w:t>
+                    <w:t xml:space="preserve">EASA has issued TCO Specifications subject to the approved conditions in the AOC and associated Operations Specifications (Authorisation No shall be specified): </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="69548174"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="45F167EC" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="45F167EC" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D8EAF8C" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="5D8EAF8C" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-                    <w:t xml:space="preserve"> (documented evidence): </w:t>
+                    <w:t xml:space="preserve">Compliance of aircraft registered in third country with the applicable requirements of Regulation (EU) No 1321/2014 is ensured (documented evidence): </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1490009671"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="224E5D17" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="224E5D17" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="592CAF4F" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="592CAF4F" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
+                    <w:lastRenderedPageBreak/>
                     <w:t xml:space="preserve">Aircraft registered in third country is equipped in accordance with the EU regulations for Air Operations (documented evidence): </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1993872911"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="06E582F2" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="06E582F2" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="33560AB5" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="33560AB5" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Third country operator’s standards are equivalent to Part-CAT, Part-ORO &amp; Part-SPA, if applicable, requirements: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="608698117"/>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="19E4D931" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="19E4D931" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2DDD3271" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="2DDD3271" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Third country </w:t>
-[...17 lines deleted...]
-                    <w:t xml:space="preserve"> continuing airworthiness management standards are equivalent to Part-M Subpart-B, Subpart-C and Subpart-G, excluding M.A.707, and M.A.710: </w:t>
+                    <w:t xml:space="preserve">Third country operator’s continuing airworthiness management standards are equivalent to Part-M Subpart-B, Subpart-C and Subpart-G, excluding M.A.707, and M.A.710: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="666367099"/>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="1DADB565" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="1DADB565" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7B6CF2DB" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="7B6CF2DB" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Maintenance organisation used by the third country operator complies with the standards equivalent to Part-145: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1839455585"/>
                       <w:showingPlcHdr/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="2EFD8704" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="2EFD8704" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C14A4A8" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="2C14A4A8" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Full description of the flight time limitation scheme(s), operating procedures and safety assessment demonstrate compliance with the safety objectives set out in: ORO.GEN.110 and Section 2 of Subpart GEN; ORO.MLR, excluding ORO.MLR.105; ORO.FC; ORO.CC, excluding ORO.CC.200 and ORO.CC.210(a); ORO.TC; ORO.FTL, including related CS-FTL, If the operator is not intending to apply EU safety requirements for air operations when wet leasing-in an aircraft registered in a third country: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="820317264"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="36C72BF0" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="36C72BF0" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4F3170F4" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="4F3170F4" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Lessee maintains a record of occasions when wet leasing-in an aircraft registered in a third country, for inspection by the State that issued its AOC: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="2141071723"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D26EF" w:rsidRPr="008F5181" w14:paraId="5D9086F9" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidTr="003F56DA" w14:paraId="5D9086F9" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9056" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="11ED743A" w14:textId="77777777" w:rsidR="008D26EF" w:rsidRPr="008F5181" w:rsidRDefault="008D26EF" w:rsidP="008D26EF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="008D26EF" w:rsidP="008D26EF" w:rsidRDefault="008D26EF" w14:paraId="11ED743A" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Operator enters into a framework agreement with more than </w:t>
-[...35 lines deleted...]
-                    <w:t xml:space="preserve"> in a list maintained by the lessee: </w:t>
+                    <w:t xml:space="preserve">Operator enters into a framework agreement with more than one third country operator provided that these operators comply with ORO.AOC.110 (c). These third country operators should be placed in a list maintained by the lessee: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-231167383"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="0C96D740" w14:textId="77777777" w:rsidR="00975B76" w:rsidRPr="008F5181" w:rsidRDefault="00B4156F" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00975B76" w:rsidP="0081294A" w:rsidRDefault="00B4156F" w14:paraId="0C96D740" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="468EE0E4" wp14:editId="72565647">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="72565647" wp14:anchorId="468EE0E4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-227857</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>2511988</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="319177"/>
                       <wp:effectExtent l="0" t="0" r="38100" b="24130"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="Straight Connector 3"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="319177"/>
                               </a:xfrm>
                               <a:prstGeom prst="line">
                                 <a:avLst/>
                               </a:prstGeom>
                             </wps:spPr>
                             <wps:style>
                               <a:lnRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <w:pict>
                     <v:line id="Straight Connector 3" style="position:absolute;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="#4579b8 [3044]" from="-17.95pt,197.8pt" to="-17.95pt,222.95pt" w14:anchorId="700FBCD5" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAb1m3mmQEAAJMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfofxB0X2x3wNoacXposV6G&#10;rejHD1BlKhYgiQKlxc6/nyQnTtEOGDbsQksUH8n3SK9vJmvYDihodB1vVjVn4CT22m07/vL89dMV&#10;ZyEK1wuDDjq+h8BvNudn69G3cIEDmh6IpSQutKPv+BCjb6sqyAGsCCv04NKjQrIipittq57EmLJb&#10;U13U9ZdqROo9oYQQkvdufuSbkl8pkPGHUgEiMx1PvcViqdjXbKvNWrRbEn7Q8tCG+IcurNAuFV1S&#10;3Yko2E/SH1JZLQkDqriSaCtUSksoHBKbpn7H5mkQHgqXJE7wi0zh/6WV33e37oGSDKMPbfAPlFlM&#10;imz+pv7YVMTaL2LBFJmcnTJ5PzfXzeVl1rE64TyFeA9oWT503GiXaYhW7L6FOIceQxLuVLmc4t5A&#10;DjbuERTTfarVFHRZCrg1xHYijVNICS42h9IlOsOUNmYB1n8GHuIzFMrC/A14QZTK6OICttoh/a56&#10;nI4tqzn+qMDMO0vwiv2+zKRIkyZfxD1saV6tt/cCP/1Lm18AAAD//wMAUEsDBBQABgAIAAAAIQAC&#10;yrII4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCQuaEth7bSVuhMgTTsw&#10;hFh5gKwxbUWTVE3adTw9RhzgaP+ffn/ONpNpxUi9b5xFuJ1HIMiWTje2QngvtrMVCB+U1ap1lhDO&#10;5GGTX15kKtXuZN9oPIRKcIn1qUKoQ+hSKX1Zk1F+7jqynH243qjAY19J3asTl5tW3kXRUhrVWL5Q&#10;q46eaio/D4NB2G0f6Tk5D1Wsk11xMxb7l6/XFeL11fRwDyLQFP5g+NFndcjZ6egGq71oEWaLZM0o&#10;wmKdLEEw8bs5IsQxRzLP5P8f8m8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAG9Zt5pkB&#10;AACTAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAAsqy&#10;COEAAAALAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11CC6F18" w14:textId="77777777" w:rsidR="004E74E2" w:rsidRPr="008F5181" w:rsidRDefault="004E74E2" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="004E74E2" w:rsidP="0081294A" w:rsidRDefault="004E74E2" w14:paraId="11CC6F18" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Attachments</w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ACEB213" w14:textId="77777777" w:rsidR="001F7D35" w:rsidRPr="008F5181" w:rsidRDefault="001F7D35" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="001F7D35" w:rsidP="0081294A" w:rsidRDefault="001F7D35" w14:paraId="6ACEB213" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="16927240" w14:textId="77777777" w:rsidR="00AC444D" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00AC444D" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="16927240" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1188792872"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F32DB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005F32DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Operator’s application</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B35B1BB" w14:textId="77777777" w:rsidR="00AC444D" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00AC444D" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="0B35B1BB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1174544115"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00AC444D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00AC444D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00EA301C" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00EA301C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Copy of lease agreemen</w:t>
             </w:r>
-            <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="25F01A6B" w14:textId="77777777" w:rsidR="00EA301C" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00EA301C" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="25F01A6B" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="199373410"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Copy of issued TCO Specifications by EASA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0732394A" w14:textId="77777777" w:rsidR="001F7D35" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="001F7D35" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="0732394A" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="105704318"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">opy </w:t>
             </w:r>
-            <w:r w:rsidR="00EA301C" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00EA301C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:r w:rsidR="005F32DB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005F32DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">lessor/lessee </w:t>
             </w:r>
-            <w:r w:rsidR="00EA301C" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00EA301C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AOC</w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>, including an English translation when the AOC has been issued in another language</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CCC8B20" w14:textId="77777777" w:rsidR="001F7D35" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="001F7D35" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="2CCC8B20" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="2096428743"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Copy of </w:t>
             </w:r>
-            <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">perations </w:t>
             </w:r>
-            <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">pecifications relevant to the aircraft type, issued with the </w:t>
             </w:r>
-            <w:r w:rsidR="005F32DB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005F32DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>lessor/lessee</w:t>
             </w:r>
-            <w:r w:rsidR="00182649" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00182649">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AOC, including an English translation when the operations specifications have been issued in another language</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E0209CA" w14:textId="77777777" w:rsidR="001F7D35" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="001F7D35" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="3E0209CA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-129475755"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A632D0" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00A632D0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Copy of </w:t>
             </w:r>
-            <w:r w:rsidR="00030021" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00030021">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>the valid certificate of airworthiness</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F3E68F1" w14:textId="77777777" w:rsidR="001F7D35" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="001F7D35" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="6F3E68F1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1635912816"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Copy of the </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">hird </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">arty </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">iability </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">nsurance </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ertificate</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="484CC83B" w14:textId="77777777" w:rsidR="001F7D35" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="001F7D35" w:rsidP="0081294A" w:rsidRDefault="00553879" w14:paraId="484CC83B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1546560794"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001F7D35" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A632D0" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00A632D0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Copy of prior approval for the </w:t>
             </w:r>
-            <w:r w:rsidR="005F0D49" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005F0D49">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>wet lease</w:t>
             </w:r>
-            <w:r w:rsidR="00FC6113" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00FC6113">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>-in</w:t>
             </w:r>
-            <w:r w:rsidR="005F0D49" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="005F0D49">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> of aircraft registered in third country </w:t>
             </w:r>
-            <w:r w:rsidR="00A632D0" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00A632D0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>from the competent licensing</w:t>
             </w:r>
-            <w:r w:rsidR="00030021" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00030021">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> authority</w:t>
             </w:r>
-            <w:r w:rsidR="00D8686A" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00D8686A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004A7302" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="004A7302">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">for a period of up to seven months in any 12 consecutive month period or renewed once for a further period of up to seven months </w:t>
             </w:r>
-            <w:r w:rsidR="00D8686A" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00D8686A">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(Article 13(3) of Regulation (EC) No 1008/2008)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44AA61D1" w14:textId="77777777" w:rsidR="00ED565F" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="00ED565F">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00ED565F" w:rsidP="00ED565F" w:rsidRDefault="00553879" w14:paraId="44AA61D1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="618960903"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00ED565F" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="00ED565F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00ED565F" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00ED565F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Copy of the proof about Owner of the Operator</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5777555B" w14:textId="77777777" w:rsidR="00ED565F" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="00ED565F">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00ED565F" w:rsidP="00ED565F" w:rsidRDefault="00553879" w14:paraId="5777555B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1734922740"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00ED565F" w:rsidRPr="008F5181">
+                <w:r w:rsidRPr="008F5181" w:rsidR="00ED565F">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00ED565F" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00ED565F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Copy of the proof </w:t>
             </w:r>
-            <w:r w:rsidR="00B4156F" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00B4156F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">about </w:t>
             </w:r>
-            <w:r w:rsidR="00ED565F" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00ED565F">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Owner of the Aircraft</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18127A60" w14:textId="77777777" w:rsidR="00ED565F" w:rsidRPr="008F5181" w:rsidRDefault="00ED565F" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00ED565F" w:rsidP="0081294A" w:rsidRDefault="00ED565F" w14:paraId="18127A60" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="17ED6116" w14:textId="77777777" w:rsidR="00AE1EB5" w:rsidRPr="008F5181" w:rsidRDefault="00AE1EB5" w:rsidP="0081294A">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00AE1EB5" w:rsidP="0081294A" w:rsidRDefault="00AE1EB5" w14:paraId="17ED6116" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E74E2" w:rsidRPr="008F5181" w14:paraId="70A798C8" w14:textId="77777777" w:rsidTr="003F56DA">
+      <w:tr w:rsidRPr="008F5181" w:rsidR="004E74E2" w:rsidTr="003F56DA" w14:paraId="70A798C8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="39BDCE25" w14:textId="77777777" w:rsidR="00171110" w:rsidRPr="008F5181" w:rsidRDefault="00171110" w:rsidP="00171110">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00171110" w:rsidP="00171110" w:rsidRDefault="00171110" w14:paraId="39BDCE25" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2972"/>
               <w:gridCol w:w="3260"/>
               <w:gridCol w:w="1134"/>
               <w:gridCol w:w="1695"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00171110" w:rsidRPr="008F5181" w14:paraId="32B08A0E" w14:textId="77777777" w:rsidTr="003E58F8">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00171110" w:rsidTr="003E58F8" w14:paraId="32B08A0E" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9061" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="419A31B1" w14:textId="77777777" w:rsidR="00CD1FEF" w:rsidRPr="008F5181" w:rsidRDefault="00CD1FEF" w:rsidP="00825D48">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00CD1FEF" w:rsidP="00825D48" w:rsidRDefault="00CD1FEF" w14:paraId="419A31B1" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Operator’s Statement regarding lease agreement</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="53711B62" w14:textId="77777777" w:rsidR="00171110" w:rsidRPr="008F5181" w:rsidRDefault="00171110" w:rsidP="00825D48">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00171110" w:rsidP="00825D48" w:rsidRDefault="00171110" w14:paraId="53711B62" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>The parties to the lease agreement fully understand their respective responsibilities under the applicable regulations</w:t>
                   </w:r>
-                  <w:r w:rsidR="00825D48" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00825D48">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> below:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="35344E67" w14:textId="77777777" w:rsidR="00171110" w:rsidRPr="008F5181" w:rsidRDefault="00171110" w:rsidP="00825D48">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00171110" w:rsidP="00825D48" w:rsidRDefault="00171110" w14:paraId="35344E67" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00825D48" w:rsidRPr="008F5181" w14:paraId="65D1CA0D" w14:textId="77777777" w:rsidTr="003E58F8">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidTr="003E58F8" w14:paraId="65D1CA0D" w14:textId="77777777">
               <w:tblPrEx>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="39ACFD40" w14:textId="77777777" w:rsidR="00825D48" w:rsidRPr="008F5181" w:rsidRDefault="00825D48" w:rsidP="00825D48">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidP="00825D48" w:rsidRDefault="00825D48" w14:paraId="39ACFD40" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulations</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C7C42A3" w14:textId="77777777" w:rsidR="00825D48" w:rsidRPr="008F5181" w:rsidRDefault="00825D48" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidP="000B2E1F" w:rsidRDefault="00825D48" w14:paraId="3C7C42A3" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Area of responsibility</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="06153E83" w14:textId="77777777" w:rsidR="00825D48" w:rsidRPr="008F5181" w:rsidRDefault="00255346" w:rsidP="00255346">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidP="00255346" w:rsidRDefault="00255346" w14:paraId="06153E83" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Operator</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1695" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="780BCC27" w14:textId="77777777" w:rsidR="00825D48" w:rsidRPr="008F5181" w:rsidRDefault="006F6ECA" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidP="000B2E1F" w:rsidRDefault="006F6ECA" w14:paraId="780BCC27" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:i/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Documented reference</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="77A3E695" w14:textId="77777777" w:rsidR="00825D48" w:rsidRPr="008F5181" w:rsidRDefault="00825D48" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidP="000B2E1F" w:rsidRDefault="00825D48" w14:paraId="77A3E695" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F84A7D" w:rsidRPr="008F5181" w14:paraId="7E0BAA61" w14:textId="77777777" w:rsidTr="00255346">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidTr="00255346" w14:paraId="7E0BAA61" w14:textId="77777777">
               <w:tblPrEx>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C415287" w14:textId="77777777" w:rsidR="000968F6" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="000968F6" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="3C415287" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1208102666"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Regulation (EU) 965/2012 </w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3107DDE9" w14:textId="77777777" w:rsidR="00EC7E75" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00EC7E75" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="3107DDE9" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="73480332"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ICAO Annex 2</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="15D8F775" w14:textId="77777777" w:rsidR="00EC7E75" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="00EC7E75">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00EC7E75" w:rsidP="00EC7E75" w:rsidRDefault="00553879" w14:paraId="15D8F775" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-638807736"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ICAO Annex 6</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3F9A05BE" w14:textId="77777777" w:rsidR="00EC7E75" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="00EC7E75">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00EC7E75" w:rsidP="00EC7E75" w:rsidRDefault="00553879" w14:paraId="3F9A05BE" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-563640488"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ICAO Annex 18</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="12DB1362" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00A402C0" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00A402C0" w14:paraId="12DB1362" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>O</w:t>
                   </w:r>
-                  <w:r w:rsidR="00F84A7D" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00F84A7D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>peration of the aircraft</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="79834368" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00F84A7D" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00F84A7D" w14:paraId="79834368" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:id w:val="1470862747"/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1695" w:type="dxa"/>
                     </w:tcPr>
-                    <w:p w14:paraId="3BBDDE73" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00B151C3" w:rsidP="000B2E1F">
+                    <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00B151C3" w14:paraId="3BBDDE73" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidR="00F84A7D" w:rsidRPr="008F5181" w14:paraId="2C66EAEF" w14:textId="77777777" w:rsidTr="00255346">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidTr="00255346" w14:paraId="2C66EAEF" w14:textId="77777777">
               <w:tblPrEx>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="20944BD1" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="20944BD1" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-168571942"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulation (EU) 965/2012</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="742D5F13" w14:textId="77777777" w:rsidR="00EC7E75" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00EC7E75" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="742D5F13" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1942521410"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ICAO Annex 6</w:t>
                   </w:r>
-                  <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-                  <w:bookmarkEnd w:id="0"/>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0BA5470E" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00A402C0" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00A402C0" w14:paraId="0BA5470E" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Operational control, including dispatch and flight following</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5EA38DF8" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00F84A7D" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00F84A7D" w14:paraId="5EA38DF8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:id w:val="-1054084842"/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1695" w:type="dxa"/>
                     </w:tcPr>
-                    <w:p w14:paraId="438A518A" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00B151C3" w:rsidP="000B2E1F">
+                    <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00B151C3" w14:paraId="438A518A" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidR="006F6ECA" w:rsidRPr="008F5181" w14:paraId="2BDCAC4D" w14:textId="77777777" w:rsidTr="00255346">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidTr="00255346" w14:paraId="2BDCAC4D" w14:textId="77777777">
               <w:tblPrEx>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="034F9776" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="034F9776" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-736786842"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00EC7E75" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00EC7E75">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulation (EU) 965/2012</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="1F724C08" w14:textId="63BF0565" w:rsidR="001F4ACA" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="001F4ACA" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="1F724C08" w14:textId="63BF0565">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="2015022652"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="006A56E7" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="006A56E7">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ICAO Annex 6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7EDB914B" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="006F6ECA" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="000B2E1F" w:rsidRDefault="006F6ECA" w14:paraId="7EDB914B" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Ground operations, including contracted activities</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4861D88A" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="006F6ECA" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="000B2E1F" w:rsidRDefault="006F6ECA" w14:paraId="4861D88A" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:id w:val="-1674093651"/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1695" w:type="dxa"/>
                     </w:tcPr>
-                    <w:p w14:paraId="6CBD0E5B" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="00B151C3" w:rsidP="000B2E1F">
+                    <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="000B2E1F" w:rsidRDefault="00B151C3" w14:paraId="6CBD0E5B" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidR="006F6ECA" w:rsidRPr="008F5181" w14:paraId="527D3AE1" w14:textId="77777777" w:rsidTr="00255346">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidTr="00255346" w14:paraId="527D3AE1" w14:textId="77777777">
               <w:tblPrEx>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4BCAC789" w14:textId="77777777" w:rsidR="001B212D" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="005E23CF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="001B212D" w:rsidP="005E23CF" w:rsidRDefault="00553879" w14:paraId="4BCAC789" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="2039929916"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulation (EU) 965/2012</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3D55AA23" w14:textId="77777777" w:rsidR="001F4ACA" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="005E23CF">
+                <w:p w:rsidRPr="008F5181" w:rsidR="001F4ACA" w:rsidP="005E23CF" w:rsidRDefault="00553879" w14:paraId="3D55AA23" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-2130543749"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ICAO Annex 6</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1A6CD29D" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="00423D0E" w:rsidP="00423D0E">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="00423D0E" w:rsidRDefault="00423D0E" w14:paraId="1A6CD29D" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Flight time specification scheme, including related fatigue risk management </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5BD898F7" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="006F6ECA" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="000B2E1F" w:rsidRDefault="006F6ECA" w14:paraId="5BD898F7" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:id w:val="1506023016"/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1695" w:type="dxa"/>
                     </w:tcPr>
-                    <w:p w14:paraId="1F7123F5" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="00B151C3" w:rsidP="000B2E1F">
+                    <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="000B2E1F" w:rsidRDefault="00B151C3" w14:paraId="1F7123F5" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidR="006F6ECA" w:rsidRPr="008F5181" w14:paraId="6E57B25B" w14:textId="77777777" w:rsidTr="00255346">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidTr="00255346" w14:paraId="6E57B25B" w14:textId="77777777">
               <w:tblPrEx>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2948B184" w14:textId="77777777" w:rsidR="001F4ACA" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="001F4ACA" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="2948B184" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1208137988"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulation (EU) 965/2012</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="64CEDE62" w14:textId="77777777" w:rsidR="001F4ACA" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="001F4ACA" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="64CEDE62" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1158266242"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulation (EU) 1178/2011</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6F362FBD" w14:textId="77777777" w:rsidR="001F4ACA" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="001F4ACA" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="6F362FBD" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-387494648"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ICAO Annex 1</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0CD25335" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="006F6ECA" w:rsidP="009E3D48">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="009E3D48" w:rsidRDefault="006F6ECA" w14:paraId="0CD25335" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Flight crew licensing</w:t>
                   </w:r>
-                  <w:r w:rsidR="009E3D48" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="009E3D48">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>,</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> training</w:t>
                   </w:r>
-                  <w:r w:rsidR="009E3D48" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="009E3D48">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> and checking</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7BCEE14E" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="006F6ECA" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="000B2E1F" w:rsidRDefault="006F6ECA" w14:paraId="7BCEE14E" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:id w:val="-315039870"/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1695" w:type="dxa"/>
                     </w:tcPr>
-                    <w:p w14:paraId="4AA6715C" w14:textId="77777777" w:rsidR="006F6ECA" w:rsidRPr="008F5181" w:rsidRDefault="00B151C3" w:rsidP="000B2E1F">
+                    <w:p w:rsidRPr="008F5181" w:rsidR="006F6ECA" w:rsidP="000B2E1F" w:rsidRDefault="00B151C3" w14:paraId="4AA6715C" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidR="00825D48" w:rsidRPr="008F5181" w14:paraId="1989BF90" w14:textId="77777777" w:rsidTr="00255346">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidTr="00255346" w14:paraId="1989BF90" w14:textId="77777777">
               <w:tblPrEx>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="35624864" w14:textId="77777777" w:rsidR="00825D48" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="35624864" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="596756921"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00423D0E" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00423D0E">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulation (EU) 965/2012</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="167FFD92" w14:textId="77777777" w:rsidR="001F4ACA" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="001F4ACA" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="167FFD92" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="408269534"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00423D0E" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00423D0E">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="001F4ACA" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001F4ACA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulation (EU) 290/2012</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="472F8A54" w14:textId="77777777" w:rsidR="00825D48" w:rsidRPr="008F5181" w:rsidRDefault="00825D48" w:rsidP="009E3D48">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidP="009E3D48" w:rsidRDefault="00825D48" w14:paraId="472F8A54" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Cabin crew </w:t>
                   </w:r>
-                  <w:r w:rsidR="009E3D48" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="009E3D48">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>attestation,</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> training</w:t>
                   </w:r>
-                  <w:r w:rsidR="009E3D48" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="009E3D48">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> and checking</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="05DA8C84" w14:textId="77777777" w:rsidR="00825D48" w:rsidRPr="008F5181" w:rsidRDefault="00825D48" w:rsidP="000B2E1F">
-[...8 lines deleted...]
-                <w:p w14:paraId="2C4D48D2" w14:textId="77777777" w:rsidR="00B151C3" w:rsidRPr="008F5181" w:rsidRDefault="00B151C3" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidP="000B2E1F" w:rsidRDefault="00825D48" w14:paraId="05DA8C84" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidRPr="008F5181" w:rsidR="00B151C3" w:rsidP="000B2E1F" w:rsidRDefault="00B151C3" w14:paraId="2C4D48D2" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:id w:val="1004247226"/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1695" w:type="dxa"/>
                     </w:tcPr>
-                    <w:p w14:paraId="2BEF61DA" w14:textId="77777777" w:rsidR="00825D48" w:rsidRPr="008F5181" w:rsidRDefault="00B151C3" w:rsidP="000B2E1F">
+                    <w:p w:rsidRPr="008F5181" w:rsidR="00825D48" w:rsidP="000B2E1F" w:rsidRDefault="00B151C3" w14:paraId="2BEF61DA" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidR="00F84A7D" w:rsidRPr="008F5181" w14:paraId="3D9894AF" w14:textId="77777777" w:rsidTr="00255346">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidTr="00255346" w14:paraId="3D9894AF" w14:textId="77777777">
               <w:tblPrEx>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5486C935" w14:textId="77777777" w:rsidR="007301B5" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="007301B5" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="5486C935" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1576779139"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00423D0E" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00423D0E">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00423D0E" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00423D0E">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulation (EU) 1321/2014</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="51E1E48C" w14:textId="77777777" w:rsidR="00423D0E" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00423D0E" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="51E1E48C" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1219826549"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00423D0E" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="00423D0E">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00423D0E" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00423D0E">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ICAO Annex 6</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6209B715" w14:textId="27A77681" w:rsidR="00423D0E" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00423D0E" w:rsidP="000B2E1F" w:rsidRDefault="00553879" w14:paraId="6209B715" w14:textId="27A77681">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-258831832"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="006A56E7" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="006A56E7">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="00423D0E" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00423D0E">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ICAO Annex 8</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="29C193DF" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00F84A7D" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00F84A7D" w14:paraId="29C193DF" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Airworthiness of the aircraft and the performance of maintenance</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0252936E" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00F84A7D" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00F84A7D" w14:paraId="0252936E" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:id w:val="1880974796"/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1695" w:type="dxa"/>
                     </w:tcPr>
-                    <w:p w14:paraId="34EE8607" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00B151C3" w:rsidP="000B2E1F">
+                    <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="000B2E1F" w:rsidRDefault="00B151C3" w14:paraId="34EE8607" w14:textId="77777777">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidR="006A56E7" w:rsidRPr="008F5181" w14:paraId="770AEC53" w14:textId="77777777" w:rsidTr="00255346">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="006A56E7" w:rsidTr="00255346" w14:paraId="770AEC53" w14:textId="77777777">
               <w:tblPrEx>
                 <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
               </w:tblPrEx>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2972" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0E4E9C5B" w14:textId="7ECAC758" w:rsidR="006A56E7" w:rsidRPr="008F5181" w:rsidRDefault="000B5256" w:rsidP="006A56E7">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006A56E7" w:rsidP="006A56E7" w:rsidRDefault="00553879" w14:paraId="0E4E9C5B" w14:textId="7ECAC758">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1880351376"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
-                        <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                        <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                        <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                        <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                       </w14:checkbox>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="006A56E7" w:rsidRPr="008F5181">
+                      <w:r w:rsidRPr="008F5181" w:rsidR="006A56E7">
                         <w:rPr>
-                          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
-                  <w:r w:rsidR="006A56E7" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="006A56E7">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Regulation (EU) 1107/2006</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3E541EFA" w14:textId="3922628A" w:rsidR="006A56E7" w:rsidRPr="008F5181" w:rsidRDefault="006A56E7" w:rsidP="006A56E7">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006A56E7" w:rsidP="006A56E7" w:rsidRDefault="006A56E7" w14:paraId="3E541EFA" w14:textId="3922628A">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3260" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3C3521C1" w14:textId="5D7368AA" w:rsidR="006A56E7" w:rsidRPr="008F5181" w:rsidRDefault="006A56E7" w:rsidP="006A56E7">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006A56E7" w:rsidP="006A56E7" w:rsidRDefault="006A56E7" w14:paraId="3C3521C1" w14:textId="5D7368AA">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>P</w:t>
                   </w:r>
-                  <w:r w:rsidR="001702B3" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001702B3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ersons with reduced mobility</w:t>
                   </w:r>
-                  <w:r w:rsidR="00453225" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00453225">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">assistance </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1134" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D5CC726" w14:textId="77777777" w:rsidR="006A56E7" w:rsidRPr="008F5181" w:rsidRDefault="006A56E7" w:rsidP="006A56E7">
+                <w:p w:rsidRPr="008F5181" w:rsidR="006A56E7" w:rsidP="006A56E7" w:rsidRDefault="006A56E7" w14:paraId="5D5CC726" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:id w:val="792873255"/>
                   <w:showingPlcHdr/>
                   <w:text/>
                 </w:sdtPr>
                 <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="1695" w:type="dxa"/>
                     </w:tcPr>
-                    <w:p w14:paraId="4B50D512" w14:textId="3ED62303" w:rsidR="006A56E7" w:rsidRPr="008F5181" w:rsidRDefault="006A56E7" w:rsidP="006A56E7">
+                    <w:p w:rsidRPr="008F5181" w:rsidR="006A56E7" w:rsidP="006A56E7" w:rsidRDefault="006A56E7" w14:paraId="4B50D512" w14:textId="3ED62303">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="008F5181">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidR="00F84A7D" w:rsidRPr="008F5181" w14:paraId="41AC9DCA" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidTr="003F56DA" w14:paraId="41AC9DCA" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9061" w:type="dxa"/>
                   <w:gridSpan w:val="4"/>
                   <w:tcBorders>
-                    <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                    <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
                   </w:tcBorders>
                 </w:tcPr>
-                <w:p w14:paraId="218CDBC3" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00F84A7D" w:rsidP="00825D48">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="00825D48" w:rsidRDefault="00F84A7D" w14:paraId="218CDBC3" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="33D787AE" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="001B212D" w:rsidP="00825D48">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="00825D48" w:rsidRDefault="001B212D" w14:paraId="33D787AE" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Accountable manager</w:t>
                   </w:r>
-                  <w:r w:rsidR="00B151C3" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00B151C3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> (name/signature/date)</w:t>
                   </w:r>
-                  <w:r w:rsidR="00F84A7D" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00F84A7D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="6E7CEEC2" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00F84A7D" w:rsidP="00825D48">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="00825D48" w:rsidRDefault="00F84A7D" w14:paraId="6E7CEEC2" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
-                <w:p w14:paraId="49E06C6E" w14:textId="77777777" w:rsidR="00F84A7D" w:rsidRPr="008F5181" w:rsidRDefault="00F84A7D" w:rsidP="00B151C3">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F84A7D" w:rsidP="00B151C3" w:rsidRDefault="00F84A7D" w14:paraId="49E06C6E" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="162E2275" w14:textId="77777777" w:rsidR="00CD1FEF" w:rsidRPr="008F5181" w:rsidRDefault="00CD1FEF" w:rsidP="008D53A3">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00CD1FEF" w:rsidP="008D53A3" w:rsidRDefault="00CD1FEF" w14:paraId="162E2275" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="02EC8E57" w14:textId="77777777" w:rsidR="00B151C3" w:rsidRPr="008F5181" w:rsidRDefault="00B151C3" w:rsidP="005A04B7">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00B151C3" w:rsidP="005A04B7" w:rsidRDefault="00B151C3" w14:paraId="02EC8E57" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="481D5D0C" w14:textId="77777777" w:rsidR="00CD1FEF" w:rsidRPr="008F5181" w:rsidRDefault="00CD1FEF" w:rsidP="005A04B7">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00CD1FEF" w:rsidP="005A04B7" w:rsidRDefault="00CD1FEF" w14:paraId="481D5D0C" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>For LV CAA use</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="29876D1B" w14:textId="77777777" w:rsidR="00CD1FEF" w:rsidRPr="008F5181" w:rsidRDefault="00CD1FEF" w:rsidP="005A04B7">
+          <w:p w:rsidRPr="008F5181" w:rsidR="00CD1FEF" w:rsidP="005A04B7" w:rsidRDefault="00CD1FEF" w14:paraId="29876D1B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4B7163D3" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+          <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="4B7163D3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F5181">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>LV CAA assessment</w:t>
             </w:r>
-            <w:r w:rsidR="00600945" w:rsidRPr="008F5181">
+            <w:r w:rsidRPr="008F5181" w:rsidR="00600945">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> of lease agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="580F6646" w14:textId="77777777" w:rsidR="001F7D35" w:rsidRPr="008F5181" w:rsidRDefault="001F7D35" w:rsidP="0026069F">
+          <w:p w:rsidRPr="008F5181" w:rsidR="001F7D35" w:rsidP="0026069F" w:rsidRDefault="001F7D35" w14:paraId="580F6646" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3263"/>
               <w:gridCol w:w="1406"/>
               <w:gridCol w:w="1422"/>
               <w:gridCol w:w="2970"/>
             </w:tblGrid>
-            <w:tr w:rsidR="0026069F" w:rsidRPr="008F5181" w14:paraId="25FDC989" w14:textId="77777777" w:rsidTr="003E58F8">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidTr="003E58F8" w14:paraId="25FDC989" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3263" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="61D3765A" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="61D3765A" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Area of competenc</w:t>
                   </w:r>
-                  <w:r w:rsidR="00BF273F" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="00BF273F">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>e</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="08703C41" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="08703C41" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1406" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="54C4501F" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="54C4501F" w14:textId="64AA17BF">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t>Responsible LV CAA Division</w:t>
+                    <w:t xml:space="preserve">Responsible LV CAA </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F464D1">
+                    <w:rPr>
+                      <w:b/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>Section</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1422" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="0A428C2F" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="0A428C2F" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Date</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2970" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w14:paraId="36088F29" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="36088F29" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Satisfactory (S)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="0168F88E" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="0168F88E" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Unsatisfactory (US)</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="33141F34" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="33141F34" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Name/Signature</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0026069F" w:rsidRPr="008F5181" w14:paraId="460F3453" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidTr="003F56DA" w14:paraId="460F3453" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3263" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="1429623A" w14:textId="77777777" w:rsidR="00F21D54" w:rsidRPr="008F5181" w:rsidRDefault="00F21D54" w:rsidP="00F21D54">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F21D54" w:rsidP="00F21D54" w:rsidRDefault="00F21D54" w14:paraId="1429623A" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Flight operations</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="12AA17EA" w14:textId="77777777" w:rsidR="00F21D54" w:rsidRPr="008F5181" w:rsidRDefault="00F21D54" w:rsidP="00F21D54">
-[...8 lines deleted...]
-                <w:p w14:paraId="226416C2" w14:textId="77777777" w:rsidR="00F21D54" w:rsidRPr="008F5181" w:rsidRDefault="00F21D54" w:rsidP="00F21D54">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F21D54" w:rsidP="00F21D54" w:rsidRDefault="00F21D54" w14:paraId="12AA17EA" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F21D54" w:rsidP="00F21D54" w:rsidRDefault="00F21D54" w14:paraId="226416C2" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1406" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="74C9C8C8" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
-[...13 lines deleted...]
-                    <w:t>AOD</w:t>
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="00F464D1" w14:paraId="74C9C8C8" w14:textId="54F7C6ED">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>FOS</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1422" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="7C28A0F8" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="7C28A0F8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2970" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="3DB43983" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="3DB43983" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005D64CE" w:rsidRPr="008F5181" w14:paraId="699496F6" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidTr="003F56DA" w14:paraId="699496F6" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3263" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="505736E8" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="005D64CE" w14:paraId="505736E8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Ground handling</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="3CE24B8E" w14:textId="77777777" w:rsidR="00F21D54" w:rsidRPr="008F5181" w:rsidRDefault="00F21D54" w:rsidP="0026069F">
-[...8 lines deleted...]
-                <w:p w14:paraId="5079684B" w14:textId="77777777" w:rsidR="00F21D54" w:rsidRPr="008F5181" w:rsidRDefault="00F21D54" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F21D54" w:rsidP="0026069F" w:rsidRDefault="00F21D54" w14:paraId="3CE24B8E" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F21D54" w:rsidP="0026069F" w:rsidRDefault="00F21D54" w14:paraId="5079684B" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1406" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5CA2D9B0" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
-[...16 lines deleted...]
-                <w:p w14:paraId="6E8629F9" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="004873B5" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="0026069F" w:rsidRDefault="00F464D1" w14:paraId="5CA2D9B0" w14:textId="4C196989">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>FOS</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="0026069F" w:rsidRDefault="004873B5" w14:paraId="6E8629F9" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1422" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2C052B05" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="005D64CE" w14:paraId="2C052B05" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2970" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="5D503881" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="005D64CE" w14:paraId="5D503881" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="004873B5" w:rsidRPr="008F5181" w14:paraId="68E15157" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidTr="003F56DA" w14:paraId="68E15157" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3263" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="04703D01" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="004873B5" w:rsidP="00F21D54">
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="00F21D54" w:rsidRDefault="004873B5" w14:paraId="04703D01" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Crew and other operational personnel training and checking</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="60E0F679" w14:textId="77777777" w:rsidR="00F21D54" w:rsidRPr="008F5181" w:rsidRDefault="00F21D54" w:rsidP="00F21D54">
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F21D54" w:rsidP="00F21D54" w:rsidRDefault="00F21D54" w14:paraId="60E0F679" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1406" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="315C791E" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="004873B5" w:rsidP="000B2E1F">
-[...13 lines deleted...]
-                    <w:t>AOD</w:t>
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="000B2E1F" w:rsidRDefault="00F464D1" w14:paraId="315C791E" w14:textId="224B432D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>FOS</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1422" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="439F42B9" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="004873B5" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="000B2E1F" w:rsidRDefault="004873B5" w14:paraId="439F42B9" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2970" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="4FCF9058" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="004873B5" w:rsidP="000B2E1F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="000B2E1F" w:rsidRDefault="004873B5" w14:paraId="4FCF9058" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005D64CE" w:rsidRPr="008F5181" w14:paraId="6F046847" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidTr="003F56DA" w14:paraId="6F046847" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3263" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="26FA5A7D" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="005D64CE" w14:paraId="26FA5A7D" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>DG and security</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1406" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="6D6E25C1" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="001F7D35" w:rsidP="0026069F">
-[...33 lines deleted...]
-                <w:p w14:paraId="07D1D913" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="004873B5" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="0026069F" w:rsidRDefault="00F464D1" w14:paraId="6D6E25C1" w14:textId="2C4C712D">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>FOS</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008F5181" w:rsidR="001F7D35">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>/</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="008F5181" w:rsidR="004873B5">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>AS</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>S</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidRPr="008F5181" w:rsidR="00F21D54" w:rsidP="0026069F" w:rsidRDefault="00F21D54" w14:paraId="35AB4DBB" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="0026069F" w:rsidRDefault="004873B5" w14:paraId="07D1D913" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1422" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="18817516" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="005D64CE" w14:paraId="18817516" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2970" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="397595E6" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="005D64CE" w14:paraId="397595E6" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="005D64CE" w:rsidRPr="008F5181" w14:paraId="6DDB2D1F" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidTr="003F56DA" w14:paraId="6DDB2D1F" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3263" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="17214FD3" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="005D64CE" w14:paraId="17214FD3" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Flight crew licensing</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1406" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="74001802" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="004873B5" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="004873B5" w14:paraId="74001802" w14:textId="6005F62D">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t>PLD</w:t>
-[...11 lines deleted...]
-                <w:p w14:paraId="73912D61" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="004873B5" w:rsidP="0026069F">
+                    <w:t>PL</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F464D1">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>S</w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="0026069F" w:rsidRDefault="004873B5" w14:paraId="42A5F412" w14:textId="77777777">
+                  <w:pPr>
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                  </w:pPr>
+                </w:p>
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="0026069F" w:rsidRDefault="004873B5" w14:paraId="73912D61" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1422" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2386D016" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="005D64CE" w14:paraId="2386D016" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2970" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="05E99A90" w14:textId="77777777" w:rsidR="005D64CE" w:rsidRPr="008F5181" w:rsidRDefault="005D64CE" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="005D64CE" w:rsidP="0026069F" w:rsidRDefault="005D64CE" w14:paraId="05E99A90" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0026069F" w:rsidRPr="008F5181" w14:paraId="490FCA3D" w14:textId="77777777" w:rsidTr="003F56DA">
+            <w:tr w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidTr="003F56DA" w14:paraId="490FCA3D" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3263" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="0C5F01EA" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="004873B5">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="004873B5" w:rsidRDefault="0026069F" w14:paraId="0C5F01EA" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Continuing airworthiness</w:t>
                   </w:r>
-                  <w:r w:rsidR="004873B5" w:rsidRPr="008F5181">
+                  <w:r w:rsidRPr="008F5181" w:rsidR="004873B5">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> and maintenance</w:t>
                   </w:r>
                 </w:p>
-                <w:p w14:paraId="33D92708" w14:textId="77777777" w:rsidR="004873B5" w:rsidRPr="008F5181" w:rsidRDefault="004873B5" w:rsidP="004873B5">
+                <w:p w:rsidRPr="008F5181" w:rsidR="004873B5" w:rsidP="004873B5" w:rsidRDefault="004873B5" w14:paraId="33D92708" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1406" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="2CBB1A26" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="2CBB1A26" w14:textId="454204FB">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F5181">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t>AD</w:t>
+                    <w:t>A</w:t>
+                  </w:r>
+                  <w:r w:rsidR="00F464D1">
+                    <w:rPr>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                      <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+                    </w:rPr>
+                    <w:t>WS</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1422" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="20E6FF25" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="20E6FF25" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2970" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w14:paraId="58D6F207" w14:textId="77777777" w:rsidR="0026069F" w:rsidRPr="008F5181" w:rsidRDefault="0026069F" w:rsidP="0026069F">
+                <w:p w:rsidRPr="008F5181" w:rsidR="0026069F" w:rsidP="0026069F" w:rsidRDefault="0026069F" w14:paraId="58D6F207" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w14:paraId="7DCE5BE0" w14:textId="77777777" w:rsidR="004E74E2" w:rsidRPr="008F5181" w:rsidRDefault="004E74E2" w:rsidP="005A04B7">
+          <w:p w:rsidRPr="008F5181" w:rsidR="004E74E2" w:rsidP="005A04B7" w:rsidRDefault="004E74E2" w14:paraId="7DCE5BE0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C37A4" w:rsidRPr="008F5181" w14:paraId="602BB32A" w14:textId="77777777" w:rsidTr="003F56DA">
+      <w:tr w:rsidRPr="008F5181" w:rsidR="005C37A4" w:rsidTr="003F56DA" w14:paraId="602BB32A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="689D2CF6" w14:textId="77777777" w:rsidR="005C37A4" w:rsidRPr="008F5181" w:rsidRDefault="005C37A4" w:rsidP="00C7614E">
+          <w:p w:rsidRPr="008F5181" w:rsidR="005C37A4" w:rsidP="00C7614E" w:rsidRDefault="005C37A4" w14:paraId="689D2CF6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="70D2C064" w14:textId="77777777" w:rsidR="009D64FA" w:rsidRPr="008F5181" w:rsidRDefault="009D64FA" w:rsidP="00C7614E">
+          <w:p w:rsidRPr="008F5181" w:rsidR="009D64FA" w:rsidP="00C7614E" w:rsidRDefault="009D64FA" w14:paraId="70D2C064" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07852F66" w14:textId="718BA9C1" w:rsidR="005B21FC" w:rsidRPr="008F5181" w:rsidRDefault="004467D8" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="008F5181" w:rsidR="005B21FC" w:rsidP="002D6C0E" w:rsidRDefault="004467D8" w14:paraId="07852F66" w14:textId="718BA9C1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F5181">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="15FC5105" wp14:editId="3EC084BD">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3EC084BD" wp14:anchorId="15FC5105">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-150495</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-5273675</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="0" cy="441960"/>
                 <wp:effectExtent l="0" t="0" r="38100" b="34290"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1389325529" name="Straight Connector 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="0" cy="441960"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="1">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
               <v:line id="Straight Connector 2" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="black [3040]" from="-11.85pt,-415.25pt" to="-11.85pt,-380.45pt" w14:anchorId="4D38B0F4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAPufubmQEAAIcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815KCwGgEyz4kaC9F&#10;ErTJB9DU0iLKF5asJf99l7QtF2lRFEEuFB87szuzq9VmsobtAaP2ruPNouYMnPS9druOvzx//viJ&#10;s5iE64XxDjp+gMg36w9XqzG0cO0Hb3pARiQutmPo+JBSaKsqygGsiAsfwNGj8mhFoiPuqh7FSOzW&#10;VNd1vaxGj31ALyFGur0/PvJ14VcKZHpUKkJipuNUWyorlnWb12q9Eu0ORRi0PJUh3lCFFdpR0pnq&#10;XiTBfqL+g8pqiT56lRbS28orpSUUDaSmqV+p+T6IAEULmRPDbFN8P1r5sL9zT0g2jCG2MTxhVjEp&#10;tPlL9bGpmHWYzYIpMXm8lHR7c9PcLouP1QUXMKYv4C3Lm44b7bIM0Yr915goF4WeQ+hwyVx26WAg&#10;Bxv3DRTTPeVqCroMBdwZZHtB7ex/NLl9xFUiM0RpY2ZQ/W/QKTbDoAzK/wLn6JLRuzQDrXYe/5Y1&#10;TedS1TH+rPqoNcve+v5Q+lDsoG4XZafJzOP0+7nAL//P+hcAAAD//wMAUEsDBBQABgAIAAAAIQAg&#10;rGY44QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PT4NAEMXvJn6HzZh4axfbWCiyNMY/Jz0g&#10;euhxy45Ays4Sdgvop3dMD3p7M+/lzW+y3Ww7MeLgW0cKbpYRCKTKmZZqBR/vz4sEhA+ajO4coYIv&#10;9LDLLy8ynRo30RuOZagFl5BPtYImhD6V0lcNWu2Xrkdi79MNVgceh1qaQU9cbju5iqKNtLolvtDo&#10;Hh8arI7lySqIn17Kop8eX78LGcuiGF1Ijnulrq/m+zsQAefwF4ZffEaHnJkO7kTGi07BYrWOOcoi&#10;WUe3IDhyXh1YxJtoCzLP5P8v8h8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAD7n7m5kB&#10;AACHAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIKxm&#10;OOEAAAANAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B780711" w14:textId="77777777" w:rsidR="0009591B" w:rsidRPr="008F5181" w:rsidRDefault="0009591B" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="008F5181" w:rsidR="0009591B" w:rsidP="002D6C0E" w:rsidRDefault="0009591B" w14:paraId="1B780711" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="66B3D4B1" w14:textId="77777777" w:rsidR="0009591B" w:rsidRPr="008F5181" w:rsidRDefault="0009591B" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="008F5181" w:rsidR="0009591B" w:rsidP="002D6C0E" w:rsidRDefault="0009591B" w14:paraId="66B3D4B1" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B1BA6CD" w14:textId="77777777" w:rsidR="0009591B" w:rsidRPr="008F5181" w:rsidRDefault="0009591B" w:rsidP="0009591B">
+    <w:p w:rsidRPr="008F5181" w:rsidR="0009591B" w:rsidP="0009591B" w:rsidRDefault="0009591B" w14:paraId="7B1BA6CD" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="003366"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EDB076C" w14:textId="77777777" w:rsidR="0009591B" w:rsidRPr="008F5181" w:rsidRDefault="0009591B" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="008F5181" w:rsidR="0009591B" w:rsidP="002D6C0E" w:rsidRDefault="0009591B" w14:paraId="6EDB076C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B8AB4D" w14:textId="77777777" w:rsidR="0009591B" w:rsidRPr="008F5181" w:rsidRDefault="0009591B" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="008F5181" w:rsidR="0009591B" w:rsidP="002D6C0E" w:rsidRDefault="0009591B" w14:paraId="63B8AB4D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E90868F" w14:textId="77777777" w:rsidR="0009591B" w:rsidRPr="008F5181" w:rsidRDefault="0009591B" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="008F5181" w:rsidR="0009591B" w:rsidP="002D6C0E" w:rsidRDefault="0009591B" w14:paraId="3E90868F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0009591B" w:rsidRPr="008F5181" w:rsidSect="00D931D4">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId11"/>
+    <w:sectPr w:rsidRPr="008F5181" w:rsidR="0009591B" w:rsidSect="00D931D4">
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E784F58" w14:textId="77777777" w:rsidR="009F5A68" w:rsidRDefault="009F5A68">
+    <w:p w14:paraId="49E33D00" w14:textId="77777777" w:rsidR="00553879" w:rsidRDefault="00553879">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C5675B1" w14:textId="77777777" w:rsidR="009F5A68" w:rsidRDefault="009F5A68">
+    <w:p w14:paraId="200374FB" w14:textId="77777777" w:rsidR="00553879" w:rsidRDefault="00553879">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -6273,105 +6186,115 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="15F3A7FE" w14:textId="02A0D9E4" w:rsidR="00725BB6" w:rsidRDefault="00911EF6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53F9FA36" w14:textId="77777777" w:rsidR="001C3BD4" w:rsidRDefault="001C3BD4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="15F3A7FE" w14:textId="0F713B86" w:rsidR="00725BB6" w:rsidRDefault="00911EF6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00911EF6">
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:id w:val="-770163628"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>Rev: 02</w:t>
         </w:r>
-        <w:r w:rsidR="000B5256">
+        <w:r w:rsidR="001C3BD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00AA18B3">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t xml:space="preserve">                                                                       </w:t>
         </w:r>
         <w:r w:rsidRPr="00911EF6">
           <w:rPr>
@@ -6511,138 +6434,138 @@
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00907FA7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>1.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="749EB517" w14:textId="463E6DD2" w:rsidR="00591725" w:rsidRDefault="000B5256">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="749EB517" w14:textId="19FE08E2" w:rsidR="00591725" w:rsidRDefault="00553879">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
         </w:rPr>
         <w:id w:val="103925632"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>Rev: 02</w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="001C3BD4">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t>3</w:t>
+          <w:t>6</w:t>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
-          <w:t xml:space="preserve">                                                                        </w:t>
+          <w:t xml:space="preserve">                                                                       </w:t>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000B5256">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
@@ -6664,51 +6587,51 @@
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="000B5256">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidR="00911EF6" w:rsidRPr="00911EF6">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
@@ -6726,381 +6649,216 @@
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidR="00907FA7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
           </w:rPr>
           <w:t>1.2</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="079DFB9A" w14:textId="77777777" w:rsidR="009F5A68" w:rsidRDefault="009F5A68">
+    <w:p w14:paraId="31A7D2CD" w14:textId="77777777" w:rsidR="00553879" w:rsidRDefault="00553879">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="285006CC" w14:textId="77777777" w:rsidR="009F5A68" w:rsidRDefault="009F5A68">
+    <w:p w14:paraId="01BA427F" w14:textId="77777777" w:rsidR="00553879" w:rsidRDefault="00553879">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="77F76D6A" w14:textId="77777777" w:rsidR="004243FE" w:rsidRPr="00591725" w:rsidRDefault="004243FE" w:rsidP="001D6780">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="001C3BD4" w:rsidRDefault="001C3BD4" w14:paraId="3A62674A" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00591725" w:rsidR="004243FE" w:rsidP="001D6780" w:rsidRDefault="004243FE" w14:paraId="77F76D6A" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="577927FB" w14:textId="77777777" w:rsidR="00591725" w:rsidRPr="00591725" w:rsidRDefault="00591725" w:rsidP="00591725">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00591725" w:rsidR="00591725" w:rsidP="00591725" w:rsidRDefault="00591725" w14:paraId="577927FB" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00591725">
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5DFFBDAB" w14:textId="77777777" w:rsidR="00591725" w:rsidRPr="00591725" w:rsidRDefault="00591725" w:rsidP="00591725">
+  <w:p w:rsidRPr="00591725" w:rsidR="00591725" w:rsidP="00591725" w:rsidRDefault="00591725" w14:paraId="5DFFBDAB" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00591725">
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
-      <w:t xml:space="preserve">State Agency “Civil Aviation Agency” of the </w:t>
+      <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...32 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="371C4222" w14:textId="77777777" w:rsidR="00591725" w:rsidRPr="00591725" w:rsidRDefault="00591725" w:rsidP="00591725">
+  <w:p w:rsidRPr="00591725" w:rsidR="00591725" w:rsidP="00591725" w:rsidRDefault="00591725" w14:paraId="371C4222" w14:textId="77777777">
     <w:pPr>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="5221D33D" w14:textId="77777777" w:rsidR="00591725" w:rsidRPr="00591725" w:rsidRDefault="00591725" w:rsidP="00591725">
+  <w:p w:rsidRPr="00591725" w:rsidR="00591725" w:rsidP="00591725" w:rsidRDefault="00591725" w14:paraId="5221D33D" w14:textId="77777777">
     <w:pPr>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00591725">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
-      <w:t>Biroju</w:t>
+      <w:t>Biroju iela 10, Lidosta “Rīga”, Mārupes novads</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-[...99 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00591725">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
-      <w:t xml:space="preserve">, LV- 1053, </w:t>
+      <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
   </w:p>
-  <w:p w14:paraId="76B1B089" w14:textId="77777777" w:rsidR="00591725" w:rsidRPr="00591725" w:rsidRDefault="00591725" w:rsidP="00591725">
+  <w:p w:rsidRPr="00591725" w:rsidR="00591725" w:rsidP="00A078D8" w:rsidRDefault="00591725" w14:paraId="19CE6EC2" w14:textId="3CC08F8F">
     <w:pPr>
       <w:ind w:left="360"/>
-      <w:jc w:val="right"/>
-[...27 lines deleted...]
-      <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00591725">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
-      <w:t xml:space="preserve"> caa@caa.gov.lv, www.caa.gov.lv</w:t>
+      <w:t>phone +371 67830936, caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1C4FFE3B" w14:textId="77777777" w:rsidR="00591725" w:rsidRPr="00591725" w:rsidRDefault="00591725">
+  <w:p w:rsidRPr="00591725" w:rsidR="00591725" w:rsidRDefault="00591725" w14:paraId="1C4FFE3B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B23536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57805ACC"/>
     <w:lvl w:ilvl="0" w:tplc="81FC49BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -8482,116 +8240,116 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2112120124">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1301770593">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="684478518">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="735323079">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="142701501">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2133787663">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1127746873">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="361323908">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1745368809">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1422065686">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2049793067">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="lv-LV" w:vendorID="71" w:dllVersion="512" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00986559"/>
     <w:rsid w:val="00000B73"/>
     <w:rsid w:val="00001431"/>
     <w:rsid w:val="00002D85"/>
     <w:rsid w:val="0001002D"/>
     <w:rsid w:val="00011776"/>
     <w:rsid w:val="00030021"/>
     <w:rsid w:val="0004451F"/>
     <w:rsid w:val="00050F63"/>
     <w:rsid w:val="00062706"/>
     <w:rsid w:val="00071449"/>
     <w:rsid w:val="0008151C"/>
     <w:rsid w:val="000863A7"/>
     <w:rsid w:val="0009591B"/>
     <w:rsid w:val="00095A4C"/>
     <w:rsid w:val="000968F6"/>
     <w:rsid w:val="000973B4"/>
     <w:rsid w:val="000A0937"/>
     <w:rsid w:val="000A4029"/>
     <w:rsid w:val="000A4F9F"/>
     <w:rsid w:val="000B1F38"/>
     <w:rsid w:val="000B5256"/>
     <w:rsid w:val="000B78DF"/>
@@ -8613,50 +8371,51 @@
     <w:rsid w:val="001252BB"/>
     <w:rsid w:val="001325C6"/>
     <w:rsid w:val="00135F58"/>
     <w:rsid w:val="00145D88"/>
     <w:rsid w:val="00151CDA"/>
     <w:rsid w:val="00154DA3"/>
     <w:rsid w:val="0015591F"/>
     <w:rsid w:val="00156D65"/>
     <w:rsid w:val="001702B3"/>
     <w:rsid w:val="00171110"/>
     <w:rsid w:val="00174E5E"/>
     <w:rsid w:val="00176B78"/>
     <w:rsid w:val="00177035"/>
     <w:rsid w:val="00181256"/>
     <w:rsid w:val="00182649"/>
     <w:rsid w:val="0019122B"/>
     <w:rsid w:val="00192517"/>
     <w:rsid w:val="001A00F7"/>
     <w:rsid w:val="001A52EE"/>
     <w:rsid w:val="001A54E7"/>
     <w:rsid w:val="001A7356"/>
     <w:rsid w:val="001B1D9C"/>
     <w:rsid w:val="001B212D"/>
     <w:rsid w:val="001B6002"/>
     <w:rsid w:val="001B772B"/>
+    <w:rsid w:val="001C3BD4"/>
     <w:rsid w:val="001C4AD7"/>
     <w:rsid w:val="001C5CE0"/>
     <w:rsid w:val="001C5E48"/>
     <w:rsid w:val="001D6780"/>
     <w:rsid w:val="001D7A44"/>
     <w:rsid w:val="001E60D1"/>
     <w:rsid w:val="001F071D"/>
     <w:rsid w:val="001F4ACA"/>
     <w:rsid w:val="001F6D33"/>
     <w:rsid w:val="001F7D35"/>
     <w:rsid w:val="0020573E"/>
     <w:rsid w:val="002157D1"/>
     <w:rsid w:val="0023478E"/>
     <w:rsid w:val="00244F2F"/>
     <w:rsid w:val="002462AD"/>
     <w:rsid w:val="00246F63"/>
     <w:rsid w:val="00255346"/>
     <w:rsid w:val="0026069F"/>
     <w:rsid w:val="00276D0A"/>
     <w:rsid w:val="002B6BE1"/>
     <w:rsid w:val="002C3076"/>
     <w:rsid w:val="002D1B23"/>
     <w:rsid w:val="002D5EEA"/>
     <w:rsid w:val="002D6C0E"/>
     <w:rsid w:val="002E120E"/>
@@ -8701,62 +8460,64 @@
     <w:rsid w:val="00446352"/>
     <w:rsid w:val="004467D8"/>
     <w:rsid w:val="00451E9C"/>
     <w:rsid w:val="00453225"/>
     <w:rsid w:val="00482529"/>
     <w:rsid w:val="00483A42"/>
     <w:rsid w:val="0048445B"/>
     <w:rsid w:val="004873B5"/>
     <w:rsid w:val="004A4F4B"/>
     <w:rsid w:val="004A7302"/>
     <w:rsid w:val="004B538F"/>
     <w:rsid w:val="004E74E2"/>
     <w:rsid w:val="005106CD"/>
     <w:rsid w:val="00520154"/>
     <w:rsid w:val="005223EB"/>
     <w:rsid w:val="00522DC0"/>
     <w:rsid w:val="005256B7"/>
     <w:rsid w:val="00526E8E"/>
     <w:rsid w:val="00531923"/>
     <w:rsid w:val="005319FA"/>
     <w:rsid w:val="0053237D"/>
     <w:rsid w:val="00537BB7"/>
     <w:rsid w:val="00543EC3"/>
     <w:rsid w:val="005447DA"/>
     <w:rsid w:val="00546B8F"/>
+    <w:rsid w:val="00553879"/>
     <w:rsid w:val="00556BCC"/>
     <w:rsid w:val="00557EF4"/>
     <w:rsid w:val="005613A3"/>
     <w:rsid w:val="00561E80"/>
     <w:rsid w:val="00573EB9"/>
     <w:rsid w:val="00576265"/>
     <w:rsid w:val="00584CA6"/>
     <w:rsid w:val="00591725"/>
     <w:rsid w:val="005A2C12"/>
     <w:rsid w:val="005A34DD"/>
     <w:rsid w:val="005B1878"/>
     <w:rsid w:val="005B21FC"/>
+    <w:rsid w:val="005B351C"/>
     <w:rsid w:val="005C37A4"/>
     <w:rsid w:val="005C7BC4"/>
     <w:rsid w:val="005D0D5D"/>
     <w:rsid w:val="005D53B4"/>
     <w:rsid w:val="005D64CE"/>
     <w:rsid w:val="005E14D2"/>
     <w:rsid w:val="005E23CF"/>
     <w:rsid w:val="005E3059"/>
     <w:rsid w:val="005E65FA"/>
     <w:rsid w:val="005F0D49"/>
     <w:rsid w:val="005F32DB"/>
     <w:rsid w:val="005F3753"/>
     <w:rsid w:val="005F7BF8"/>
     <w:rsid w:val="006006A1"/>
     <w:rsid w:val="00600945"/>
     <w:rsid w:val="006016B0"/>
     <w:rsid w:val="0060330D"/>
     <w:rsid w:val="00610DB0"/>
     <w:rsid w:val="00611938"/>
     <w:rsid w:val="006327BB"/>
     <w:rsid w:val="00652229"/>
     <w:rsid w:val="00655B86"/>
     <w:rsid w:val="00667679"/>
     <w:rsid w:val="00670673"/>
     <w:rsid w:val="00687FCD"/>
@@ -8843,50 +8604,51 @@
     <w:rsid w:val="00917C6F"/>
     <w:rsid w:val="00927758"/>
     <w:rsid w:val="0093442B"/>
     <w:rsid w:val="00934C9C"/>
     <w:rsid w:val="009423B0"/>
     <w:rsid w:val="009451A2"/>
     <w:rsid w:val="00954A9F"/>
     <w:rsid w:val="00967265"/>
     <w:rsid w:val="00967F94"/>
     <w:rsid w:val="00975B76"/>
     <w:rsid w:val="00980561"/>
     <w:rsid w:val="00986559"/>
     <w:rsid w:val="009B3D69"/>
     <w:rsid w:val="009B4E0C"/>
     <w:rsid w:val="009C6F03"/>
     <w:rsid w:val="009D5096"/>
     <w:rsid w:val="009D552A"/>
     <w:rsid w:val="009D64FA"/>
     <w:rsid w:val="009E00A5"/>
     <w:rsid w:val="009E3D48"/>
     <w:rsid w:val="009E766F"/>
     <w:rsid w:val="009F5A68"/>
     <w:rsid w:val="00A021B4"/>
     <w:rsid w:val="00A02840"/>
     <w:rsid w:val="00A030F8"/>
+    <w:rsid w:val="00A078D8"/>
     <w:rsid w:val="00A0799A"/>
     <w:rsid w:val="00A10381"/>
     <w:rsid w:val="00A11A0C"/>
     <w:rsid w:val="00A129B6"/>
     <w:rsid w:val="00A13591"/>
     <w:rsid w:val="00A33992"/>
     <w:rsid w:val="00A36E7E"/>
     <w:rsid w:val="00A402C0"/>
     <w:rsid w:val="00A405F9"/>
     <w:rsid w:val="00A505C5"/>
     <w:rsid w:val="00A510D4"/>
     <w:rsid w:val="00A537E6"/>
     <w:rsid w:val="00A53B2D"/>
     <w:rsid w:val="00A6272E"/>
     <w:rsid w:val="00A63143"/>
     <w:rsid w:val="00A632D0"/>
     <w:rsid w:val="00A659DA"/>
     <w:rsid w:val="00A677AD"/>
     <w:rsid w:val="00A7633D"/>
     <w:rsid w:val="00A773E0"/>
     <w:rsid w:val="00A83B2D"/>
     <w:rsid w:val="00A93533"/>
     <w:rsid w:val="00AA186E"/>
     <w:rsid w:val="00AA18B3"/>
     <w:rsid w:val="00AC444D"/>
@@ -8916,150 +8678,153 @@
     <w:rsid w:val="00C13AA1"/>
     <w:rsid w:val="00C318FC"/>
     <w:rsid w:val="00C33708"/>
     <w:rsid w:val="00C36461"/>
     <w:rsid w:val="00C43317"/>
     <w:rsid w:val="00C46532"/>
     <w:rsid w:val="00C53F5A"/>
     <w:rsid w:val="00C606F5"/>
     <w:rsid w:val="00C66F22"/>
     <w:rsid w:val="00C72E9D"/>
     <w:rsid w:val="00C7491F"/>
     <w:rsid w:val="00C749B9"/>
     <w:rsid w:val="00C74B91"/>
     <w:rsid w:val="00C7614E"/>
     <w:rsid w:val="00C762A3"/>
     <w:rsid w:val="00CC6A7A"/>
     <w:rsid w:val="00CD1FEF"/>
     <w:rsid w:val="00CE2436"/>
     <w:rsid w:val="00CF061F"/>
     <w:rsid w:val="00CF1AA9"/>
     <w:rsid w:val="00CF5D86"/>
     <w:rsid w:val="00CF655A"/>
     <w:rsid w:val="00D12647"/>
     <w:rsid w:val="00D410F0"/>
     <w:rsid w:val="00D50859"/>
+    <w:rsid w:val="00D70724"/>
     <w:rsid w:val="00D717BE"/>
     <w:rsid w:val="00D8686A"/>
     <w:rsid w:val="00D91CBD"/>
     <w:rsid w:val="00D931D4"/>
     <w:rsid w:val="00D958F8"/>
     <w:rsid w:val="00D97A7B"/>
     <w:rsid w:val="00DA073E"/>
     <w:rsid w:val="00DB2700"/>
     <w:rsid w:val="00DB3D8F"/>
     <w:rsid w:val="00DC1712"/>
     <w:rsid w:val="00DC791F"/>
     <w:rsid w:val="00DE205F"/>
     <w:rsid w:val="00DE4FA9"/>
     <w:rsid w:val="00E0453A"/>
     <w:rsid w:val="00E2055C"/>
     <w:rsid w:val="00E231B8"/>
     <w:rsid w:val="00E23D65"/>
     <w:rsid w:val="00E2528D"/>
     <w:rsid w:val="00E25767"/>
     <w:rsid w:val="00E262C9"/>
     <w:rsid w:val="00E40E55"/>
     <w:rsid w:val="00E43793"/>
     <w:rsid w:val="00E549A5"/>
     <w:rsid w:val="00E80A80"/>
     <w:rsid w:val="00EA22D7"/>
     <w:rsid w:val="00EA301C"/>
+    <w:rsid w:val="00EB250E"/>
     <w:rsid w:val="00EC5361"/>
     <w:rsid w:val="00EC7E75"/>
     <w:rsid w:val="00ED0B4A"/>
     <w:rsid w:val="00ED124F"/>
     <w:rsid w:val="00ED565F"/>
     <w:rsid w:val="00EE7210"/>
     <w:rsid w:val="00EF1F31"/>
     <w:rsid w:val="00F001B4"/>
     <w:rsid w:val="00F05EB7"/>
     <w:rsid w:val="00F07E6C"/>
     <w:rsid w:val="00F21D54"/>
     <w:rsid w:val="00F30F20"/>
     <w:rsid w:val="00F35F9A"/>
     <w:rsid w:val="00F43234"/>
+    <w:rsid w:val="00F464D1"/>
     <w:rsid w:val="00F4746E"/>
     <w:rsid w:val="00F55EA0"/>
     <w:rsid w:val="00F65158"/>
     <w:rsid w:val="00F66636"/>
     <w:rsid w:val="00F756F1"/>
     <w:rsid w:val="00F819D0"/>
     <w:rsid w:val="00F84A7D"/>
     <w:rsid w:val="00F90C89"/>
     <w:rsid w:val="00F93EFC"/>
     <w:rsid w:val="00F96AB6"/>
     <w:rsid w:val="00F97AB4"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FB6974"/>
     <w:rsid w:val="00FC322A"/>
     <w:rsid w:val="00FC6113"/>
     <w:rsid w:val="00FC692D"/>
     <w:rsid w:val="00FE6237"/>
     <w:rsid w:val="00FF6F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="153B92C6"/>
   <w15:docId w15:val="{DA99D5B2-5263-4958-AAC9-2A103823AD55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9378,50 +9143,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A33992"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00824D88"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -10018,127 +9788,127 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="004A4F4B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001F7D35"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="576404799">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\Aigars\My%20Documents\EDGARAM\ISM-O-1\APP%20Template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FDF4263C-2A2F-403B-ABAD-9BE09A98E1A2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00FA2C93" w:rsidRDefault="00EE092F">
           <w:r w:rsidRPr="00FD7834">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -10170,121 +9940,131 @@
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001121FD"/>
     <w:rsid w:val="001121FD"/>
     <w:rsid w:val="00345E71"/>
     <w:rsid w:val="00443C75"/>
+    <w:rsid w:val="004A2D9A"/>
+    <w:rsid w:val="005B351C"/>
+    <w:rsid w:val="00B80C6C"/>
+    <w:rsid w:val="00D70724"/>
     <w:rsid w:val="00ED16D0"/>
     <w:rsid w:val="00EE092F"/>
     <w:rsid w:val="00FA2C93"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10612,97 +10392,102 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EE092F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -10953,95 +10738,381 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BDBC685B-5BAE-4905-8A21-2B8BEF026EF9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8837A8BE-2773-41AC-A502-84D0798E0C14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FF07B80-D46D-42E7-9270-93C7ECC574E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4752E797-20AF-4116-A598-83711F7148A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>APP Template</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1109</Words>
-  <Characters>6554</Characters>
+  <Words>4880</Words>
+  <Characters>2783</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>54</Lines>
+  <Lines>23</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CAA Of Latvia</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>7648</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>Your User Name</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>7a1d997cefe08fed8fc60565b99a191411b35af73e77d199e8d1d954a33bfe27</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7167600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>