--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,30749 +1,34198 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps6.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4DB612A2" w14:textId="7CF66AF0" w:rsidR="00487774" w:rsidRPr="00CF79A8" w:rsidRDefault="009D7D6E">
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w14:paraId="317B12CB" w14:textId="77777777" w:rsidR="00F77C34" w:rsidRPr="00BE7329" w:rsidRDefault="00F77C34" w:rsidP="00F77C34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:spacing w:before="60"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE7329">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>FORMAL APPLICATION FOR AN INITIAL AOC / CHANGE</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:tbl>
-[...68 lines deleted...]
-    <w:p w14:paraId="330662F5" w14:textId="77777777" w:rsidR="002016D6" w:rsidRPr="00CF79A8" w:rsidRDefault="002016D6" w:rsidP="0077372C">
+    <w:p w14:paraId="598CB210" w14:textId="77777777" w:rsidR="00F77C34" w:rsidRPr="00BE7329" w:rsidRDefault="00F77C34" w:rsidP="00F77C34">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2748"/>
+        </w:tabs>
+        <w:rPr>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE7329">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                        TO AOC &amp; OPS SPECS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="330662F5" w14:textId="7584C40C" w:rsidR="002016D6" w:rsidRPr="00BE7329" w:rsidRDefault="002016D6" w:rsidP="0077372C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002016D6" w:rsidRPr="00CF79A8" w14:paraId="45D4750C" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="002016D6" w:rsidRPr="00BE7329" w14:paraId="45D4750C" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="489F5EA1" w14:textId="77777777" w:rsidR="002016D6" w:rsidRPr="00CF79A8" w:rsidRDefault="002016D6" w:rsidP="005209AA">
+          <w:p w14:paraId="489F5EA1" w14:textId="77777777" w:rsidR="002016D6" w:rsidRPr="00BE7329" w:rsidRDefault="002016D6" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1. Your Reference</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="24FE2B6B" w14:textId="77777777" w:rsidR="002016D6" w:rsidRPr="00CF79A8" w:rsidRDefault="002016D6" w:rsidP="005209AA">
+          <w:p w14:paraId="24FE2B6B" w14:textId="00B60080" w:rsidR="002016D6" w:rsidRPr="00BE7329" w:rsidRDefault="002016D6" w:rsidP="00F50DE6">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Please provide a brief, unique identifier that we will use to refer to your application"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Please provide a brief, unique identifier that we will use to refer to your application</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>. This field is mandatory for any application</w:t>
+            </w:r>
+            <w:r w:rsidR="000E7994" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1A0848B8" w14:textId="5545F1B4" w:rsidR="002016D6" w:rsidRPr="00CF79A8" w:rsidRDefault="002016D6">
+    <w:p w14:paraId="1A0848B8" w14:textId="51AC86BF" w:rsidR="002016D6" w:rsidRPr="00BE7329" w:rsidRDefault="002016D6">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="2380"/>
+        <w:gridCol w:w="30"/>
         <w:gridCol w:w="1957"/>
-        <w:gridCol w:w="28"/>
-        <w:gridCol w:w="6378"/>
+        <w:gridCol w:w="169"/>
+        <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="4BA879F9" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00012850" w:rsidRPr="00BE7329" w14:paraId="4BA879F9" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1567D6CF" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="1567D6CF" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00BE7329" w:rsidRDefault="00012850" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Applicant Address and Contact Data </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="7CE4A6E4" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00012850" w:rsidRPr="00BE7329" w14:paraId="7CE4A6E4" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="195C16D5" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="195C16D5" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00BE7329" w:rsidRDefault="00012850" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2.1 Applicant Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="6BD96F1A" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="6BD96F1A" w14:textId="77777777" w:rsidTr="000E7994">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE37DE6" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="00012850">
+          <w:p w14:paraId="6AE37DE6" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00012850">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">2.1.1 Name and Address </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3461D12C" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="3461D12C" w14:textId="0257EA31" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(registered (business) name and address/legal seat of the company)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+              <w:t>registered (business) name and address/legal seat of the company</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27A25F20" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="27A25F20" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Account Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B2815CF" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="1B2815CF" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="Help text"/>
                   <w:textInput>
                     <w:default w:val="3XXXXX (if known)"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>3XXXXX (if known)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="4BABBB9E" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="4BABBB9E" w14:textId="77777777" w:rsidTr="000E7994">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0F882E89" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="00012850">
+          <w:p w14:paraId="0F882E89" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00012850">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:spacing w:before="60"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="766DFB6F" w14:textId="7774333B" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="766DFB6F" w14:textId="01C00C4E" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...11 lines deleted...]
-            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Company (Legal) Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7453BDF8" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="7453BDF8" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="Help text"/>
                   <w:textInput>
                     <w:default w:val="Registered Name as specified in the Certificate of Incorporation"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Registered Name as specified in the Certificate of Incorporation</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="0DE1DB59" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="6132CC07" w14:textId="77777777" w:rsidTr="000E7994">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1649853A" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="2CA8A34D" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D88B9F8" w14:textId="41E6460F" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="0077372C" w:rsidP="005209AA">
+          <w:p w14:paraId="5C8D7CC4" w14:textId="07642DA5" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...11 lines deleted...]
-            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Street / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="215325E7" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="3AF84318" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="2604E85D" w14:textId="77777777" w:rsidTr="000E7994">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74CA205A" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00012850">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0948078C" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Post Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2B563A3C" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="01895494" w14:textId="77777777" w:rsidTr="000E7994">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="25530616" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00012850">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1D4CB6" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6814D056" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="5D1D0CDA" w14:textId="77777777" w:rsidTr="000E7994">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0C7E635F" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00012850">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67B6F06D" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="703284C9" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="089E8E1E" w14:textId="77777777" w:rsidTr="000E7994">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0188392E" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="620642D8" w14:textId="75E2548D" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Trading Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="253F4DF6" w14:textId="06D2964B" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="Help text"/>
                   <w:textInput>
                     <w:default w:val="if applicable, enter Trading Name/Doing Business-as Name"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>if applicable, enter Trading Name/Doing Business-as Name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="6132CC07" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="53CF8BED" w14:textId="77777777" w:rsidTr="000E7994">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E93B691" w14:textId="0EDA578A" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00F71ED0">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Important Note:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> First time applicants need to submit a copy of the company’s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business Registration </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or similar legal document stating name and seat of the company together with the application. In case the applicant is not a company but a natural person, a copy of the person’s </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ID or passport</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needs to be provided in a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>separate document</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with the first application.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="78701476" w14:textId="77777777" w:rsidTr="000E7994">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
-            <w:vMerge/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2CA8A34D" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E82EE86" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
-              <w:spacing w:before="120"/>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.1.2 Contact Person</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="400550AA" w14:textId="5D9B3355" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
-                <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-            <w:tcW w:w="1985" w:type="dxa"/>
+                <w:i/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>responsible for this application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8D7CC4" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="26F45643" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...321 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="069E0D47" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="069E0D47" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="7D3C2A58" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="7D3C2A58" w14:textId="77777777" w:rsidTr="000E7994">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7ECDF17E" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="00012850">
+          <w:p w14:paraId="7ECDF17E" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
               </w:tabs>
               <w:ind w:left="57" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DB66E14" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="3DB66E14" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AA9C01F" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="1AA9C01F" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="3E64A99B" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="3E64A99B" w14:textId="77777777" w:rsidTr="000E7994">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="08315DF2" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="00012850">
+          <w:p w14:paraId="08315DF2" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
               </w:tabs>
               <w:ind w:left="57" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68EDB6A6" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="68EDB6A6" w14:textId="260D2BF5" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...11 lines deleted...]
-            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>First Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0284DED1" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="0284DED1" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="79377A5D" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="79377A5D" w14:textId="77777777" w:rsidTr="000E7994">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="36CB6332" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="00012850">
+          <w:p w14:paraId="36CB6332" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
               </w:tabs>
               <w:ind w:left="57" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33A95560" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="33A95560" w14:textId="625C14F1" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...11 lines deleted...]
-            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Job Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="023D000C" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="023D000C" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="3B6658E8" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="3B6658E8" w14:textId="77777777" w:rsidTr="000E7994">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="605E2FDB" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="00012850">
+          <w:p w14:paraId="605E2FDB" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
               </w:tabs>
               <w:ind w:left="57" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="185ECEE2" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="185ECEE2" w14:textId="019C5193" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...11 lines deleted...]
-            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="08338447" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="08338447" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="0099A231" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w14:paraId="0099A231" w14:textId="77777777" w:rsidTr="000E7994">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="606D9033" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="00012850">
+          <w:p w14:paraId="606D9033" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="2"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="1440"/>
               </w:tabs>
               <w:ind w:left="57" w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6641DF26" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="6641DF26" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="081AA0DB" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+          <w:p w14:paraId="081AA0DB" w14:textId="77777777" w:rsidR="00FB14C6" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00FB14C6">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="2D920E19" w14:textId="77777777" w:rsidTr="005209AA">
-[...47 lines deleted...]
-      <w:tr w:rsidR="00012850" w:rsidRPr="00CF79A8" w14:paraId="15F4EA26" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00F454DA" w:rsidRPr="00BE7329" w14:paraId="76B827A3" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4367" w:type="dxa"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5733A092" w14:textId="77777777" w:rsidR="00012850" w:rsidRPr="00CF79A8" w:rsidRDefault="00012850" w:rsidP="005209AA">
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="43ED03D0" w14:textId="76E70628" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B027A9" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>2.2 Date of Certificate of Incorporation (CoI)</w:t>
-[...11 lines deleted...]
-              <w:spacing w:before="120" w:after="120"/>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">Billing Data </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(may be left blank if same as 2.1 Applicant Data)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F454DA" w:rsidRPr="00BE7329" w14:paraId="4E8D1579" w14:textId="77777777" w:rsidTr="00FB14C6">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D599B2" w14:textId="17E431D5" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B027A9" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.1 Billing Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A75F058" w14:textId="66C9983F" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00BE7329" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>LV CAA</w:t>
+            </w:r>
+            <w:r w:rsidR="00F454DA" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Fees &amp; Charges invoices will state the address entered here</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29924007" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AAF2122" w14:textId="73A09D70" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00FB14C6" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00F454DA" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Company</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F454DA" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B971853" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Same as in section 2.1.1 (other name only in exceptional cases)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F454DA" w:rsidRPr="00BE7329" w14:paraId="475ADD01" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="157D9D53" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F092EE1" w14:textId="0E14B2F4" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Street / N</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB14C6" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E582A47" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F454DA" w:rsidRPr="00BE7329" w14:paraId="035B08CF" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="03DD48E8" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B42A214" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>PO Box</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2650C324" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F454DA" w:rsidRPr="00BE7329" w14:paraId="366F86FB" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="566DA0AD" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="46B9DE85" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Post Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="639A6DB4" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F454DA" w:rsidRPr="00BE7329" w14:paraId="51097E56" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6F9A16EF" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="056EC12B" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04F5494B" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F454DA" w:rsidRPr="00BE7329" w14:paraId="7D4B993D" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="74409D01" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6DD4218D" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E181787" w14:textId="77777777" w:rsidR="00F454DA" w:rsidRPr="00BE7329" w:rsidRDefault="00F454DA" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2D2310E3" w14:textId="77777777" w:rsidR="00A311B6" w:rsidRPr="00BE7329" w:rsidRDefault="00A311B6"/>
+    <w:p w14:paraId="2F083A83" w14:textId="77777777" w:rsidR="00A311B6" w:rsidRPr="00BE7329" w:rsidRDefault="00A311B6"/>
+    <w:p w14:paraId="0B363BF2" w14:textId="77777777" w:rsidR="00A311B6" w:rsidRPr="00BE7329" w:rsidRDefault="00A311B6"/>
+    <w:p w14:paraId="1F731C51" w14:textId="77777777" w:rsidR="00A311B6" w:rsidRPr="00BE7329" w:rsidRDefault="00A311B6"/>
+    <w:p w14:paraId="37E01D3B" w14:textId="77777777" w:rsidR="00A311B6" w:rsidRPr="00BE7329" w:rsidRDefault="00A311B6"/>
+    <w:p w14:paraId="227037AA" w14:textId="77777777" w:rsidR="00A311B6" w:rsidRPr="00BE7329" w:rsidRDefault="00A311B6"/>
+    <w:p w14:paraId="0F2FEDC6" w14:textId="77777777" w:rsidR="00A311B6" w:rsidRPr="00BE7329" w:rsidRDefault="00A311B6"/>
+    <w:p w14:paraId="64D063FA" w14:textId="77777777" w:rsidR="00A311B6" w:rsidRPr="00BE7329" w:rsidRDefault="00A311B6"/>
+    <w:p w14:paraId="720A8C5E" w14:textId="62BA2CEB" w:rsidR="000E7994" w:rsidRPr="00BE7329" w:rsidRDefault="000E7994"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2380"/>
+        <w:gridCol w:w="30"/>
+        <w:gridCol w:w="1957"/>
+        <w:gridCol w:w="28"/>
+        <w:gridCol w:w="6378"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="381E3BAF" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AFF0849" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>2.2.2 Contact Person</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24EDC7F1" w14:textId="410D6F99" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60"/>
               <w:rPr>
                 <w:bCs/>
-                <w:spacing w:val="-2"/>
+                <w:iCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">responsible for ensuring the </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>LV CAA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> terms of payment are honoured - electronic invoice(s) will be issued to the email address indicated here</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="511C1FEC" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F01837E" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:textInput>
-[...1 lines deleted...]
-                  </w:textInput>
+                  <w:checkBox>
+                    <w:size w:val="24"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mr </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="24"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="12345CD6" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7AE48A47" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C99C09A" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="217EA2B2" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="33C1C5EF" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7DDA2CDE" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35F84A84" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>First Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="114F8C30" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="14795176" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD33A04" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61657D46" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Job Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D83CDC2" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="3D54AC0B" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0D36E85F" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E7D4973" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77777872" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="127D5417" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7458FAEF" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149F93F8" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48FC4F5C" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="0FEFBFA7" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0FBDC2" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
-[...13 lines deleted...]
-                <w:spacing w:val="-2"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3 Shipping Data </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(may be left blank if same as 2.1 Applicant Data)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="441D2B10" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B982D06" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2.3.1 Shipping Address</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18044AB3" w14:textId="3353E8B4" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">for the shipping of original </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LV CAA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>documents</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B270E4" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(Company) Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13A1E00E" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="4E82CCE1" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2E09E493" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C92941F" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Street / No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E49565C" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="68CB5707" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="0AFABC31" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50125F38" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>PO Box</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6BDBC2C1" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="4A4E1EC1" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD69D8E" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="53672DA5" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Post Code</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="384F03B6" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="367C0388" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="31FEB073" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="12C3F98E" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="034984E5" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="6F02183D" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="303"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2380" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4EA0570B" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1987" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78381B48" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6406" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B7B94A4" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="00C918E9" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E68D2FF" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.3.2 Contact Person </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56735DC6" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>for shipping</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22E1464E" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3752DBDA" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="24"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...12 lines deleted...]
-                <w:spacing w:val="-2"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mr </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="24"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="39BBC43E" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3DCD4689" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0717CFD7" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="378D106C" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="18402B94" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="73646386" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4B062F" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>First Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="723938AD" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="5E68EFCC" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="70D48170" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23769A21" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Job Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1803A1F5" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="7DB92912" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="7AC43CFF" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55650550" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F899F83" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C63739" w:rsidRPr="00BE7329" w14:paraId="2EA52E3B" w14:textId="77777777" w:rsidTr="00AB6A44">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="20"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4369987E" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="450BE47A" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7448F9D4" w14:textId="77777777" w:rsidR="00C63739" w:rsidRPr="00BE7329" w:rsidRDefault="00C63739" w:rsidP="00AB6A44">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7756664C" w14:textId="122B34B5" w:rsidR="00F454DA" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA">
+    <w:p w14:paraId="666A63F9" w14:textId="6F82A303" w:rsidR="00BD4BFD" w:rsidRPr="00BE7329" w:rsidRDefault="00BD4BFD">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="131E72EA" w14:textId="58C268A4" w:rsidR="002016D6" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA">
+    <w:p w14:paraId="57119529" w14:textId="423584B8" w:rsidR="008154DC" w:rsidRPr="00BE7329" w:rsidRDefault="00F77C34" w:rsidP="00A311B6">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1056"/>
+          <w:tab w:val="left" w:pos="4152"/>
+        </w:tabs>
         <w:rPr>
-          <w:sz w:val="10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF79A8">
+      <w:r w:rsidRPr="00BE7329">
         <w:rPr>
-          <w:sz w:val="10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A311B6" w:rsidRPr="00BE7329">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A0988E" w14:textId="4E4585DE" w:rsidR="00022F6C" w:rsidRPr="00CF79A8" w:rsidRDefault="00022F6C">
+    <w:p w14:paraId="17A0988E" w14:textId="7BDFE2ED" w:rsidR="00022F6C" w:rsidRPr="00BE7329" w:rsidRDefault="00022F6C">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BE7329">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10773"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008154DC" w:rsidRPr="00BE7329" w14:paraId="05EA302B" w14:textId="77777777" w:rsidTr="00011E86">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D7266F" w14:textId="694A6B7F" w:rsidR="008154DC" w:rsidRPr="00BE7329" w:rsidDel="00CD748D" w:rsidRDefault="00011E86" w:rsidP="00011E86">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Technical Application Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="347BAE06" w14:textId="24B8E3FB" w:rsidR="00011E86" w:rsidRPr="00BE7329" w:rsidRDefault="001138EE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE7329">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1B95B2AA" wp14:editId="4335550A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-146685</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>98425</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="38100" cy="5720080"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="33020"/>
+                <wp:wrapNone/>
+                <wp:docPr id="400615003" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="38100" cy="5720080"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:line id="Straight Connector 4" style="position:absolute;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" strokeweight="2pt" from="-11.55pt,7.75pt" to="-8.55pt,458.15pt" w14:anchorId="1D76E699" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDzYEzlvgEAAOIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2xn6xYYcXpo0V2G&#10;rdi6H6DKVCxAEgVJi51/P0pOnO4DA1rsIosU3yP5SG+vJ2vYAULU6DrerGrOwEnstdt3/PvD3ZsN&#10;ZzEJ1wuDDjp+hMivd69fbUffwhoHND0ERiQutqPv+JCSb6sqygGsiCv04OhRYbAikRn2VR/ESOzW&#10;VOu6fl+NGHofUEKM5L2dH/mu8CsFMn1RKkJipuNUWypnKOdjPqvdVrT7IPyg5akM8YIqrNCOki5U&#10;tyIJ9iPoP6islgEjqrSSaCtUSksoPVA3Tf1bN98G4aH0QuJEv8gU/x+t/Hy4cfeBZBh9bKO/D7mL&#10;SQWbv1Qfm4pYx0UsmBKT5Hy7aWpSVNLL1QcaxaaIWV3APsT0EdCyfOm40S73Ilpx+BQTJaTQc0h2&#10;G8fGjq+v3hFrtiMa3d9pY4qR9wFuTGAHQZNMU5MnRwxPosgyjpyXRsotHQ3M/F9BMd1T6c2c4FdO&#10;ISW4dOY1jqIzTFEFC/BU2b+Ap/gMhbJ/zwEviJIZXVrAVjsMfyv7IoWa488KzH1nCR6xP5YRF2lo&#10;kYpyp6XPm/rULvDLr7n7CQAA//8DAFBLAwQUAAYACAAAACEAjXdQvd4AAAAKAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPsU7DQAyGdyTe4WQktvSSVikQcqkQEiNDCwPd3JybBHK+NHdtU54eM8Fo/59+&#10;fy5Xk+vVicbQeTaQzVJQxLW3HTcG3t9ekntQISJb7D2TgQsFWFXXVyUW1p95TadNbJSUcCjQQBvj&#10;UGgd6pYchpkfiCXb+9FhlHFstB3xLOWu1/M0XWqHHcuFFgd6bqn+2hydgf3n4dI5OnC6DSF3H2v7&#10;rbevxtzeTE+PoCJN8Q+GX31Rh0qcdv7INqjeQDJfZIJKkOegBEiyO1nsDDxkywXoqtT/X6h+AAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPNgTOW+AQAA4gMAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI13UL3eAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;GAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAjBQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
-        <w:gridCol w:w="921"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="3261"/>
+        <w:gridCol w:w="5244"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00022F6C" w:rsidRPr="00CF79A8" w14:paraId="254A8C5F" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00022F6C" w:rsidRPr="00BE7329" w14:paraId="254A8C5F" w14:textId="77777777" w:rsidTr="00136FFE">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="447"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="48920805" w14:textId="368AD3F3" w:rsidR="00022F6C" w:rsidRPr="00BE7329" w:rsidRDefault="00CD748D" w:rsidP="00F26674">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+            <w:r w:rsidR="00022F6C" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F1931" w:rsidRPr="00BE7329" w14:paraId="3CBA8825" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="48920805" w14:textId="77777777" w:rsidR="00022F6C" w:rsidRPr="00CF79A8" w:rsidRDefault="00022F6C" w:rsidP="005209AA">
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13836B46" w14:textId="06F1D983" w:rsidR="001F1931" w:rsidRPr="00BE7329" w:rsidRDefault="001F1931" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...25 lines deleted...]
-            <w:gridSpan w:val="4"/>
+              <w:t>3.1 AOC Reference</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37F7E936" w14:textId="77777777" w:rsidR="00022F6C" w:rsidRPr="00CF79A8" w:rsidRDefault="00022F6C" w:rsidP="005209AA">
+          <w:p w14:paraId="37F7E936" w14:textId="7FDFF5DA" w:rsidR="001F1931" w:rsidRPr="00BE7329" w:rsidRDefault="00A311B6" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...63 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="Help text"/>
                   <w:textInput>
-                    <w:default w:val="Please enter your EASA AOC number (EASA.AOC.XXXX) or enter N/A in case of inital application"/>
+                    <w:default w:val="Please enter your LV CAA AOC number (LV - XX) or enter N/A in case of inital application"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Please</w:t>
-[...19 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:t>Please enter your LV CAA AOC number (LV - XX) or enter N/A in case of inital application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="3D7D834F" w14:textId="77777777" w:rsidTr="005209AA">
-[...35 lines deleted...]
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="405B4109" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00B9563A" w:rsidRPr="00BE7329" w14:paraId="405B4109" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="62F2B26A" w14:textId="2A02B73D" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="009C6847" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="62F2B26A" w14:textId="14A1BA61" w:rsidR="00B9563A" w:rsidRPr="00BE7329" w:rsidRDefault="00B9563A" w:rsidP="00B9563A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...16 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13B38705" w14:textId="26838DC6" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="13B38705" w14:textId="3641BECE" w:rsidR="00B9563A" w:rsidRPr="00BE7329" w:rsidRDefault="00B9563A" w:rsidP="00B9563A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="22"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AOC Initial application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="344B1B18" w14:textId="1FE2B614" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="344B1B18" w14:textId="1341AE58" w:rsidR="00B9563A" w:rsidRPr="00BE7329" w:rsidRDefault="00B9563A" w:rsidP="00B9563A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="22"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rStyle w:val="Heading3Char"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Art. 64/65 Regulation (EU) 2018/1139</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="08F409FA" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w14:paraId="08F409FA" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="32A8F7EF" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="32A8F7EF" w14:textId="77777777" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="173C5555" w14:textId="576FEC3D" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="173C5555" w14:textId="576FEC3D" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="22"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Revision of initial application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DA5B3EA" w14:textId="7D75FE47" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="6DA5B3EA" w14:textId="7D75FE47" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="2E00C805" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w14:paraId="2E00C805" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="18109888" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="18109888" w14:textId="77777777" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7BC6CB3B" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="7BC6CB3B" w14:textId="77777777" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
                 <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t>Organisation name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="146F85EE" w14:textId="540D9D90" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="146F85EE" w14:textId="540D9D90" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
                 <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t>Address data</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FB863F6" w14:textId="1F3A3393" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="4FB863F6" w14:textId="1F3A3393" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
                 <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
-              <w:spacing w:before="60" w:after="60"/>
+              <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t>Nominated persons</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="46EEEC3C" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="46EEEC3C" w14:textId="77777777" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
                 <w:tab w:val="left" w:pos="290"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t>Operations specifications</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56E9A791" w14:textId="47F23F34" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="56E9A791" w14:textId="47F23F34" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
                 <w:tab w:val="left" w:pos="290"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t>Contact detail(s)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5965B5EA" w14:textId="5A4C33C2" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="009C6847" w:rsidP="009C6847">
+          <w:p w14:paraId="5965B5EA" w14:textId="4E88A07A" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
                 <w:tab w:val="left" w:pos="290"/>
                 <w:tab w:val="left" w:pos="3579"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other</w:t>
+            </w:r>
+            <w:r w:rsidR="009B2B8C" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="6A62EB27" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w14:paraId="6A62EB27" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7AD855EA" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="7AD855EA" w14:textId="77777777" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5864E998" w14:textId="5A3F37C7" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="5864E998" w14:textId="01702478" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="22"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Application for change</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4961" w:type="dxa"/>
+              <w:t>Application for a change</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:footnoteReference w:id="1"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5E8D3624" w14:textId="0E735D8B" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="5E8D3624" w14:textId="0E735D8B" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="3307AACB" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w14:paraId="3307AACB" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="08609FCD" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="08609FCD" w14:textId="77777777" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3261" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6FFFD5C5" w14:textId="2B6E77AF" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          </w:tcPr>
+          <w:p w14:paraId="6FFFD5C5" w14:textId="2B6E77AF" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
-                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
               <w:t>Organisation name</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44B8CBB8" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="2D7F1736" w14:textId="77777777" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
-                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
-              <w:t>New aircraft type</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="006C3414" w14:textId="16D94D7F" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+              <w:t>Address data</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4317FBC8" w14:textId="77777777" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
-                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+          </w:p>
+          <w:p w14:paraId="44B8CBB8" w14:textId="77777777" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="608"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Address data</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7DDF334A" w14:textId="793704A8" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+              <w:t>New aircraft type</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="006C3414" w14:textId="59617927" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
-                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="318"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Nominated persons</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="48626008" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+            </w:r>
+            <w:r w:rsidR="00CB6E86" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Complex SPA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43BE1552" w14:textId="0B71AC8E" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
-                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
-              <w:t>New aircraft of a type already operated</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="010AF032" w14:textId="099249AC" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+            </w:r>
+            <w:r w:rsidR="00CB6E86" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Evidence-based training</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6514B401" w14:textId="77777777" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="3579"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DA8D642" w14:textId="01789D05" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="608"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...9 lines deleted...]
-          <w:p w14:paraId="1BAD671D" w14:textId="4C210FF8" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="0026237E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OM amendment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65B87D38" w14:textId="77777777" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="190"/>
-[...1 lines deleted...]
-                <w:tab w:val="left" w:pos="3579"/>
+                <w:tab w:val="left" w:pos="608"/>
               </w:tabs>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46BB31D6" w14:textId="233FE81E" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="608"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:tab/>
-              <w:t>Contact detail(s)</w:t>
-[...8 lines deleted...]
-              </w:tabs>
+              <w:t>Dry leasing EU A/C</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EE76D85" w14:textId="31202203" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:ind w:left="608" w:hanging="290"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="20"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="009B2B8C" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dry leasing of a </w:t>
+            </w:r>
+            <w:r w:rsidR="00352322" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>non-EU</w:t>
+            </w:r>
+            <w:r w:rsidR="009B2B8C" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00352322" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Third Country Operator) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>A/C</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDF334A" w14:textId="62547AE1" w:rsidR="001F1931" w:rsidRPr="00BE7329" w:rsidRDefault="001F1931" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="608"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="318"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5244" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="03A63D58" w14:textId="77777777" w:rsidR="001F1931" w:rsidRPr="00BE7329" w:rsidRDefault="001F1931" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Nominated persons</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7688AE07" w14:textId="77777777" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Contact detail(s)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AA0A243" w14:textId="77777777" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48626008" w14:textId="77777777" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>New aircraft of a type already operated</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="010AF032" w14:textId="5DFAE9B8" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00CB6E86" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Non-complex SPA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BAD671D" w14:textId="792F5A31" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00CB6E86" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Other approval:</w:t>
+            </w:r>
+            <w:r w:rsidR="009B2B8C" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009B2B8C" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="5D9ED17E" w14:textId="77777777" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0361E5FA" w14:textId="28A40522" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> O</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6E86" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ther</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> manual amendment</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6E86" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="009B2B8C" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ………………………………………</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="009B2B8C" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>…..</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="51DD28EF" w14:textId="77777777" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="72864716" w14:textId="01D7E0F1" w:rsidR="00CB6E86" w:rsidRPr="00BE7329" w:rsidRDefault="00CB6E86" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Wet leasing EU operator</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="464D7FEF" w14:textId="228CD299" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="314" w:hanging="314"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Wet leasing of a </w:t>
+            </w:r>
+            <w:r w:rsidR="00352322" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>non-EU</w:t>
+            </w:r>
+            <w:r w:rsidR="008D663E" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00352322" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(Third Country Operator)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D25179D" w14:textId="0AC5E4B0" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="003832D5">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="190"/>
+                <w:tab w:val="left" w:pos="290"/>
+                <w:tab w:val="left" w:pos="3579"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="684085A9" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w14:paraId="752D7A8F" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10490" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1B24A7A8" w14:textId="1F4804DB" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="00931069">
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49CCCBC3" w14:textId="77777777" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8505" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="032D8A30" w14:textId="77777777" w:rsidR="00352322" w:rsidRPr="00BE7329" w:rsidRDefault="00352322" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+                <w:tab w:val="left" w:pos="608"/>
+              </w:tabs>
+              <w:spacing w:after="60"/>
+              <w:ind w:left="325"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Other………………………………….</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FDAB4AC" w14:textId="77777777" w:rsidR="00352322" w:rsidRPr="00BE7329" w:rsidRDefault="00352322" w:rsidP="00D64DA3">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="190"/>
+                <w:tab w:val="left" w:pos="290"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="1416"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5167EF45" w14:textId="71E37175" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="00ED5C96" w:rsidP="000E7994">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="456"/>
+                <w:tab w:val="left" w:pos="1165"/>
+                <w:tab w:val="left" w:pos="2129"/>
+              </w:tabs>
+              <w:spacing w:before="120" w:after="160"/>
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00931069" w:rsidRPr="00CF79A8">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Classification of the change (in accordance with </w:t>
+            </w:r>
+            <w:r w:rsidR="00A311B6" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
-                <w:lang w:val="en-GB"/>
-[...1 lines deleted...]
-              <w:t>Operator’s organisation</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>LV CAA fees and charges</w:t>
+            </w:r>
+            <w:r w:rsidR="006D5E15" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Regulation)</w:t>
+            </w:r>
+            <w:r w:rsidR="00716E54" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00716E54" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="529D3CAC" w14:textId="664DE81F" w:rsidR="00ED5C96" w:rsidRPr="00BE7329" w:rsidRDefault="008D663E" w:rsidP="00F26674">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="325"/>
+                <w:tab w:val="left" w:pos="616"/>
+                <w:tab w:val="left" w:pos="2593"/>
+                <w:tab w:val="left" w:pos="2876"/>
+                <w:tab w:val="left" w:pos="3868"/>
+                <w:tab w:val="left" w:pos="4152"/>
+                <w:tab w:val="left" w:pos="5428"/>
+                <w:tab w:val="left" w:pos="5711"/>
+                <w:tab w:val="left" w:pos="6703"/>
+                <w:tab w:val="left" w:pos="7066"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="005C19B2" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="005C19B2" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="005C19B2" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005C19B2" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="005C19B2" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="005C19B2" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Not subject to a fee</w:t>
+            </w:r>
+            <w:r w:rsidR="005C19B2" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Small </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Medium</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Large</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:size w:val="20"/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00ED5C96" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>Significant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="0CC431A8" w14:textId="77777777" w:rsidTr="00931069">
+    </w:tbl>
+    <w:p w14:paraId="78F81EA1" w14:textId="5F17333F" w:rsidR="001F1931" w:rsidRPr="00BE7329" w:rsidRDefault="001F1931">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+          <w:lang w:val="en-IE"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10773" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2127"/>
+        <w:gridCol w:w="6378"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="684085A9" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="10773" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B24A7A8" w14:textId="2DE6E35E" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00931069">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00931069" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00B21534" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Operator’s </w:t>
+            </w:r>
+            <w:r w:rsidR="001F1931" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00B21534" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>rganisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="0CC431A8" w14:textId="77777777" w:rsidTr="00F26674">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="165"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5495FD" w14:textId="72E8BF09" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="00931069">
+          <w:p w14:paraId="0E5495FD" w14:textId="4D160EF5" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00931069" w:rsidRPr="00CF79A8">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00931069" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.1 Principal place of business</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00931069" w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">.1 Principal </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="00931069" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">lace of </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00931069" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>usiness</w:t>
+            </w:r>
+            <w:r w:rsidR="00931069" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E0ACC79" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="5E0ACC79" w14:textId="1B3982F5" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60" w:after="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>(may be left blank, if same as 2.1 Applicant Data)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="921" w:type="dxa"/>
+              <w:t>may be left blank if same as 2.1 Applicant Data</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F531552" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="5F531552" w14:textId="0861C30E" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...14 lines deleted...]
-          <w:p w14:paraId="1165E30D" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Street / N</w:t>
+            </w:r>
+            <w:r w:rsidR="001F1931" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6378" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1165E30D" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="0D955613" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="0D955613" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB1BBE4" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="5DB1BBE4" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06820D12" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="06820D12" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Post Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7301" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="463C2CF4" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+            <w:tcW w:w="6378" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="463C2CF4" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="3CD0384E" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="3CD0384E" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3513CAAE" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="3513CAAE" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53533C64" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="53533C64" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>City</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7301" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3B40B799" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+            <w:tcW w:w="6378" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B40B799" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="35C26A0E" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="35C26A0E" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0CEC5E" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="1B0CEC5E" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59D4986E" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="59D4986E" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Country</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7301" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BE89C56" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+            <w:tcW w:w="6378" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BE89C56" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="37A43B75" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="37A43B75" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E6B7A9E" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="7E6B7A9E" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="921" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C4BEFF0" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="7C4BEFF0" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Airport Code </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7301" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0840C3CD" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+            <w:tcW w:w="6378" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0840C3CD" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:default w:val="Enter IATA code of the Airport or “N/A” if not applicable"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Enter IATA code of the Airport or “N/A” if not applicable</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="79B4867C" w14:textId="4B5CFF0E" w:rsidR="005C2DF8" w:rsidRPr="00CF79A8" w:rsidRDefault="005C2DF8">
+    <w:p w14:paraId="79B4867C" w14:textId="4B5CFF0E" w:rsidR="005C2DF8" w:rsidRPr="00BE7329" w:rsidRDefault="005C2DF8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49B19DB8" w14:textId="77777777" w:rsidR="005C2DF8" w:rsidRPr="00CF79A8" w:rsidRDefault="005C2DF8">
+    <w:p w14:paraId="49B19DB8" w14:textId="77777777" w:rsidR="005C2DF8" w:rsidRPr="00BE7329" w:rsidRDefault="005C2DF8">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF79A8">
+      <w:r w:rsidRPr="00BE7329">
         <w:rPr>
           <w:sz w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="0D611ABE" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="0D611ABE" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10774" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="032A6B40" w14:textId="09B59416" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="005209AA">
+          <w:p w14:paraId="032A6B40" w14:textId="18665BF2" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003A7186" w:rsidRPr="00CF79A8">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="003A7186" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00B21534" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="003A7186" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="003A7186" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001E278D" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="001E278D" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Accountable Manager/ Nominated persons</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00635AB6">
+              <w:t xml:space="preserve">Accountable Manager/ Nominated </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00635AB6" w:rsidRPr="00635AB6">
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="001E278D" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...2 lines deleted...]
-              <w:t>1</w:t>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ersons</w:t>
+            </w:r>
+            <w:r w:rsidR="00574E1A" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+            <w:r w:rsidR="00574E1A" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="1600172A" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="1600172A" w14:textId="77777777" w:rsidTr="00566214">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="312"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="614BB01C" w14:textId="4964F2AE" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="005209AA">
+          <w:p w14:paraId="614BB01C" w14:textId="600A9144" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00A32956">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00B21534" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.2.</w:t>
             </w:r>
-            <w:r w:rsidR="003A7186" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="003A7186" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>1 Accountable Manager</w:t>
             </w:r>
-            <w:r w:rsidR="003A7186" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="003A7186" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FAFFEC9" w14:textId="7A7271A0" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
-[...4 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2FAFFEC9" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Note: this field is mandatory for any application</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DCE2BFB" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="0DCE2BFB" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00C41395">
+            <w:pPr>
+              <w:spacing w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3979F02F" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="3979F02F" w14:textId="14E55BA2" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="005F6CBF" w:rsidP="00F26674">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="67E8C4CE" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="67E8C4CE" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1C8562CD" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="003A7186">
+          <w:p w14:paraId="1C8562CD" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="003A7186">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="442C2352" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="442C2352" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C53DA40" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="6C53DA40" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="4F4699BA" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="4F4699BA" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67D300E7" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="003A7186">
+          <w:p w14:paraId="67D300E7" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="003A7186">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D6979A" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="24D6979A" w14:textId="5FEB43D6" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>First name</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="00500B38" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5782C82F" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="5782C82F" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="69B65304" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="69B65304" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1E82F2A4" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="003A7186">
+          <w:p w14:paraId="1E82F2A4" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="003A7186">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20A34583" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="20A34583" w14:textId="5F965CBB" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Phone/Fax</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32AE7474" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="32AE7474" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="59051CDA" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="59051CDA" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="129BA83B" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="003A7186">
+          <w:p w14:paraId="129BA83B" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="003A7186">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:i/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7891A8DC" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="7891A8DC" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0708006D" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="0708006D" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="210E4EE6" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="210E4EE6" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3430CD6F" w14:textId="77521C9A" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="005209AA">
+          <w:p w14:paraId="03B0A700" w14:textId="2A206F3B" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003A7186" w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">.2.1a. Common Responsible Person </w:t>
+            </w:r>
+            <w:r w:rsidR="00C41395" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.2. Compliance Monitoring Manager</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4F45E6ED" w14:textId="4C81974D" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F45E6ED" w14:textId="3E2030B4" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47B8F680" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="47B8F680" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1DD575A0" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="1DD575A0" w14:textId="5A497A3D" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="005F6CBF" w:rsidP="00F26674">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="0AB2E877" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="0AB2E877" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3CF583E1" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="003A7186">
+          <w:p w14:paraId="3CF583E1" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="003A7186">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31D11CAA" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="31D11CAA" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E457C00" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="3E457C00" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="0D38E625" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="0D38E625" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0C8CD641" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="003A7186">
+          <w:p w14:paraId="0C8CD641" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="003A7186">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="120437DC" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="120437DC" w14:textId="73F94746" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>First name</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="00500B38" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46DFA7E5" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="46DFA7E5" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="0A2D1DFE" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="0A2D1DFE" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="277A2B4C" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="003A7186">
+          <w:p w14:paraId="277A2B4C" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="003A7186">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14DBD03D" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="14DBD03D" w14:textId="3D30391F" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Phone/Fax</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD06E87" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="4FD06E87" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003A7186" w:rsidRPr="00CF79A8" w14:paraId="25F1A660" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="003A7186" w:rsidRPr="00BE7329" w14:paraId="25F1A660" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FE450CB" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="003A7186">
+          <w:p w14:paraId="7FE450CB" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="003A7186">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74FC6C6F" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="74FC6C6F" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D8E5B9" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00CF79A8" w:rsidRDefault="003A7186" w:rsidP="005209AA">
+          <w:p w14:paraId="12D8E5B9" w14:textId="77777777" w:rsidR="003A7186" w:rsidRPr="00BE7329" w:rsidRDefault="003A7186" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="7FDCE0A7" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="7FDCE0A7" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="346"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="1740F03F" w14:textId="04D0DD8D" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="00931069">
+          <w:p w14:paraId="34E8DEB2" w14:textId="556D00D1" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00767AAD">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00767AAD" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.2</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="1DA0EAE4" w14:textId="29D7866B" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+              <w:t>.2.2. Compliance Monitoring Manager</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DA0EAE4" w14:textId="0B4E0F1A" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00767AAD">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:br/>
+              <w:t>Note: this field is mandatory for any application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="415FEDA4" w14:textId="7FFA4437" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="415FEDA4" w14:textId="7FFA4437" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00767AAD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="182C8AFE" w14:textId="3F17F122" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="182C8AFE" w14:textId="2AED144C" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="005F6CBF" w:rsidP="00F26674">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="15EFBF24" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="15EFBF24" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="57A35137" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="57A35137" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6F9036" w14:textId="148A88A2" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="2F6F9036" w14:textId="148A88A2" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65FC2A4D" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="65FC2A4D" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="570DB83B" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="570DB83B" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="29848286" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="29848286" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B901C3B" w14:textId="21A87C2E" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="5B901C3B" w14:textId="7E0C3B4A" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>First name</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4297DD33" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="4297DD33" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="6DA0F40D" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="6DA0F40D" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="44618CF2" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="44618CF2" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D68EDC3" w14:textId="57B0B592" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="6D68EDC3" w14:textId="364B8EB4" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Phone/Fax</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D76477A" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="6D76477A" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00931069" w:rsidRPr="00CF79A8" w14:paraId="45218C36" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00931069" w:rsidRPr="00BE7329" w14:paraId="45218C36" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="52BF83BE" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="52BF83BE" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="182DF4F4" w14:textId="3132791B" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="182DF4F4" w14:textId="3132791B" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="361B01D1" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00CF79A8" w:rsidRDefault="00931069" w:rsidP="00931069">
+          <w:p w14:paraId="361B01D1" w14:textId="77777777" w:rsidR="00931069" w:rsidRPr="00BE7329" w:rsidRDefault="00931069" w:rsidP="00931069">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1303" w:rsidRPr="00CF79A8" w14:paraId="7F80F838" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="7F80F838" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6A60DB51" w14:textId="5BCDB9A7" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="004D1303">
+          <w:p w14:paraId="123A281D" w14:textId="2B055FFA" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004D1303" w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">.2.2a. Part-IS Compliance Monitoring Manager </w:t>
+            </w:r>
+            <w:r w:rsidR="00C41395" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E278D" w:rsidRPr="00CF79A8">
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004D1303" w:rsidRPr="00CF79A8">
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0059039F" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00703BE2" w:rsidRPr="00CF79A8">
+              <w:t>may be combined</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Flight Operations</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="451E43C9" w14:textId="5288A6DB" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="451E43C9" w14:textId="12B8C258" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:br/>
+              <w:t>Note: this field is mandatory for any application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="351B56FA" w14:textId="18C6B819" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="351B56FA" w14:textId="18C6B819" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74E4904E" w14:textId="1A9151E7" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="74E4904E" w14:textId="574A9D38" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="005F6CBF" w:rsidP="00F26674">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1303" w:rsidRPr="00CF79A8" w14:paraId="74A64D71" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="74A64D71" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11BF6E2A" w14:textId="77777777" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="11BF6E2A" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77F1F16F" w14:textId="53FFD4F2" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="77F1F16F" w14:textId="53FFD4F2" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C827A9" w14:textId="77777777" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="17C827A9" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1303" w:rsidRPr="00CF79A8" w14:paraId="31362A54" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="31362A54" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2AF5DA18" w14:textId="77777777" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="2AF5DA18" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34BC8FE1" w14:textId="18993370" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="34BC8FE1" w14:textId="3B306351" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>First name</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40E87751" w14:textId="77777777" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="40E87751" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1303" w:rsidRPr="00CF79A8" w14:paraId="57DF1F94" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="57DF1F94" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="0602B26F" w14:textId="77777777" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="0602B26F" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3083FE9A" w14:textId="48571C44" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="3083FE9A" w14:textId="4A5EE521" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Phone/Fax</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52CB2F36" w14:textId="77777777" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="52CB2F36" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1303" w:rsidRPr="00CF79A8" w14:paraId="38C290CB" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="38C290CB" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25CB5F5D" w14:textId="77777777" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="25CB5F5D" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06162A29" w14:textId="50E4289B" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="06162A29" w14:textId="50E4289B" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B5C234A" w14:textId="77777777" w:rsidR="004D1303" w:rsidRPr="00CF79A8" w:rsidRDefault="004D1303" w:rsidP="004D1303">
+          <w:p w14:paraId="1B5C234A" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="7523C1C5" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="7523C1C5" w14:textId="77777777" w:rsidTr="00566214">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="352"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="6964E03D" w14:textId="162F3787" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="00703BE2">
+          <w:p w14:paraId="65CD4834" w14:textId="4AD61EF6" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.2</w:t>
-[...29 lines deleted...]
-          <w:p w14:paraId="07F54BB0" w14:textId="2EC958E3" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+              <w:t>.2.3. Safety Manager</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07F54BB0" w14:textId="4B211405" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:br/>
+              <w:t>Note: this field is mandatory for any application</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="686552A3" w14:textId="154E12BE" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="686552A3" w14:textId="154E12BE" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12201DCB" w14:textId="6F31D298" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="12201DCB" w14:textId="0997D893" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="005F6CBF" w:rsidP="00F26674">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="5947BED2" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="5947BED2" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="77CD9847" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="77CD9847" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2557C36C" w14:textId="65690DAC" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="2557C36C" w14:textId="65690DAC" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32F0C1CE" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="32F0C1CE" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="4971C464" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="4971C464" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="307066F7" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="307066F7" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="632AE20D" w14:textId="0A3E7473" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="632AE20D" w14:textId="35890080" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>First name</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2F0222" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="7F2F0222" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="6C91F65E" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="6C91F65E" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C881BDA" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="2C881BDA" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA146C5" w14:textId="19062803" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="7CA146C5" w14:textId="63E4FC59" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Phone/Fax</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5224E5D5" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="5224E5D5" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="2DD0894E" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="2DD0894E" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36A553C2" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="36A553C2" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8B0A9F" w14:textId="1C39B277" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="7F8B0A9F" w14:textId="1C39B277" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14236B1A" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="14236B1A" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="439BD860" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="439BD860" w14:textId="77777777" w:rsidTr="00566214">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="44508BBD" w14:textId="2B6E4A17" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="00703BE2">
+          <w:p w14:paraId="2CCF3A61" w14:textId="0BEE678D" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00703BE2" w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">.2.3a. Part-IS </w:t>
+            </w:r>
+            <w:r w:rsidR="000A5A16" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E278D" w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">Appointed </w:t>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00703BE2" w:rsidRPr="00CF79A8">
+              <w:t>Person (</w:t>
+            </w:r>
+            <w:r w:rsidR="0059039F" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001E278D" w:rsidRPr="00CF79A8">
+              <w:t>may be combined</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Crew Training</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="43BD6453" w14:textId="44001E8D" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43BD6453" w14:textId="24FF66C5" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Note: this field is mandatory for any application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53BE8E2E" w14:textId="66450A7A" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="53BE8E2E" w14:textId="66450A7A" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5061663B" w14:textId="01AFE2E2" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="5061663B" w14:textId="01AFE2E2" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00566214">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="44AA7576" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="44AA7576" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4CC8A6C7" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="4CC8A6C7" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48B2FA35" w14:textId="539FB58B" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="48B2FA35" w14:textId="539FB58B" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15359BE6" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="15359BE6" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="3747D5B9" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="3747D5B9" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A68FE77" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="5A68FE77" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08F709D4" w14:textId="31046D3E" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="08F709D4" w14:textId="1C2D3CDC" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>First name</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0840C164" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="0840C164" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="0ADD81CB" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="0ADD81CB" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="59DEDD1E" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="59DEDD1E" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55D5A99B" w14:textId="11DFA28B" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="55D5A99B" w14:textId="0E8483B0" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Phone/Fax</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00D873C2" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="00D873C2" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w14:paraId="5F072212" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="5F072212" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EC8F195" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="6EC8F195" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DE8C63F" w14:textId="4B6B58C1" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="2DE8C63F" w14:textId="4B6B58C1" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="560A2A57" w14:textId="77777777" w:rsidR="00703BE2" w:rsidRPr="00CF79A8" w:rsidRDefault="00703BE2" w:rsidP="00703BE2">
+          <w:p w14:paraId="560A2A57" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E278D" w:rsidRPr="00CF79A8" w14:paraId="371A0C4D" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="371A0C4D" w14:textId="77777777" w:rsidTr="00566214">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:hRule="exact" w:val="340"/>
+          <w:trHeight w:hRule="exact" w:val="344"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="01EE39C8" w14:textId="1576DD60" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="001E278D">
+          <w:p w14:paraId="56B89F67" w14:textId="2806FC2E" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1048C" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>.2</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="2F11ECDB" w14:textId="05F7A272" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+              <w:t>.2.4. Flight Operations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F11ECDB" w14:textId="03C81EFE" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Note: this field is mandatory for any application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB8630D" w14:textId="3BEF135E" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="5DB8630D" w14:textId="3BEF135E" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05BCCD3B" w14:textId="5DC6E0F4" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="05BCCD3B" w14:textId="5DC6E0F4" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00566214">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Mr </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ms</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E278D" w:rsidRPr="00CF79A8" w14:paraId="4425581E" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="4425581E" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="7D56C4D4" w14:textId="77777777" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="7D56C4D4" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C9F793" w14:textId="31B0C862" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="04C9F793" w14:textId="31B0C862" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="532B6DEF" w14:textId="77777777" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="532B6DEF" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E278D" w:rsidRPr="00CF79A8" w14:paraId="0CBF9E3A" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="0CBF9E3A" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="67B25F1F" w14:textId="77777777" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="67B25F1F" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F81B80" w14:textId="660425F9" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="40F81B80" w14:textId="0CBCC085" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>First name</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0943E548" w14:textId="77777777" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="0943E548" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E278D" w:rsidRPr="00CF79A8" w14:paraId="51BCD138" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="51BCD138" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2E25CAD9" w14:textId="77777777" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="2E25CAD9" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AE3AE03" w14:textId="4831C182" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="7AE3AE03" w14:textId="40327007" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Phone/Fax</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B97985D" w14:textId="77777777" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="0B97985D" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001E278D" w:rsidRPr="00CF79A8" w14:paraId="316A89F4" w14:textId="77777777" w:rsidTr="005C2DF8">
+      <w:tr w:rsidR="00E1048C" w:rsidRPr="00BE7329" w14:paraId="316A89F4" w14:textId="77777777" w:rsidTr="005C2DF8">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53B33C57" w14:textId="77777777" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="53B33C57" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:pStyle w:val="Heading3"/>
               <w:ind w:left="57"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1EBE22" w14:textId="37D98253" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="1E1EBE22" w14:textId="37D98253" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C70E0BE" w14:textId="77777777" w:rsidR="001E278D" w:rsidRPr="00CF79A8" w:rsidRDefault="001E278D" w:rsidP="001E278D">
+          <w:p w14:paraId="1C70E0BE" w14:textId="77777777" w:rsidR="00E1048C" w:rsidRPr="00BE7329" w:rsidRDefault="00E1048C" w:rsidP="00E1048C">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...221 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="623CEA81" w14:textId="0B4C3384" w:rsidR="00C834C7" w:rsidRPr="00CF79A8" w:rsidRDefault="00C834C7">
+    <w:p w14:paraId="623CEA81" w14:textId="54074877" w:rsidR="00C834C7" w:rsidRPr="00BE7329" w:rsidRDefault="001138EE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BE7329">
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="10"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14B9820E" wp14:editId="6EA7796D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-193068</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-2157481</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="985962"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="24130"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1644657418" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="985962"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:line id="Straight Connector 4" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2pt" from="-15.2pt,-169.9pt" to="-15.2pt,-92.25pt" w14:anchorId="4C1D3BE1" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpARB5pQEAAEIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstuGzEMvBfIPwi619oYTZAsvM4hRnop&#10;2gBNP4DRY1eAXhAVr/33peStk7a3ID7IFCnOzgy5uTt4x/Y6o41h4JerjjMdZFQ2jAP/9fTw+YYz&#10;LBAUuBj0wI8a+d324tNmTr1exyk6pTMjkID9nAY+lZJ6IVBO2gOuYtKBiiZmD4WueRQqw0zo3ol1&#10;112LOWaVcpQakbK7U5FvG74xWpYfxqAuzA2cuJV25nY+11NsN9CPGdJk5UID3sHCgw300TPUDgqw&#10;l2z/g/JW5ojRlJWMXkRjrNRNA6m57P5R83OCpJsWMgfT2Sb8OFj5fX8fHjPZMCfsMT3mquJgsq//&#10;xI8dmlnHs1n6UJg8JSVlb2+ubq/X1Ufx2pcylq86elaDgTsbqgzoYf8Ny+npnyc1HeKDda6NwgU2&#10;D3x99aWjaUmgjTAOCoU+qYFjGDkDN9KqyZIbJEZnVW2vQHjEe5fZHmjatCQqzk9ElzMHWKhAGtpv&#10;YftXa+WzA5xOza20PHOhQuu2TAv9V69q9BzVsVko6o0G1bxYlqpuwts7xW9Xf/sbAAD//wMAUEsD&#10;BBQABgAIAAAAIQBTD/CB3wAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjc&#10;tnRsoFGaTggJRLltDIlj2nhtReJUSdaVf48nDnB7tp+ev1dsJmfFiCH2nhQs5hkIpMabnloF+/fn&#10;2RpETJqMtp5QwTdG2JSXF4XOjT/RFsddagWHUMy1gi6lIZcyNh06Hed+QOLbwQenE4+hlSboE4c7&#10;K2+y7E463RN/6PSATx02X7ujUzC8ja9Yu7A/fLx8Wp9C1VZTpdT11fT4ACLhlP7McMZndCiZqfZH&#10;MlFYBbNltmLrWSzvuQRbflc1i8V6dQuyLOT/FuUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAKkBEHmlAQAAQgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAFMP8IHfAAAADQEAAA8AAAAAAAAAAAAAAAAA/wMAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00BE7329">
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="10"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53B88897" wp14:editId="606B1EE1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-201019</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-4304333</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="938254"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="33655"/>
+                <wp:wrapNone/>
+                <wp:docPr id="995012853" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="938254"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:line id="Straight Connector 4" style="position:absolute;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2pt" from="-15.85pt,-338.9pt" to="-15.85pt,-265pt" w14:anchorId="72D31E49" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJKpZlpAEAAEIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstuGzEMvBfIPwi6x9q4aZEuvM4hRnIJ&#10;2gBNP4DRY1eAXhAVr/33peStk7a3oj7IFCnOzgy5uT14x/Y6o41h4FerjjMdZFQ2jAP/8Xx/ecMZ&#10;FggKXAx64EeN/HZ78WEzp16v4xSd0pkRSMB+TgOfSkm9ECgn7QFXMelARROzh0LXPAqVYSZ078S6&#10;6z6LOWaVcpQakbK7U5FvG74xWpZvxqAuzA2cuJV25na+1FNsN9CPGdJk5UID/oGFBxvoo2eoHRRg&#10;r9n+BeWtzBGjKSsZvYjGWKmbBlJz1f2h5vsESTctZA6ms034/2Dl1/1deMpkw5ywx/SUq4qDyb7+&#10;Ez92aGYdz2bpQ2HylJSU/fLxZv3puvoo3vpSxvKgo2c1GLizocqAHvaPWE5Pfz2p6RDvrXNtFC6w&#10;eeCE2NG0JNBGGAeFQp/UwDGMnIEbadVkyQ0So7OqtlcgPOKdy2wPNG1aEhXnZ6LLmQMsVCAN7bew&#10;/a218tkBTqfmVlqeuVChdVumhf6bVzV6ierYLBT1RoNqXixLVTfh/Z3i96u//QkAAP//AwBQSwME&#10;FAAGAAgAAAAhAHIWjujfAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNy2&#10;ZEysqDSdEBKIcmMMiWPaeG1F41RJ1pV/jxEHdnu2n56/V2xnN4gJQ+w9aVgtFQikxtueWg3796fF&#10;HYiYDFkzeEIN3xhhW15eFCa3/kRvOO1SKziEYm40dCmNuZSx6dCZuPQjEt8OPjiTeAyttMGcONwN&#10;8kapjXSmJ/7QmREfO2y+dkenYXydXrB2YX/4eP4cfApVW82V1tdX88M9iIRz+jfDLz6jQ8lMtT+S&#10;jWLQsFivMray2GQZl2DL36pmcbtWCmRZyPMW5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEASSqWZaQBAABCAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAchaO6N8AAAANAQAADwAAAAAAAAAAAAAAAAD+AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00BE7329">
         <w:rPr>
+          <w:noProof/>
           <w:sz w:val="10"/>
-          <w:lang w:val="en-GB"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
-      </w:pPr>
-[...65 lines deleted...]
-        <w:t>in case of application for change to the AOC, only the parts of this table affected by the change shall be completed.</w:t>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C6DDE65" wp14:editId="059D2515">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-201019</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-6506844</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="1073426"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="31750"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1208141737" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="1073426"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:line id="Straight Connector 4" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2pt" from="-15.85pt,-512.35pt" to="-15.85pt,-427.85pt" w14:anchorId="03FFEF11" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDiqzSLpgEAAEMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstuGzEMvBfoPwi6x1o7aVosvM4hRnop&#10;2gBNPoDRY1eAXhBVr/33peStk7a3oj7IFCnOzgy5vTt6xw46o41h4OtVx5kOMiobxoE/Pz1cfeIM&#10;CwQFLgY98JNGfrd7/247p15v4hSd0pkRSMB+TgOfSkm9ECgn7QFXMelARROzh0LXPAqVYSZ078Sm&#10;627FHLNKOUqNSNn9uch3Dd8YLcs3Y1AX5gZO3Eo7cztf6il2W+jHDGmycqEB/8DCgw300QvUHgqw&#10;H9n+BeWtzBGjKSsZvYjGWKmbBlKz7v5Q832CpJsWMgfTxSb8f7Dy6+E+PGayYU7YY3rMVcXRZF//&#10;iR87NrNOF7P0sTB5TkrKrruP1zeb22qkeG1MGctnHT2rwcCdDVUH9HD4guX89NeTmg7xwTrXZuEC&#10;mwe++XDT0bgk0EoYB4VCn9TAMYycgRtp12TJDRKjs6q2VyA84b3L7AA0btoSFecn4suZAyxUIBHt&#10;t7D9rbXy2QNO5+ZWWp65UKF126aF/qtZNXqJ6tQ8FPVGk2peLFtVV+HtneK3u7/7CQAA//8DAFBL&#10;AwQUAAYACAAAACEAzI81QeAAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI&#10;3La0g7GpazohJBDltjGkHdPGaysap0qyrvx7jDjA7dnv6flzvp1sL0b0oXOkIJ0nIJBqZzpqFBze&#10;n2drECFqMrp3hAq+MMC2uL7KdWbchXY47mMjuIRCphW0MQ6ZlKFu0eowdwMSeyfnrY48+kYary9c&#10;bnu5SJIHaXVHfKHVAz61WH/uz1bB8Da+YmX94fTxcuxd9GVTTqVStzfT4wZExCn+heEHn9GhYKbK&#10;nckE0SuY3aUrjrJIk8U9S8787ioW6+VyBbLI5f83im8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEA4qs0i6YBAABDAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAzI81QeAAAAAOAQAADwAAAAAAAAAAAAAAAAAABAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA0FAAAAAA==&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10779" w:type="dxa"/>
-        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblW w:w="10774" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2518"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="6"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="6379"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w14:paraId="315F6B10" w14:textId="77777777" w:rsidTr="000F2D10">
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="4150883D" w14:textId="77777777" w:rsidTr="00F26674">
         <w:trPr>
-          <w:trHeight w:val="397"/>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10779" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="35BB6391" w14:textId="78B398C5" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00767AAD" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.2.5. Ground Operations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70E77AE1" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Note: this field is mandatory for any application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...49 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B61F555" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...83 lines deleted...]
-                <w:i/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="780DB7C9" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00F26674">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
-                    <w:size w:val="22"/>
+                    <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...11 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...48 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mr </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
-                    <w:size w:val="22"/>
+                    <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...11 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...2 lines deleted...]
-                <w:i/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...10 lines deleted...]
-                <w:rStyle w:val="Heading3Char"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="69518DF3" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="49876D7E" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            </w:r>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8052BD" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34F2FFF1" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w14:paraId="55FCCA5C" w14:textId="77777777" w:rsidTr="00931069">
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="0348CEF6" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="6" w:type="dxa"/>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2518" w:type="dxa"/>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="78BF9577" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D5EF8A" w14:textId="6A00A1D8" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72535DF7" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="5399967C" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1B385B28" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C0DD251" w14:textId="354DCB7D" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="194A5488" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="16622167" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              </w:tabs>
+          </w:tcPr>
+          <w:p w14:paraId="462EEBE9" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="111D33D2" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
-                <w:b/>
-[...10 lines deleted...]
-            <w:gridSpan w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="nil"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              </w:tabs>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2859C187" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...1 lines deleted...]
-                <w:b/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="44A09BD0" w14:textId="77777777" w:rsidTr="00F26674">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="428"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DA81939" w14:textId="0ECB7259" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00767AAD" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.2.6. Crew Training</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44DC9160" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Note: this field is mandatory for any application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC1D867" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1397E108" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00F26674">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
-                    <w:size w:val="22"/>
+                    <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...9 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...1 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...75 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mr </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
-                    <w:size w:val="20"/>
+                    <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...14 lines deleted...]
-              </w:tabs>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="7901276F" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="60866555" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEA67DD" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
-              <w:ind w:left="318"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="219F5809" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="1D9DF55F" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3C52C92E" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFCCD4A" w14:textId="04844318" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="535C7915" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="362F4518" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDAEFB7" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2B0DC8" w14:textId="610EAA89" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BC8461" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="7EB98977" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E7A8AFA" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3269D1" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F125E53" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="2BA92EEB" w14:textId="77777777" w:rsidTr="00566214">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="410"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EDB890D" w14:textId="3322183D" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="0"/>
+              </w:numPr>
+              <w:spacing w:before="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00767AAD" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.2.7. Continuing Airworthiness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37258413" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Note: this field is mandatory for any application</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3548AA44" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB8B29E" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00566214">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
-                    <w:size w:val="20"/>
+                    <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Mr </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
-                    <w:size w:val="20"/>
+                    <w:size w:val="24"/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="009D7D6E">
-[...6 lines deleted...]
-            <w:r w:rsidR="009D7D6E">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...12 lines deleted...]
-            <w:tcW w:w="5249" w:type="dxa"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ms</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="08EAF810" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="1479A6D8" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-              <w:left w:val="nil"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A026C29" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-              </w:tabs>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FC2381" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-              <w:rPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="32F3600E" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="393B3C61" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3088226A" w14:textId="0AB13A2A" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ame</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719D19CA" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="3411072C" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB8D4B9" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C59CAA" w14:textId="48622F73" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Phone</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16180F56" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="6EC9AB85" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:hRule="exact" w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C4CEDEB" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:pStyle w:val="Heading3"/>
+              <w:ind w:left="57"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E4FF60E" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Email</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9F854C" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00767AAD" w:rsidRPr="00BE7329" w14:paraId="39515193" w14:textId="77777777" w:rsidTr="00566214">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="355"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4395" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="49C5F145" w14:textId="6DAB61A5" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00767AAD" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>.3. Organisation Generic Email</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49C5C9E5" w14:textId="77777777" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="00A32956">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Note: this field is mandatory for any application</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63651E89" w14:textId="3AB37150" w:rsidR="00767AAD" w:rsidRPr="00BE7329" w:rsidRDefault="00767AAD" w:rsidP="005F6CBF">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
-                  <w:checkBox>
-[...2 lines deleted...]
-                  </w:checkBox>
+                  <w:statusText w:type="text" w:val="Help text"/>
+                  <w:textInput>
+                    <w:default w:val="This address will be used for all technical communication"/>
+                  </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...15 lines deleted...]
-              <w:rPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-              <w:rPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>This address will be used for all technical communication</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...887 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> including</w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005C4AEE" w:rsidRPr="00CF79A8">
-[...76 lines deleted...]
-              <w:t xml:space="preserve"> Other</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the automatic technical notifications sent by the Oversight </w:t>
+            </w:r>
+            <w:r w:rsidR="005F6CBF" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">anagement Software used by </w:t>
+            </w:r>
+            <w:r w:rsidR="00662C6D" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>LV CAA</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="734CB975" w14:textId="77777777" w:rsidR="00635AB6" w:rsidRDefault="00635AB6" w:rsidP="005209AA">
+    <w:p w14:paraId="12DF2B4A" w14:textId="41D92814" w:rsidR="00352322" w:rsidRPr="00BE7329" w:rsidRDefault="001138EE">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:sz w:val="10"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00635AB6" w:rsidSect="0005417D">
-[...12 lines deleted...]
-        </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk128138480"/>
-[...6 lines deleted...]
-        <w:spacing w:before="120" w:after="120"/>
+      <w:r w:rsidRPr="00BE7329">
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+          <w:noProof/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00635AB6" w:rsidSect="00635AB6">
-[...8 lines deleted...]
-      </w:pPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6AAF3C13" wp14:editId="38DB7605">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-193068</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>107177</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="2258170"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="27940"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1462283039" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="2258170"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:line id="Straight Connector 4" style="position:absolute;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2pt" from="-15.2pt,8.45pt" to="-15.2pt,186.25pt" w14:anchorId="058B7ED9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBgLMnvpwEAAEMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1vEzEQvSPxHyzfiTcRhWqVTQ+NygVB&#10;JcoPmHrtXUu2x/KYbPLvGTshLXBD7ME7no/nN29me3cMXhxMJodxkOtVJ4WJGkcXp0F+f3p4dysF&#10;FYgjeIxmkCdD8m739s12Sb3Z4Ix+NFkwSKR+SYOcS0m9UqRnE4BWmEzkoMUcoPA1T2rMsDB68GrT&#10;dR/UgnlMGbUhYu/+HJS7hm+t0eWrtWSK8INkbqWduZ3P9VS7LfRThjQ7faEB/8AigIv86BVqDwXE&#10;j+z+ggpOZyS0ZaUxKLTWadN64G7W3R/dfJshmdYLi0PpKhP9P1j95XAfHzPLsCTqKT3m2sXR5lD/&#10;zE8cm1inq1jmWIQ+OzV7N5ub2/XHJqR6KUyZyieDQVRjkN7F2gf0cPhMhR/j1F8p1R3xwXnfZuGj&#10;WBj15n3H49LAK2E9FDZDGgdJcZIC/MS7pktukITejbW8AtGJ7n0WB+Bx85aMuDwxXyk8UOEAN9G+&#10;Onam8Ftp5bMHms/FLXRJ87FCm7ZNF/ovYlXrGcdT01DVG0+qoV+2qq7C6zvbr3d/9xMAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAAxejc/dAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JG5bygZjlKYTQgJRbowh7Zg2XluROFWSdeXtMeIAR/v/9PtzsZmcFSOG2HtScDXPQCA13vTUKti9&#10;P83WIGLSZLT1hAq+MMKmPD8rdG78id5w3KZWcAnFXCvoUhpyKWPTodNx7gckzg4+OJ14DK00QZ+4&#10;3Fm5yLKVdLonvtDpAR87bD63R6dgeB1fsHZhd/h43lufQtVWU6XU5cX0cA8i4ZT+YPjRZ3Uo2an2&#10;RzJRWAWzZXbNKAerOxAM/C5qBcvbxQ3IspD/Xyi/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAGAsye+nAQAAQwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAAxejc/dAAAACgEAAA8AAAAAAAAAAAAAAAAAAQQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10773" w:type="dxa"/>
-        <w:tblInd w:w="-3" w:type="dxa"/>
+        <w:tblW w:w="10775" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2381"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="5103"/>
+        <w:gridCol w:w="1420"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1417"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="1204"/>
+        <w:gridCol w:w="1347"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007118DD" w:rsidRPr="00CF79A8" w14:paraId="332EBA09" w14:textId="77777777" w:rsidTr="00635AB6">
+      <w:tr w:rsidR="007118DD" w:rsidRPr="00BE7329" w14:paraId="332EBA09" w14:textId="77777777" w:rsidTr="00566214">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10773" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6C2A709A" w14:textId="11C10F80" w:rsidR="007118DD" w:rsidRPr="00CF79A8" w:rsidRDefault="007118DD" w:rsidP="00635AB6">
+            <w:tcW w:w="10775" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2A709A" w14:textId="342D1DB3" w:rsidR="007118DD" w:rsidRPr="00BE7329" w:rsidRDefault="007118DD" w:rsidP="00A32956">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:bookmarkStart w:id="0" w:name="_Hlk128138480"/>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="00F454DA" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="008B3240" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="0047581F" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="0047581F" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Aircraft operated</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0047581F" w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">Aircraft </w:t>
+            </w:r>
+            <w:r w:rsidR="00C71FB6" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="0047581F" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>perated</w:t>
+            </w:r>
+            <w:r w:rsidR="0047581F" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:footnoteReference w:id="1"/>
+              <w:footnoteReference w:id="5"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="3"/>
-[...10 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w14:paraId="52A705C1" w14:textId="77777777" w:rsidTr="00566214">
         <w:trPr>
-          <w:cantSplit/>
-          <w:trHeight w:val="165"/>
+          <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2381" w:type="dxa"/>
-[...823 lines deleted...]
-              <w:spacing w:before="120" w:after="60"/>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB25C9E" w14:textId="3F82271F" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...901 lines deleted...]
-              <w:spacing w:before="120" w:after="60"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="26"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>A/C manufacturer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2197E035" w14:textId="7FE639FE" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-2"/>
-[...16 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-2"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>A/C type/mark/series</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A811DAE" w14:textId="14B164FB" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-2"/>
-[...6 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-2"/>
-[...7 lines deleted...]
-              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MSN/year of manufacture</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="265C808B" w14:textId="52E2129D" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:noProof/>
-[...8 lines deleted...]
-              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
                 <w:bCs/>
-                <w:spacing w:val="-2"/>
-[...4 lines deleted...]
-              <w:fldChar w:fldCharType="end"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>MCTOM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45BC104A" w14:textId="7B8FFC0B" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Registration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC9BEC6" w14:textId="356FC855" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous registration</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:footnoteReference w:id="6"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A88E3F" w14:textId="76509CFD" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Previous operator</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:footnoteReference w:id="7"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CCD7FA7" w14:textId="01BAD3B8" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Date available</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w14:paraId="526D8D50" w14:textId="77777777" w:rsidTr="00566214">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38528BC7" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51C91241" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29CE33F6" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66AC30DE" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DB9FF1" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6293E4F3" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC3169E" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06890ABC" w14:textId="7A62B8A5" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w14:paraId="6DB4527F" w14:textId="77777777" w:rsidTr="00566214">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A8D90F" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F9BD4AA" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="283A4AC9" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F53D05E" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6D8DB3" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE1E6EA" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B648583" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD306AF" w14:textId="0FAA4F17" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w14:paraId="23737A53" w14:textId="77777777" w:rsidTr="00566214">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65D2A128" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C7D74B0" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F27920" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="181D9DC3" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="433A1336" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25FFE280" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A100D8" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39CDB3B2" w14:textId="20E0A97B" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w14:paraId="4CDC0026" w14:textId="77777777" w:rsidTr="00566214">
+        <w:trPr>
+          <w:trHeight w:val="334"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1420" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32A62B5E" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDA74EA" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="76C3FE96" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="580AA891" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF1A80E" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C8F1B5" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1204" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67ED97AD" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1347" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="202880A5" w14:textId="099BA218" w:rsidR="00C71FB6" w:rsidRPr="00BE7329" w:rsidRDefault="00C71FB6" w:rsidP="00566214">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="3970A381" w14:textId="3C6CCF0C" w:rsidR="00E25625" w:rsidRPr="00CF79A8" w:rsidRDefault="00E25625">
+    <w:p w14:paraId="454134BF" w14:textId="77777777" w:rsidR="006E09FC" w:rsidRPr="00BE7329" w:rsidRDefault="006E09FC">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="354FD9E0" w14:textId="77777777" w:rsidR="00E25625" w:rsidRPr="00CF79A8" w:rsidRDefault="00E25625">
+    <w:p w14:paraId="354FD9E0" w14:textId="77777777" w:rsidR="00E25625" w:rsidRPr="00BE7329" w:rsidRDefault="00E25625">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF79A8">
+      <w:r w:rsidRPr="00BE7329">
         <w:rPr>
           <w:sz w:val="10"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6E7AE1" w14:textId="77777777" w:rsidR="00CB76BB" w:rsidRPr="00CF79A8" w:rsidRDefault="00CB76BB">
+    <w:p w14:paraId="2F6E7AE1" w14:textId="5447E6EF" w:rsidR="00CB76BB" w:rsidRPr="00BE7329" w:rsidRDefault="00B9563A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
-          <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BE7329">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251682816" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1701EB64" wp14:editId="71B2ECC1">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-161262</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7719585</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="182797"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="27305"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1213460743" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="182797"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:line id="Straight Connector 4" style="position:absolute;z-index:251682816;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2pt" from="-12.7pt,607.85pt" to="-12.7pt,622.25pt" w14:anchorId="55904532" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBlGNzlpgEAAEIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstuGzEMvBfoPwi6x1obaZMuvM4hRnop&#10;2gBNPoDRY1eAXhBVr/33peStk7a3oj7IFCnOzgy5vTt6xw46o41h4OtVx5kOMiobxoE/Pz1c3XKG&#10;BYICF4Me+Ekjv9u9f7edU683cYpO6cwIJGA/p4FPpaReCJST9oCrmHSgoonZQ6FrHoXKMBO6d2LT&#10;dR/FHLNKOUqNSNn9uch3Dd8YLcs3Y1AX5gZO3Eo7cztf6il2W+jHDGmycqEB/8DCgw300QvUHgqw&#10;H9n+BeWtzBGjKSsZvYjGWKmbBlKz7v5Q832CpJsWMgfTxSb8f7Dy6+E+PGayYU7YY3rMVcXRZF//&#10;iR87NrNOF7P0sTB5TkrKrm83N59uqo/itS9lLJ919KwGA3c2VBnQw+ELlvPTX09qOsQH61wbhQts&#10;Hvjmw3VH05JAG2EcFAp9UgPHMHIGbqRVkyU3SIzOqtpegfCE9y6zA9C0aUlUnJ+ILmcOsFCBNLTf&#10;wva31spnDzidm1tpeeZChdZtmRb6r17V6CWqU7NQ1BsNqnmxLFXdhLd3it+u/u4nAAAA//8DAFBL&#10;AwQUAAYACAAAACEAq0IK0d4AAAANAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI&#10;3FqnUQIoxKkQEohwoxSJoxNvk4h4HdluGv6erTjAcWeeZmfK7WJHMaMPgyMFm3UCAql1ZqBOwf79&#10;aXUHIkRNRo+OUME3BthWlxelLow70RvOu9gJDqFQaAV9jFMhZWh7tDqs3YTE3sF5qyOfvpPG6xOH&#10;21GmSXIjrR6IP/R6wsce26/d0SqYXucXbKzfHz6eP0cXfd3VS63U9dXycA8i4hL/YDjX5+pQcafG&#10;HckEMSpYpXnGKBvpJr8Fwciv1JylLMtBVqX8v6L6AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAGUY3OWmAQAAQgMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAKtCCtHeAAAADQEAAA8AAAAAAAAAAAAAAAAAAAQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAALBQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10779" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="2" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="2" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4397"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="3260"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="571"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A67989" w:rsidRPr="00CF79A8" w14:paraId="573532F4" w14:textId="77777777" w:rsidTr="00731E4C">
+      <w:tr w:rsidR="00A67989" w:rsidRPr="00BE7329" w14:paraId="573532F4" w14:textId="77777777" w:rsidTr="00731E4C">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10779" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="158CD788" w14:textId="142BC25D" w:rsidR="00A67989" w:rsidRPr="00CF79A8" w:rsidRDefault="00A67989" w:rsidP="005209AA">
+          <w:p w14:paraId="158CD788" w14:textId="721AF2CA" w:rsidR="00A67989" w:rsidRPr="00BE7329" w:rsidRDefault="00A67989" w:rsidP="00A32956">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidR="00F454DA" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="008B3240" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>. Manuals and documentation</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0047581F" w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">. Manuals and </w:t>
+            </w:r>
+            <w:r w:rsidR="00C71FB6" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:kern w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ocumentation</w:t>
+            </w:r>
+            <w:r w:rsidR="0047581F" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:footnoteReference w:id="2"/>
+              <w:footnoteReference w:id="9"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w14:paraId="009F936F" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00756F0A" w:rsidRPr="00BE7329" w14:paraId="009F936F" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="582FA46A" w14:textId="6602EBC9" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00731E4C">
+          <w:p w14:paraId="582FA46A" w14:textId="6602EBC9" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00731E4C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Detail(s) &amp; Evidence(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="191C6F2A" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00731E4C">
+          <w:p w14:paraId="191C6F2A" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00731E4C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="644"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ed./Rev./ Issue Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="36C35AB0" w14:textId="72E15C5F" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00731E4C">
+          <w:p w14:paraId="36C35AB0" w14:textId="72E15C5F" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00731E4C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>dd/mm/yyyy</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:t>dd/mm/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:i/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F7AE627" w14:textId="4AA1989B" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00731E4C">
+          <w:p w14:paraId="7F7AE627" w14:textId="4AA1989B" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00731E4C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Annex Reference/Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5073AC23" w14:textId="425C5724" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00585B23" w:rsidP="00731E4C">
+          <w:p w14:paraId="5073AC23" w14:textId="19422DAC" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00731E4C">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>LV CAA</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> check</w:t>
+              <w:t>EASA check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w14:paraId="5FD8A6EE" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00756F0A" w:rsidRPr="00BE7329" w14:paraId="5FD8A6EE" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="338"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="431B6AB0" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
+          <w:p w14:paraId="431B6AB0" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0DD8CC0A" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
+          <w:p w14:paraId="0DD8CC0A" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="644"/>
               </w:tabs>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="511856E6" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
+          <w:p w14:paraId="511856E6" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DCAA965" w14:textId="67FC2633" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
+          <w:p w14:paraId="2DCAA965" w14:textId="67FC2633" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="52D15A7D" w14:textId="4F5268FD" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
+          <w:p w14:paraId="52D15A7D" w14:textId="4F5268FD" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="571" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44893C3C" w14:textId="2792926B" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
+          <w:p w14:paraId="44893C3C" w14:textId="2792926B" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00756F0A">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="1DBBC977" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="1DBBC977" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0225EE" w14:textId="2920A387" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="5B0225EE" w14:textId="2920A387" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OM Part A + evaluation Checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1170864314"/>
             <w:placeholder>
               <w:docPart w:val="0EC65191038D4F9C87233223C73C3CFC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7C75F61F" w14:textId="642E497B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7C75F61F" w14:textId="642E497B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1681315218"/>
             <w:placeholder>
               <w:docPart w:val="57A954FCD8464BF88C75A92D99A466F5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="546FFB39" w14:textId="33247407" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="546FFB39" w14:textId="33247407" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1351400646"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="67058C33" w14:textId="677D242E" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="67058C33" w14:textId="677D242E" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1721087686"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5AE08034" w14:textId="46E1DC37" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="5AE08034" w14:textId="46E1DC37" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="571" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71A33882" w14:textId="61CA0C36" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="009D7D6E" w:rsidP="00EB2000">
+          <w:p w14:paraId="71A33882" w14:textId="61CA0C36" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="001F7AA4" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1081713249"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00EB2000" w:rsidRPr="00CF79A8">
+                <w:r w:rsidR="00EB2000" w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="644A912E" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="644A912E" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B247B38" w14:textId="1F43527B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="2B247B38" w14:textId="1F43527B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OM Part B + evaluation Checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1228991729"/>
             <w:placeholder>
               <w:docPart w:val="268B220F693E4F6DBC6C79609223AC75"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="3197D7D4" w14:textId="74BFEA82" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3197D7D4" w14:textId="74BFEA82" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2043479730"/>
             <w:placeholder>
               <w:docPart w:val="AC391CF872DE4254AE7935889FD1541A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="293FBA9B" w14:textId="340C2E20" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="293FBA9B" w14:textId="340C2E20" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="373124498"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0CE696F1" w14:textId="40CED85F" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="0CE696F1" w14:textId="40CED85F" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-440455882"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="05394BBC" w14:textId="5A4F7B9E" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="05394BBC" w14:textId="5A4F7B9E" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1240561215"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="021B16E9" w14:textId="364644B3" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="021B16E9" w14:textId="364644B3" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="1BF3ABB4" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="1BF3ABB4" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24710A53" w14:textId="40C65ADF" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="24710A53" w14:textId="40C65ADF" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...22 lines deleted...]
-              <w:t>) + evaluation Checklist</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MEL adapted (if applicable) + evaluation Checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="23679700"/>
             <w:placeholder>
               <w:docPart w:val="41E94901E2454003A0BFECEBB875EC36"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1FA5E6C0" w14:textId="149900AB" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1FA5E6C0" w14:textId="149900AB" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-318657323"/>
             <w:placeholder>
               <w:docPart w:val="2BF7B3FEA97D4CF5A7FDFB016B8D3C2E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3A920A00" w14:textId="6A3497C4" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3A920A00" w14:textId="6A3497C4" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1211183214"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0F9668F6" w14:textId="7F6E7C7D" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="0F9668F6" w14:textId="7F6E7C7D" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2132201583"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1845595F" w14:textId="4CAAB601" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1845595F" w14:textId="4CAAB601" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1812396924"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3782473C" w14:textId="4C152219" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3782473C" w14:textId="4C152219" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="34DC4C5B" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="34DC4C5B" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24D40FFE" w14:textId="61C9FBD6" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="24D40FFE" w14:textId="61C9FBD6" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OM Part C + evaluation Checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2104752416"/>
             <w:placeholder>
               <w:docPart w:val="EB74E1EC44CC448A8F54F9CFEA8E9096"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="767658C3" w14:textId="1CCF2A05" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="767658C3" w14:textId="1CCF2A05" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1571648453"/>
             <w:placeholder>
               <w:docPart w:val="75C86DAC6A8745CCAF1042EAE9973BA2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="35383AB5" w14:textId="57C1509D" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="35383AB5" w14:textId="57C1509D" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="11274098"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="493113FC" w14:textId="17D28282" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="493113FC" w14:textId="17D28282" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-106035636"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7AD88967" w14:textId="01E566AF" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7AD88967" w14:textId="01E566AF" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-661541935"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="601C32F8" w14:textId="58A0F68E" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="601C32F8" w14:textId="58A0F68E" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="18D469C8" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="18D469C8" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="600FFFE9" w14:textId="321F7B28" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="600FFFE9" w14:textId="321F7B28" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>OM Part D, including specific conversion course for the first sets of pilots + evaluation Checklists</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-823585130"/>
             <w:placeholder>
               <w:docPart w:val="212F891EA9BB4DCBA95B776A9E89ABE5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="60D971F9" w14:textId="7CC488A4" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="60D971F9" w14:textId="7CC488A4" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1120534644"/>
             <w:placeholder>
               <w:docPart w:val="9CBA155335924F70A8F81945DC9786F9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="10F63F9E" w14:textId="445E0A85" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="10F63F9E" w14:textId="445E0A85" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="325632293"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="51F341ED" w14:textId="3E5673D4" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="51F341ED" w14:textId="3E5673D4" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="62080097"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7C34FD68" w14:textId="15A66A34" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7C34FD68" w14:textId="15A66A34" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1602251227"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="17EA7698" w14:textId="2C450CBB" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="17EA7698" w14:textId="2C450CBB" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="5FED0CCB" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="5FED0CCB" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FB0647A" w14:textId="6FF5F07B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00BA7558">
+          <w:p w14:paraId="1FB0647A" w14:textId="24F3DFE9" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00566214">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Cabin Crew/Attendant Manual (CAM or SEP) </w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Cabin Crew/Attendant Manual (CAM or SEP)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1796026622"/>
             <w:placeholder>
               <w:docPart w:val="221333A49B3B409EAD4CF461B035FAB2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4D0B6646" w14:textId="71795F0A" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4D0B6646" w14:textId="71795F0A" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-760522909"/>
             <w:placeholder>
               <w:docPart w:val="69A209E0C7E2479B96E6D639609C43A1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="495F6FFC" w14:textId="1CA76312" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="495F6FFC" w14:textId="1CA76312" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1260524510"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6D57E73E" w14:textId="37342A48" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="6D57E73E" w14:textId="37342A48" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="936172832"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="604F276A" w14:textId="6746E698" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="604F276A" w14:textId="6746E698" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1942908592"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="57A7EAF1" w14:textId="26093847" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="57A7EAF1" w14:textId="26093847" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="2AAACBCD" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="2AAACBCD" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CBF4579" w14:textId="4AC0B437" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="5CBF4579" w14:textId="271B0E14" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>EFB Policy &amp; Procedures Manual (PPM)</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0E2A" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00566214" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="006D0E2A" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-52620070"/>
             <w:placeholder>
               <w:docPart w:val="51831CC7BB2C43289BFDA448BA2B29EC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="30D91A5C" w14:textId="5DCE7334" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="30D91A5C" w14:textId="5DCE7334" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="772288976"/>
             <w:placeholder>
               <w:docPart w:val="D10AC80427A64D00974B15A5DB5970CB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="13D50860" w14:textId="7B5F6DFD" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="13D50860" w14:textId="7B5F6DFD" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1139535314"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6EAF1341" w14:textId="2FF3C91F" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="6EAF1341" w14:textId="2FF3C91F" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-161541662"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4D829049" w14:textId="367776C4" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4D829049" w14:textId="367776C4" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1251077038"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="24E61B1C" w14:textId="20140224" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="24E61B1C" w14:textId="20140224" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="2415B071" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="2415B071" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B29F135" w14:textId="3AA2D6C0" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="1B29F135" w14:textId="2E3DA17C" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Ground OPS Manual</w:t>
+            </w:r>
+            <w:r w:rsidR="006D0E2A" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (or equivalent)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-573740206"/>
             <w:placeholder>
               <w:docPart w:val="59012A7EC16646AF81F2822C35B43FEA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="33172D89" w14:textId="14155C05" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="33172D89" w14:textId="14155C05" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2135363694"/>
             <w:placeholder>
               <w:docPart w:val="A3B37ECF47EA4CEE94E16E80F9BA8969"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1B3AABDA" w14:textId="58B318BF" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1B3AABDA" w14:textId="58B318BF" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2035875711"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="34DF7DD2" w14:textId="227407C0" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="34DF7DD2" w14:textId="227407C0" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1510901904"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7CEAC0E5" w14:textId="585A1E73" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7CEAC0E5" w14:textId="585A1E73" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1752851960"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="54F708B3" w14:textId="144F097B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="54F708B3" w14:textId="144F097B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="01C954AF" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="01C954AF" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62CF50B0" w14:textId="372B7625" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="62CF50B0" w14:textId="372B7625" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>CMM (if separate from OM/A) or MSM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1067387286"/>
             <w:placeholder>
               <w:docPart w:val="53DAA004319140B1AB337A1748B24DED"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="46574CA0" w14:textId="196047B4" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="46574CA0" w14:textId="196047B4" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="133767451"/>
             <w:placeholder>
               <w:docPart w:val="7008BFCB3DD34D9CB653A27EC29691FD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1E23640E" w14:textId="0F146365" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1E23640E" w14:textId="0F146365" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1195964133"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4EC21CF7" w14:textId="2F53344B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4EC21CF7" w14:textId="2F53344B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="487917102"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="07DE0C32" w14:textId="2609F026" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="07DE0C32" w14:textId="2609F026" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1579562718"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6C86932F" w14:textId="664E9F8B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="6C86932F" w14:textId="664E9F8B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="3F7BD1C1" w14:textId="77777777" w:rsidTr="00EB2000">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="3F7BD1C1" w14:textId="77777777" w:rsidTr="00EB2000">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DECF763" w14:textId="714B8B1C" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="4DECF763" w14:textId="714B8B1C" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>SMM (if separate from OM/A) or MSM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="895628128"/>
             <w:placeholder>
               <w:docPart w:val="2A7C46546AC74E189575154AF1A264D5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="16DB715D" w14:textId="7A24956C" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="16DB715D" w14:textId="7A24956C" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="929008661"/>
             <w:placeholder>
               <w:docPart w:val="75D83CC6941B4C1EB4BE91CDD2A3F709"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7B98B73A" w14:textId="5297BE30" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7B98B73A" w14:textId="5297BE30" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1494219025"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2CBA1FFC" w14:textId="2113770B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="2CBA1FFC" w14:textId="2113770B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1854616546"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7B69E062" w14:textId="02CA9932" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7B69E062" w14:textId="02CA9932" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1345328798"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="27D207A3" w14:textId="3163CF7C" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="27D207A3" w14:textId="3163CF7C" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="6C759E37" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00746C76" w:rsidRPr="00BE7329" w14:paraId="0D3159FE" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DAC06DC" w14:textId="65EAC551" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="3623E895" w14:textId="1F27F3AC" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="0089041A" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>countable Manager/Nominated Person(s) CV(s)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9E7E96" w14:textId="77777777" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="644"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="standard11"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D6B0DE5" w14:textId="77777777" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="standard11"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:id w:val="1791012190"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1F00D605" w14:textId="01D1F103" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BE7329">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:id w:val="1497682920"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="7E1F50C2" w14:textId="6E17BF54" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BE7329">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-436986347"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="571" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="126A259B" w14:textId="2013DF0C" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BE7329">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="6C759E37" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:trHeight w:val="62"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAC06DC" w14:textId="352C96CF" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Management of Change (MoC) / Risk Assessment</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Management of Change (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>MoC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)/Risk Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-856348275"/>
             <w:placeholder>
               <w:docPart w:val="21B1A69CEABD471DAC2124EB8D5A17B3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2B90180A" w14:textId="7AA0A6FD" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="2B90180A" w14:textId="7AA0A6FD" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1747999508"/>
             <w:placeholder>
               <w:docPart w:val="24E74DE2D30F4E2D8B48502DAA3E5644"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="51F7039C" w14:textId="17135D53" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="51F7039C" w14:textId="17135D53" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1993590370"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0C52588F" w14:textId="5FD0AA1F" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="0C52588F" w14:textId="5FD0AA1F" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="164911511"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4E1C141B" w14:textId="631B58DA" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4E1C141B" w14:textId="631B58DA" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1341506115"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="263C2574" w14:textId="2B2C8B1F" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="263C2574" w14:textId="2B2C8B1F" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="434DA274" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="434DA274" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBC2B9F" w14:textId="66E1FBA0" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="4FBC2B9F" w14:textId="1EFDB3FE" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>FDM (including contract with providers if applicable)</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDM </w:t>
+            </w:r>
+            <w:r w:rsidR="006B4548" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">manual/procedure </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(including contract </w:t>
+            </w:r>
+            <w:r w:rsidR="00C71FB6" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>with providers if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-94794168"/>
             <w:placeholder>
               <w:docPart w:val="B6847EAFA6A54941B1E50017E468E640"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="00E25A8B" w14:textId="067F2164" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="00E25A8B" w14:textId="067F2164" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1105034475"/>
             <w:placeholder>
               <w:docPart w:val="F817155C6E174CE89002A3591E33A556"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="06B82991" w14:textId="11E1A0F3" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="06B82991" w14:textId="11E1A0F3" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="207074147"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="621F5373" w14:textId="59FB5039" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="621F5373" w14:textId="59FB5039" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1307743066"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="66D15BD2" w14:textId="19417885" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="66D15BD2" w14:textId="19417885" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1297409769"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="08BC852C" w14:textId="7FB949AC" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="08BC852C" w14:textId="7FB949AC" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="5BE89837" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="5BE89837" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="687C76EF" w14:textId="024C5701" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="687C76EF" w14:textId="678F0CF3" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Relevant manufacturer manuals (AFM, Pilot Operating Handbook, FCOM, QRH, FCTM, FAM, OSD…) &amp; MMEL</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevant manufacturer manuals </w:t>
+            </w:r>
+            <w:r w:rsidR="00C71FB6" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(AFM, Pilot Operating Handbook, FCOM, </w:t>
+            </w:r>
+            <w:r w:rsidR="00C71FB6" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>QRH, FCTM, FAM, OSD</w:t>
+            </w:r>
+            <w:r w:rsidR="00C41395" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>, etc.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>) &amp; MMEL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-463815496"/>
             <w:placeholder>
               <w:docPart w:val="1FD1E268E51C4EE4ABFF1C0B03C71FC2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="09EB8A77" w14:textId="45B27D3B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="09EB8A77" w14:textId="45B27D3B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1295247604"/>
             <w:placeholder>
               <w:docPart w:val="046ECEBF00364172BC71FE6EA5F37AC3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2C2BB054" w14:textId="3B21C296" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="2C2BB054" w14:textId="3B21C296" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1346360946"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="231849BA" w14:textId="563DC955" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="231849BA" w14:textId="563DC955" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1186412587"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="75D13BC9" w14:textId="1B61943A" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="75D13BC9" w14:textId="1B61943A" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="334727786"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="76EF7857" w14:textId="09804074" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="76EF7857" w14:textId="09804074" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="526B1DA7" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="526B1DA7" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FB57E41" w14:textId="18354B47" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="2FB57E41" w14:textId="179C202E" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Access to aircraft manufacturer website to the customised operational and airworthiness related documents</w:t>
+              <w:t xml:space="preserve">Access to aircraft manufacturer website to </w:t>
+            </w:r>
+            <w:r w:rsidR="00C71FB6" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>the customised operational and airworthiness related documents</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1713996446"/>
             <w:placeholder>
               <w:docPart w:val="C6540DD8724A4BB29B5CC99B6774EB52"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="60B96073" w14:textId="4F95B1EB" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="60B96073" w14:textId="4F95B1EB" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="946200396"/>
             <w:placeholder>
               <w:docPart w:val="55544FF8EF6C4946A4C376EA2824C6F5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="42B5F7A4" w14:textId="7248BDFA" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="42B5F7A4" w14:textId="7248BDFA" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1082981768"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="59EA1C94" w14:textId="0D18BC59" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="59EA1C94" w14:textId="0D18BC59" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="76496643"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="055736FB" w14:textId="08FE5B22" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="055736FB" w14:textId="08FE5B22" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1452162892"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7DE4ED28" w14:textId="20FACEB1" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7DE4ED28" w14:textId="20FACEB1" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="5290C06B" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="5290C06B" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="504DAFCD" w14:textId="50D81DA3" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="504DAFCD" w14:textId="50D81DA3" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AFM supplement(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="825936868"/>
             <w:placeholder>
               <w:docPart w:val="17687F1E04294FD3AFB62D03646995FC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4F5E1B6C" w14:textId="0DF5DF0B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4F5E1B6C" w14:textId="0DF5DF0B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1088805487"/>
             <w:placeholder>
               <w:docPart w:val="D0C7641624EB43DF9B1A044D3DC950DA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="684ED0CE" w14:textId="295BD8A8" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="684ED0CE" w14:textId="295BD8A8" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="779918594"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="32AD4F1F" w14:textId="3B9B99DE" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="32AD4F1F" w14:textId="3B9B99DE" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1267225432"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3DC11B66" w14:textId="5B6AAEC4" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3DC11B66" w14:textId="5B6AAEC4" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="212774886"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3444E84E" w14:textId="26BF7C3B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3444E84E" w14:textId="26BF7C3B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="748FAE46" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="748FAE46" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EAA3753" w14:textId="1B0DB3E9" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="1EAA3753" w14:textId="44D902A9" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>STC, AD and MOD concerning the aircraft</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1981813858"/>
             <w:placeholder>
               <w:docPart w:val="DBE524CB572148ECAEE1731B39DB4E46"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="03192CA5" w14:textId="77BBA844" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="03192CA5" w14:textId="77BBA844" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1139073868"/>
             <w:placeholder>
               <w:docPart w:val="1ADECA68AA704BC081C378825E5201E7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="77D276FA" w14:textId="051E2EF7" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="77D276FA" w14:textId="051E2EF7" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="893009543"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="602B4823" w14:textId="2CCEE1CB" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="602B4823" w14:textId="2CCEE1CB" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="409285050"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="777B4618" w14:textId="17B8FF4B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="777B4618" w14:textId="17B8FF4B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-284896112"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4F3D0FB0" w14:textId="2F268BDB" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4F3D0FB0" w14:textId="2F268BDB" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="1A5303F5" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="5E25251A" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7090CB14" w14:textId="74D01F75" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="4C7C72EB" w14:textId="524B9E8F" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...295 lines deleted...]
-              <w:t>Determination of the Dry Operating Mass and Centre of Gravity (DOM &amp; cg) based on the Basic Empty Mass (aircraft weighing form)</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Determination of the Dry Operating Mass and Centre of Gravity (DOM &amp; </w:t>
+            </w:r>
+            <w:r w:rsidR="005C6849" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>CG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>) based on the Basic Empty Mass (aircraft weighing form)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1450820647"/>
             <w:placeholder>
               <w:docPart w:val="52CE930958C449C4B4B15FEC3BD696A5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5D517FEE" w14:textId="35C32878" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="5D517FEE" w14:textId="35C32878" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2027907583"/>
             <w:placeholder>
               <w:docPart w:val="3E9C70DB10384551A1484EE7AD790683"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1AA5B025" w14:textId="27CBD818" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1AA5B025" w14:textId="27CBD818" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1487005270"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="61633762" w14:textId="05B68344" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="61633762" w14:textId="05B68344" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-450789467"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3650906E" w14:textId="45D6684C" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3650906E" w14:textId="45D6684C" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="669454540"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4BC1A008" w14:textId="4D6C05F9" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4BC1A008" w14:textId="4D6C05F9" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="2104B5E7" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="2104B5E7" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0CE3EB" w14:textId="442DFD8B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="1A0CE3EB" w14:textId="442DFD8B" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cabin layout with type and location of safety equipment on board</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1348168953"/>
             <w:placeholder>
               <w:docPart w:val="2EAE3606459A4FCF9E91CBA71BECEA6E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7B908150" w14:textId="3364A067" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7B908150" w14:textId="3364A067" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-959267191"/>
             <w:placeholder>
               <w:docPart w:val="3001A130A17D499B9F5C723A0F7FCCE6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="71BDDD2F" w14:textId="40188255" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="71BDDD2F" w14:textId="40188255" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-216973306"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1BDB4F7C" w14:textId="101FB1D2" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1BDB4F7C" w14:textId="101FB1D2" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2054876884"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="478501D1" w14:textId="2AF583DB" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="478501D1" w14:textId="2AF583DB" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1165546886"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="54A38A7D" w14:textId="27D035BD" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="54A38A7D" w14:textId="27D035BD" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="460210AD" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="460210AD" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A4D757" w14:textId="79AA4A94" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="11A4D757" w14:textId="79AA4A94" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Electronic Equipment List</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-856420988"/>
             <w:placeholder>
               <w:docPart w:val="CB7E8B210B7945F6B47B5AB29C24E9BA"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7BE5DA40" w14:textId="14FC1571" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7BE5DA40" w14:textId="14FC1571" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1186284899"/>
             <w:placeholder>
               <w:docPart w:val="D86DEDCDB2E0425DA54176BE0EF9126B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3BF2CB8D" w14:textId="0A2CE2BE" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3BF2CB8D" w14:textId="0A2CE2BE" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1899896124"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6C77B544" w14:textId="56DDCA7A" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="6C77B544" w14:textId="56DDCA7A" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-387569124"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4771D1C3" w14:textId="15AD86DC" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4771D1C3" w14:textId="15AD86DC" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="333182943"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7488FA95" w14:textId="3D1B65E9" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7488FA95" w14:textId="3D1B65E9" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="68A3F06B" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="68A3F06B" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42E8D6E9" w14:textId="5F217A21" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="42E8D6E9" w14:textId="5F217A21" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Compliance checklist Part CAT.IDE.A or H</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2020613183"/>
             <w:placeholder>
               <w:docPart w:val="D6C000C71E014A28BBFA28493025753B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="79898627" w14:textId="22571FB4" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="79898627" w14:textId="22571FB4" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-703944726"/>
             <w:placeholder>
               <w:docPart w:val="7E9FEF613AB1452FB0D88754E074B0DD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2BEC7A62" w14:textId="42BBF5CF" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="2BEC7A62" w14:textId="42BBF5CF" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="189270217"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2A1FD0F4" w14:textId="5159DFA1" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="2A1FD0F4" w14:textId="5159DFA1" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1336425001"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="219FE1D5" w14:textId="7FE4F801" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="219FE1D5" w14:textId="7FE4F801" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1994129315"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0DA75CE8" w14:textId="0E0B3A5F" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="0DA75CE8" w14:textId="0E0B3A5F" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="6EA03065" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="6EA03065" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB68D7F" w14:textId="5FCB19AA" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="4EB68D7F" w14:textId="49FA063F" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>(Cabin) Safety Briefing Card(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2056766885"/>
             <w:placeholder>
               <w:docPart w:val="A20801DDDCBA4B43BB64E79128499400"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="4C5F1954" w14:textId="0DA46FB8" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4C5F1954" w14:textId="0DA46FB8" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="197363171"/>
             <w:placeholder>
               <w:docPart w:val="5E65BBD85EC34FD4AAB23E82BAB8103C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="775B7D56" w14:textId="060DDDDD" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="775B7D56" w14:textId="060DDDDD" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1476288092"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0BE43392" w14:textId="43016F2F" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="0BE43392" w14:textId="43016F2F" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2136597435"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4C9B2E19" w14:textId="291329AE" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4C9B2E19" w14:textId="291329AE" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-255983940"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7844488D" w14:textId="5F32B640" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7844488D" w14:textId="5F32B640" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="58856155" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="7ED74C23" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="528CA6FB" w14:textId="45AEEE4B" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="35A64303" w14:textId="64708E23" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...311 lines deleted...]
-              <w:t>Differences in aircraft/FSTD and/or aircraft equipment covered by documents (in support for the differences and familiarisation training of crews)</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Differences in aircraft/FSTD and/or aircraft equipment covered by documents (in support</w:t>
+            </w:r>
+            <w:r w:rsidR="00C71FB6" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for the differences and familiarisation training </w:t>
+            </w:r>
+            <w:r w:rsidR="00C71FB6" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>of crews)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1945827064"/>
             <w:placeholder>
               <w:docPart w:val="D31ED78641C944B88C887B5D626339F6"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="46659F49" w14:textId="31A1A452" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="46659F49" w14:textId="31A1A452" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1254893467"/>
             <w:placeholder>
               <w:docPart w:val="B2649040BF8B48C4AA4CC9B06CFBBB5F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="439C7B27" w14:textId="3BD1D6D1" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="439C7B27" w14:textId="3BD1D6D1" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-190688754"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="652D5385" w14:textId="21681375" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="00EB2000">
+              <w:p w14:paraId="652D5385" w14:textId="21681375" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="750864340"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="16E9F2AE" w14:textId="2FAF04A6" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="16E9F2AE" w14:textId="2FAF04A6" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-750426067"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="280FBD20" w14:textId="685213D7" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="280FBD20" w14:textId="685213D7" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="128BA54F" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="128BA54F" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2ED0A876" w14:textId="2FD02082" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="2ED0A876" w14:textId="2FD02082" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Compliance checklist AIR-OPS Regulation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-837605038"/>
             <w:placeholder>
               <w:docPart w:val="E8C33A649407440DBC4283CF139E3855"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="15DB71B0" w14:textId="5E7BE94D" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="15DB71B0" w14:textId="5E7BE94D" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA536F8" w14:textId="77777777" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="1EA536F8" w14:textId="77777777" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1983757645"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="433A8D41" w14:textId="7F26EEA7" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="433A8D41" w14:textId="7F26EEA7" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="626514919"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3849C331" w14:textId="139E79E0" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3849C331" w14:textId="139E79E0" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1658530248"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="00D1FAB5" w14:textId="41B64DEF" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="00D1FAB5" w14:textId="41B64DEF" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="15C0E224" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="15C0E224" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE8E368" w14:textId="09D88F36" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="7DE8E368" w14:textId="09D88F36" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Copy of the certificate of registration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2057044784"/>
             <w:placeholder>
               <w:docPart w:val="523CFBFF16264A8980B64B3FFB1B170F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6A68FFCB" w14:textId="53FAC5BC" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="6A68FFCB" w14:textId="53FAC5BC" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1700000642"/>
             <w:placeholder>
               <w:docPart w:val="74E1A01A3FF84286988BE954FE4251EE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="592A080E" w14:textId="06828838" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="592A080E" w14:textId="06828838" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2021392900"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3C83DDD9" w14:textId="3C94256A" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3C83DDD9" w14:textId="3C94256A" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="742690384"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="29E2A2BA" w14:textId="1A6C1ED0" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="29E2A2BA" w14:textId="1A6C1ED0" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-172805173"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="76898BB0" w14:textId="40E6DA18" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="76898BB0" w14:textId="40E6DA18" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="35F3AE4D" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="35F3AE4D" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33265C70" w14:textId="73499DF6" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="33265C70" w14:textId="73499DF6" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Copy of the certificate of airworthiness &amp; airworthiness review certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1025521683"/>
             <w:placeholder>
               <w:docPart w:val="703B46268BC14883A41B79685083CFAB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="61B50EE6" w14:textId="6A3DDF00" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="61B50EE6" w14:textId="6A3DDF00" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2039241793"/>
             <w:placeholder>
               <w:docPart w:val="227ECAE9055F4138A4CD2E62A40F9B49"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7A098211" w14:textId="7AABE2CA" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7A098211" w14:textId="7AABE2CA" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1916821240"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="59CFB152" w14:textId="5A408A31" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="59CFB152" w14:textId="5A408A31" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1338536960"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0FD28D67" w14:textId="79025942" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="0FD28D67" w14:textId="79025942" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="881680615"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1B877080" w14:textId="6A27228C" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1B877080" w14:textId="6A27228C" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="2D870D32" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00746C76" w:rsidRPr="00BE7329" w14:paraId="7108B7B9" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D1CA1D9" w14:textId="7A655283" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="20069001" w14:textId="2897EB7B" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Copy of the aircraft radio station licence</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CF2917" w14:textId="77777777" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="644"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="standard11"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44683012" w14:textId="77777777" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rStyle w:val="standard11"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-946619066"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6C08FEC6" w14:textId="117C8E44" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BE7329">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:id w:val="-1739396524"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="567" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3022E2C6" w14:textId="726A9321" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BE7329">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="22"/>
+              <w:szCs w:val="22"/>
+              <w:lang w:val="en-GB"/>
+            </w:rPr>
+            <w:id w:val="54589871"/>
+            <w14:checkbox>
+              <w14:checked w14:val="0"/>
+              <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+              <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+            </w14:checkbox>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="571" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="45628EAF" w14:textId="7D9B3D50" w:rsidR="00746C76" w:rsidRPr="00BE7329" w:rsidRDefault="00746C76" w:rsidP="00746C76">
+                <w:pPr>
+                  <w:autoSpaceDE w:val="0"/>
+                  <w:autoSpaceDN w:val="0"/>
+                  <w:adjustRightInd w:val="0"/>
+                  <w:spacing w:before="120" w:after="120"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00BE7329">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="22"/>
+                    <w:szCs w:val="22"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="2D870D32" w14:textId="77777777" w:rsidTr="00A32956">
+        <w:trPr>
+          <w:trHeight w:val="62"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4397" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D1CA1D9" w14:textId="7A655283" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Copy of the noise certificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-964347034"/>
             <w:placeholder>
               <w:docPart w:val="6DAFD23C19174BB7B3CA891B5B7008A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="5E79D23B" w14:textId="1C1B5CE2" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="5E79D23B" w14:textId="1C1B5CE2" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="388074330"/>
             <w:placeholder>
               <w:docPart w:val="527B2F5E360E4390BD98BDD6AD4542A1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0282F775" w14:textId="496B2055" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="0282F775" w14:textId="496B2055" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1729415807"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="755BE4B2" w14:textId="1606258D" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="755BE4B2" w14:textId="1606258D" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-477767585"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="61616C69" w14:textId="04DB43C1" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="61616C69" w14:textId="04DB43C1" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="567926932"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7188F0B4" w14:textId="6AC2F90F" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7188F0B4" w14:textId="6AC2F90F" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="77BD2280" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="77BD2280" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FA77D2B" w14:textId="54D9AC42" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="4FA77D2B" w14:textId="54D9AC42" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Copy of the lease contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="164905941"/>
             <w:placeholder>
               <w:docPart w:val="77E6DB3DBCCC4651BCD1566FCEF1FD7C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6779B775" w14:textId="3DB24AD3" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="6779B775" w14:textId="3DB24AD3" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1801526656"/>
             <w:placeholder>
               <w:docPart w:val="8F2E2ADD96ED4CAE8ABBCCFA1B831AA2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="437FDF5E" w14:textId="3A2FE0B8" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="437FDF5E" w14:textId="3A2FE0B8" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1220441283"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1BA8E727" w14:textId="711C0EBB" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1BA8E727" w14:textId="711C0EBB" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-275178200"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="39B87A04" w14:textId="5C6E1B63" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="39B87A04" w14:textId="5C6E1B63" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-789429073"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="752DC3CA" w14:textId="071D7DC2" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="752DC3CA" w14:textId="071D7DC2" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="3BB9EC1B" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="3BB9EC1B" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41ABEFDA" w14:textId="116E3852" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+          <w:p w14:paraId="41ABEFDA" w14:textId="116E3852" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Copy of the insurance</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1091054011"/>
             <w:placeholder>
               <w:docPart w:val="03DC679339754A60A727FAA898320895"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="7C1D52F0" w14:textId="4C736825" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="7C1D52F0" w14:textId="4C736825" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1045722704"/>
             <w:placeholder>
               <w:docPart w:val="1AE54E40B12F4AEEB196E8EF60A66EE8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0C03ABBD" w14:textId="32F19280" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="0C03ABBD" w14:textId="32F19280" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="854916260"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="03E03087" w14:textId="7338A1CF" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="03E03087" w14:textId="7338A1CF" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1679266503"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4AB26DBB" w14:textId="5EA47596" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4AB26DBB" w14:textId="5EA47596" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2035261729"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3A286BBC" w14:textId="663FF134" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3A286BBC" w14:textId="663FF134" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w14:paraId="307568B8" w14:textId="77777777" w:rsidTr="005209AA">
+      <w:tr w:rsidR="00EB2000" w:rsidRPr="00BE7329" w14:paraId="307568B8" w14:textId="77777777" w:rsidTr="00A32956">
         <w:trPr>
           <w:trHeight w:val="62"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4397" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E153F71" w14:textId="2DA46BAF" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00BA7558">
+          <w:p w14:paraId="3E153F71" w14:textId="2DA46BAF" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00BA7558">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Security programme</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F179821" w14:textId="502FACF0" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00BA7558">
+          <w:p w14:paraId="0F179821" w14:textId="502FACF0" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00BA7558">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>AMC1 ORO.AOC.100(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-434214869"/>
             <w:placeholder>
               <w:docPart w:val="6370D62BB3024DC4AC3F71FC0A0F38EB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1417" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="1733E2A3" w14:textId="500A59B0" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1733E2A3" w14:textId="500A59B0" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="644"/>
                   </w:tabs>
                   <w:spacing w:before="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2048139184"/>
             <w:placeholder>
               <w:docPart w:val="6478DD9E62FD44B9998F7FC9A6811D11"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3260" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3C8A46FB" w14:textId="34C01809" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="3C8A46FB" w14:textId="34C01809" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1119454568"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1FD1D4C4" w14:textId="1286179C" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="1FD1D4C4" w14:textId="1286179C" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1745375684"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4FDC24EA" w14:textId="3D448660" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4FDC24EA" w14:textId="3D448660" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="267512260"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="571" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4B810A4F" w14:textId="08E3EE64" w:rsidR="00EB2000" w:rsidRPr="00CF79A8" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
+              <w:p w14:paraId="4B810A4F" w14:textId="08E3EE64" w:rsidR="00EB2000" w:rsidRPr="00BE7329" w:rsidRDefault="00EB2000" w:rsidP="00EB2000">
                 <w:pPr>
                   <w:autoSpaceDE w:val="0"/>
                   <w:autoSpaceDN w:val="0"/>
                   <w:adjustRightInd w:val="0"/>
                   <w:spacing w:before="120" w:after="120"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:bCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63E897A6" w14:textId="2A48B61C" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A" w:rsidP="0077372C">
+    <w:p w14:paraId="63E897A6" w14:textId="17CE707D" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00B9563A" w:rsidP="0077372C">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00BE7329">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251684864" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="234CA62C" wp14:editId="1EDAE3BE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-185116</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-3893930</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="270344"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="34925"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1791196776" name="Straight Connector 4"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="270344"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+                          <a:solidFill>
+                            <a:sysClr val="windowText" lastClr="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                        <a:effectLst/>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:line id="Straight Connector 4" style="position:absolute;z-index:251684864;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="windowText" strokeweight="2pt" from="-14.6pt,-306.6pt" to="-14.6pt,-285.3pt" w14:anchorId="6E8132B6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGYScRpAEAAEIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstuGzEMvBfoPwi619q47gMLr3OIkV6C&#10;NEDTD2D02BWgF0TVa/99KHnrJO2tqA8yRYqzM0Nur4/esYPOaGMY+NWq40wHGZUN48B/Pt5++MoZ&#10;FggKXAx64CeN/Hr3/t12Tr1exyk6pTMjkID9nAY+lZJ6IVBO2gOuYtKBiiZmD4WueRQqw0zo3ol1&#10;130Wc8wq5Sg1ImX35yLfNXxjtCzfjUFdmBs4cSvtzO18qqfYbaEfM6TJyoUG/AMLDzbQRy9QeyjA&#10;fmX7F5S3MkeMpqxk9CIaY6VuGkjNVfeHmh8TJN20kDmYLjbh/4OV94eb8JDJhjlhj+khVxVHk339&#10;J37s2Mw6XczSx8LkOSkpu/7Sfdxsqo/ipS9lLN909KwGA3c2VBnQw+EOy/np7yc1HeKtda6NwgU2&#10;E+inTUfTkkAbYRwUCn1SA8cwcgZupFWTJTdIjM6q2l6B8IQ3LrMD0LRpSVScH4kuZw6wUIE0tN/C&#10;9k1r5bMHnM7NrbQ8c6FC67ZMC/0Xr2r0FNWpWSjqjQbVvFiWqm7C6zvFr1d/9wwAAP//AwBQSwME&#10;FAAGAAgAAAAhAFox3kjeAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNy2&#10;dEUUKE0nhASi3DY2ace08dqKxqmSrCv/HiMOcHv2e3r+XKxnO4gJfegdKVgtExBIjTM9tQp2Hy+L&#10;exAhajJ6cIQKvjDAury8KHRu3Jk2OG1jK7iEQq4VdDGOuZSh6dDqsHQjEntH562OPPpWGq/PXG4H&#10;mSZJJq3uiS90esTnDpvP7ckqGN+nN6yt3x33r4fBRV+11VwpdX01Pz2CiDjHvzD84DM6lMxUuxOZ&#10;IAYFi/Qh5SiLbHXDiiO/q5rF7V2SgSwL+f+L8hsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCGYScRpAEAAEIDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQBaMd5I3gAAAA0BAAAPAAAAAAAAAAAAAAAAAP4DAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACQUAAAAA&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="427F13FB" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00CF79A8" w:rsidRDefault="00756F0A">
+    <w:p w14:paraId="427F13FB" w14:textId="77777777" w:rsidR="00756F0A" w:rsidRPr="00BE7329" w:rsidRDefault="00756F0A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CF79A8">
+      <w:r w:rsidRPr="00BE7329">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10802" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3290"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2976"/>
         <w:gridCol w:w="1560"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w14:paraId="39FE1DD5" w14:textId="77777777" w:rsidTr="00B21534">
+      <w:tr w:rsidR="00321CC7" w:rsidRPr="00BE7329" w14:paraId="39FE1DD5" w14:textId="77777777" w:rsidTr="00B21534">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="359"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8960" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="13BE3FA0" w14:textId="4E35E1C0" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00F454DA" w:rsidP="00B21534">
+          </w:tcPr>
+          <w:p w14:paraId="13BE3FA0" w14:textId="6C92C5C7" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="008B3240" w:rsidP="00B21534">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00B21534" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00B21534" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>perations</w:t>
             </w:r>
-            <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> S</w:t>
             </w:r>
-            <w:r w:rsidR="00B21534" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00B21534" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>pecifications</w:t>
             </w:r>
-            <w:r w:rsidR="0047581F" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="0047581F" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:footnoteReference w:id="3"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="049BA523" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="00B21534">
+              <w:footnoteReference w:id="10"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="049BA523" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00B21534">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Note: For each specific approval the related evaluation checklist should be provided</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FBDD9C5" w14:textId="6FE61DA2" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="00AB377E">
+          <w:p w14:paraId="6FBDD9C5" w14:textId="6FE61DA2" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00AB377E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>A/C type applicability</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621AD22E" w14:textId="0BEC9EAE" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00880B6D" w:rsidP="005209AA">
+          <w:p w14:paraId="621AD22E" w14:textId="50FC07A3" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>LV CAA</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> check</w:t>
+              <w:t>EASA check</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w14:paraId="0A19A4F9" w14:textId="77777777" w:rsidTr="00321CC7">
+      <w:tr w:rsidR="00321CC7" w:rsidRPr="00BE7329" w14:paraId="0A19A4F9" w14:textId="77777777" w:rsidTr="00321CC7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64CB362A" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+          <w:p w14:paraId="64CB362A" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Types of operations: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E9D587" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+          <w:p w14:paraId="62E9D587" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Commercial operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5670" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB187F1" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="009D7D6E" w:rsidP="005209AA">
+          <w:p w14:paraId="3FB187F1" w14:textId="20038320" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="001F7AA4" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:noProof/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1266070073"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
-[...1 lines deleted...]
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:r w:rsidR="00136FFE" w:rsidRPr="00BE7329">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Passengers     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:noProof/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="268906932"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+                <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargo     </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:noProof/>
                   <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="584587572"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+                <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Mincho" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:noProof/>
                     <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Others: </w:t>
             </w:r>
-            <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00321CC7" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rStyle w:val="standard11"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="standard11"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="842364299"/>
                 <w:placeholder>
                   <w:docPart w:val="FAEFC33C1DD340488CEC0C116AE1641F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:noProof/>
-                  <w:sz w:val="20"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00321CC7" w:rsidRPr="00CF79A8">
+                <w:r w:rsidR="00136FFE" w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="standard11"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-                    <w:lang w:val="en-GB"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12B96AAF" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+          <w:p w14:paraId="12B96AAF" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1641800001"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="18B8F19C" w14:textId="6158476F" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="18B8F19C" w14:textId="6158476F" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w14:paraId="48E2108A" w14:textId="77777777" w:rsidTr="00321CC7">
+      <w:tr w:rsidR="00321CC7" w:rsidRPr="00BE7329" w14:paraId="48E2108A" w14:textId="77777777" w:rsidTr="00321CC7">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="65"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14DA99E2" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+          <w:p w14:paraId="14DA99E2" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Area(s) of operation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-605194362"/>
             <w:placeholder>
               <w:docPart w:val="CB05C7E4C8D8434D83C897503DE4788D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5670" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="214E3A23" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="214E3A23" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>give the used FIRs as specified in ICAO Doc 7030</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B8D7F06" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+          <w:p w14:paraId="6B8D7F06" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1261286110"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="51190BAF" w14:textId="6E3E6AA0" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="51190BAF" w14:textId="6E3E6AA0" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w14:paraId="62D8F503" w14:textId="77777777" w:rsidTr="00321CC7">
+      <w:tr w:rsidR="00321CC7" w:rsidRPr="00BE7329" w14:paraId="62D8F503" w14:textId="77777777" w:rsidTr="00321CC7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23A1616A" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+          <w:p w14:paraId="23A1616A" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Special Limitations:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1937091362"/>
             <w:placeholder>
               <w:docPart w:val="6BFD61763F4942F79FC372A288058C66"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="22"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5670" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0122ECD7" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="0122ECD7" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="254AF2D7" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+          <w:p w14:paraId="254AF2D7" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2008122930"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="33E4929A" w14:textId="2E4EEF9C" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="33E4929A" w14:textId="2E4EEF9C" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="006F10E4" w:rsidRPr="00CF79A8" w14:paraId="1AE0332F" w14:textId="77777777" w:rsidTr="006F10E4">
+      <w:tr w:rsidR="006F10E4" w:rsidRPr="00BE7329" w14:paraId="1AE0332F" w14:textId="77777777" w:rsidTr="006F10E4">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="383C5BFB" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00CF79A8" w:rsidRDefault="006F10E4" w:rsidP="005209AA">
+          <w:p w14:paraId="383C5BFB" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00BE7329" w:rsidRDefault="006F10E4" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Specific Approvals: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EA16CEB" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00CF79A8" w:rsidRDefault="006F10E4" w:rsidP="005209AA">
+          <w:p w14:paraId="7EA16CEB" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00BE7329" w:rsidRDefault="006F10E4" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="11DC712E" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00CF79A8" w:rsidRDefault="006F10E4" w:rsidP="005209AA">
+          <w:p w14:paraId="11DC712E" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00BE7329" w:rsidRDefault="006F10E4" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="50EEA449" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00CF79A8" w:rsidRDefault="006F10E4" w:rsidP="005209AA">
+          <w:p w14:paraId="50EEA449" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00BE7329" w:rsidRDefault="006F10E4" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Specification</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D63B2C2" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00CF79A8" w:rsidRDefault="006F10E4" w:rsidP="005209AA">
+          <w:p w14:paraId="4D63B2C2" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00BE7329" w:rsidRDefault="006F10E4" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Remarks </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:footnoteReference w:id="4"/>
+              <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04CD963F" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00CF79A8" w:rsidRDefault="006F10E4" w:rsidP="005209AA">
+          <w:p w14:paraId="04CD963F" w14:textId="77777777" w:rsidR="006F10E4" w:rsidRPr="00BE7329" w:rsidRDefault="006F10E4" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14ABB8E0" w14:textId="539D1CB8" w:rsidR="006F10E4" w:rsidRPr="00CF79A8" w:rsidRDefault="006F10E4" w:rsidP="005209AA">
+          <w:p w14:paraId="14ABB8E0" w14:textId="539D1CB8" w:rsidR="006F10E4" w:rsidRPr="00BE7329" w:rsidRDefault="006F10E4" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w14:paraId="6E791C5F" w14:textId="77777777" w:rsidTr="00321CC7">
+      <w:tr w:rsidR="00321CC7" w:rsidRPr="00BE7329" w14:paraId="6E791C5F" w14:textId="77777777" w:rsidTr="00321CC7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26184254" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+          <w:p w14:paraId="26184254" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Dangerous Goods</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="670460318"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0BB56976" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="0BB56976" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="647475099"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="499B7848" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="499B7848" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="961161190"/>
             <w:placeholder>
               <w:docPart w:val="B2267B2D1DD54241B403E239C020CDAB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6C6246A2" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="6C6246A2" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-424259451"/>
             <w:placeholder>
               <w:docPart w:val="E8D943FEC51845428647B81DB59A4661"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="113CA4F3" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="113CA4F3" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="473E8C49" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+          <w:p w14:paraId="473E8C49" w14:textId="77777777" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1478963627"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5E90A790" w14:textId="640C4EF9" w:rsidR="00321CC7" w:rsidRPr="00CF79A8" w:rsidRDefault="00321CC7" w:rsidP="005209AA">
+              <w:p w14:paraId="5E90A790" w14:textId="640C4EF9" w:rsidR="00321CC7" w:rsidRPr="00BE7329" w:rsidRDefault="00321CC7" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00311537" w:rsidRPr="00CF79A8" w14:paraId="7F3054F1" w14:textId="77777777" w:rsidTr="00311537">
+      <w:tr w:rsidR="00311537" w:rsidRPr="00BE7329" w14:paraId="7F3054F1" w14:textId="77777777" w:rsidTr="00311537">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37425948" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="37425948" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Low Visibility Operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0767E0DF" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="0767E0DF" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="372A89F4" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="372A89F4" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="75FB1F4B" w14:textId="7FFFDBC0" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="75FB1F4B" w14:textId="7FFFDBC0" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">RVR:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DEC6F4A" w14:textId="34CB206C" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="3DEC6F4A" w14:textId="34CB206C" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B55930E" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="0B55930E" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32764B37" w14:textId="1629F72C" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="32764B37" w14:textId="1629F72C" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00311537" w:rsidRPr="00CF79A8" w14:paraId="3C7DA209" w14:textId="77777777" w:rsidTr="00311537">
+      <w:tr w:rsidR="00311537" w:rsidRPr="00BE7329" w14:paraId="3C7DA209" w14:textId="77777777" w:rsidTr="00311537">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C37AB31" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="7C37AB31" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Take-off</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EAF6A90" w14:textId="0AB92844" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="7EAF6A90" w14:textId="0AB92844" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A980894" w14:textId="4B2728C4" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="2A980894" w14:textId="4B2728C4" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>☐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="258DEFC2" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="258DEFC2" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51339EB9" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="51339EB9" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64003BC8" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="64003BC8" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="445CF05B" w14:textId="6CF73D86" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="445CF05B" w14:textId="6CF73D86" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00311537" w:rsidRPr="00CF79A8" w14:paraId="417E767F" w14:textId="77777777" w:rsidTr="00311537">
+      <w:tr w:rsidR="00311537" w:rsidRPr="00BE7329" w14:paraId="417E767F" w14:textId="77777777" w:rsidTr="00311537">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11160881" w14:textId="1E1DBC76" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="00311537">
+          <w:p w14:paraId="11160881" w14:textId="1E1DBC76" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00311537">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Approach and Landing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-524489020"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1550F463" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="1550F463" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1393922507"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5DBC444B" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="5DBC444B" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A94D248" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="1A94D248" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-[...6 lines deleted...]
-                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CAT II RVR: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-2081048131"/>
                 <w:placeholder>
                   <w:docPart w:val="805414214168413D94217F9FC2405104"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>m</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  DA/H: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="standard11"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-190838863"/>
                 <w:placeholder>
                   <w:docPart w:val="4AFBB282CC544B1F9F43E1CC1A6EE0B0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>ft</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1233979418"/>
             <w:placeholder>
               <w:docPart w:val="C2531ECDD3E544EA8ABBC487C878C365"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5A53D03F" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="5A53D03F" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0DA24841" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="0DA24841" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="676470423"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5C68F4A6" w14:textId="78025C77" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="5C68F4A6" w14:textId="78025C77" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00311537" w:rsidRPr="00CF79A8" w14:paraId="02C1D974" w14:textId="77777777" w:rsidTr="00311537">
+      <w:tr w:rsidR="00311537" w:rsidRPr="00BE7329" w14:paraId="02C1D974" w14:textId="77777777" w:rsidTr="00311537">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B94B915" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="2B94B915" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1005984299"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="038D3765" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="038D3765" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2137901677"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5B92CC38" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="5B92CC38" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29B178D5" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="29B178D5" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">CAT III RVR: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="450285593"/>
                 <w:placeholder>
                   <w:docPart w:val="E0274CCA59F44F59961C61C9FF9C0893"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>m</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">  DH: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1353562603"/>
                 <w:placeholder>
                   <w:docPart w:val="1ECC3076C4FD44C3B088C35DBC8AE724"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>ft</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="187539DB" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="187539DB" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="standard11"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="046743D2" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="046743D2" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-356355158"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="64393C0E" w14:textId="3D5CA66E" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="64393C0E" w14:textId="3D5CA66E" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00311537" w:rsidRPr="00CF79A8" w14:paraId="07CF5EEA" w14:textId="77777777" w:rsidTr="00311537">
+      <w:tr w:rsidR="00311537" w:rsidRPr="00BE7329" w14:paraId="07CF5EEA" w14:textId="77777777" w:rsidTr="00311537">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61BFEDFD" w14:textId="056AB1D2" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="61BFEDFD" w14:textId="056AB1D2" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operational credits</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1762293661"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1B19DB41" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="1B19DB41" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1443681440"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="49FD1D03" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="49FD1D03" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4ED21C" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="0E4ED21C" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">SA CAT I RVR: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1348984957"/>
                 <w:placeholder>
                   <w:docPart w:val="B675A26A126249E6AFB611C391D54496"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>m</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   DH: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1869597465"/>
                 <w:placeholder>
                   <w:docPart w:val="13C4A693069F403D8F8975DBF59A5089"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>ft</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00DF43BC" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="00DF43BC" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="standard11"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3944924E" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="3944924E" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1050528326"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="10362252" w14:textId="08A19101" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="10362252" w14:textId="08A19101" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00311537" w:rsidRPr="00CF79A8" w14:paraId="3860DB9C" w14:textId="77777777" w:rsidTr="00311537">
+      <w:tr w:rsidR="00311537" w:rsidRPr="00BE7329" w14:paraId="3860DB9C" w14:textId="77777777" w:rsidTr="00311537">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3978DBB0" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="3978DBB0" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1756232903"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6C90B242" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="6C90B242" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-800685957"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="061382DE" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="061382DE" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35903FE9" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="35903FE9" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">SA CAT II RVR: </w:t>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SA CAT II </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>RVR:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="standard11"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1551117113"/>
                 <w:placeholder>
                   <w:docPart w:val="396EED27336D4740A42680BCDD87C2BD"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:val="en-GB"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>m</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">   DH: </w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t>DH:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1969544091"/>
                 <w:placeholder>
                   <w:docPart w:val="92973C7F90994853A957FDCDBAD96023"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
-                    <w:lang w:val="en-GB"/>
+                    <w:lang w:val="fr-BE"/>
                   </w:rPr>
                   <w:t>ft</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
-[...3 lines deleted...]
-                <w:lang w:val="en-GB"/>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79F0AF7F" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="79F0AF7F" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="standard11"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19AD6FF5" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="19AD6FF5" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-GB"/>
+                <w:lang w:val="fr-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="662044458"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2189A3E2" w14:textId="16AD83FE" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="2189A3E2" w14:textId="16AD83FE" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00311537" w:rsidRPr="00CF79A8" w14:paraId="1465B3D2" w14:textId="77777777" w:rsidTr="00311537">
+      <w:tr w:rsidR="00311537" w:rsidRPr="00BE7329" w14:paraId="1465B3D2" w14:textId="77777777" w:rsidTr="00311537">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D5C696" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="76D5C696" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:ind w:left="708"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1641606166"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="02305D4F" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="02305D4F" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1760955153"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="14785A12" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="14785A12" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68242B1F" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="68242B1F" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">EFVS-A or EFVS-L RVR: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="standard11"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-883174801"/>
                 <w:placeholder>
                   <w:docPart w:val="BBF5DF2530934592831922845A4AB2F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>m</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E973926" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="4E973926" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rStyle w:val="standard11"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58079CAE" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+          <w:p w14:paraId="58079CAE" w14:textId="77777777" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1726881366"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1A784E6F" w14:textId="2DACC4D3" w:rsidR="00311537" w:rsidRPr="00CF79A8" w:rsidRDefault="00311537" w:rsidP="005209AA">
+              <w:p w14:paraId="1A784E6F" w14:textId="2DACC4D3" w:rsidR="00311537" w:rsidRPr="00BE7329" w:rsidRDefault="00311537" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w14:paraId="726CDC71" w14:textId="77777777" w:rsidTr="000A7DC1">
+      <w:tr w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w14:paraId="726CDC71" w14:textId="77777777" w:rsidTr="000A7DC1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FD5BEA6" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+          <w:p w14:paraId="7FD5BEA6" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">RVSM                              </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-16785137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1500763441"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="45FFDB6B" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="45FFDB6B" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="434631267"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="03916E1E" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="03916E1E" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="668596991"/>
             <w:placeholder>
               <w:docPart w:val="A2D523F02D574812BDFD530B1715F4AD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7D3A2AFE" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="7D3A2AFE" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B905805" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+          <w:p w14:paraId="3B905805" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5BA38B" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+          <w:p w14:paraId="4E5BA38B" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1991546268"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2B8D9A80" w14:textId="1A51C768" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="2B8D9A80" w14:textId="1A51C768" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w14:paraId="31DFB806" w14:textId="77777777" w:rsidTr="000A7DC1">
+      <w:tr w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w14:paraId="31DFB806" w14:textId="77777777" w:rsidTr="000A7DC1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5551C0E1" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+          <w:p w14:paraId="5551C0E1" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">ETOPS                             </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="22"/>
                   <w:szCs w:val="22"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-702326649"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
+              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1780940643"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3C614BE2" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="3C614BE2" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-616599428"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7BA8F643" w14:textId="4AB2DC1F" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="007D68B6" w:rsidP="005209AA">
+              <w:p w14:paraId="7BA8F643" w14:textId="4AB2DC1F" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="007D68B6" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BFC6E64" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+          <w:p w14:paraId="1BFC6E64" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Maximum Diversion Time:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="standard11"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1828583932"/>
                 <w:placeholder>
                   <w:docPart w:val="11BA183C03C94F18B820CD801F798CE8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>min</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rStyle w:val="standard11"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="standard11"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="9338863"/>
                 <w:placeholder>
                   <w:docPart w:val="544F7566522443D1B204ED347FA89A9E"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:i/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
-                  <w:t xml:space="preserve">NM: ; Engine type: </w:t>
+                  <w:t>NM</w:t>
+                </w:r>
+                <w:proofErr w:type="gramStart"/>
+                <w:r w:rsidRPr="00BE7329">
+                  <w:rPr>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t>: ;</w:t>
+                </w:r>
+                <w:proofErr w:type="gramEnd"/>
+                <w:r w:rsidRPr="00BE7329">
+                  <w:rPr>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:val="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Engine type: </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1063922489"/>
             <w:placeholder>
               <w:docPart w:val="BFC077FA435D4F5D9ABFE1D932B39B8F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3E23A428" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="3E23A428" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8B1064" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+          <w:p w14:paraId="3F8B1064" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="2062055056"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="785D645A" w14:textId="2C9DDF44" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="785D645A" w14:textId="2C9DDF44" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w14:paraId="7BC85690" w14:textId="77777777" w:rsidTr="000A7DC1">
+      <w:tr w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w14:paraId="7BC85690" w14:textId="77777777" w:rsidTr="000A7DC1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA3843C" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+          <w:p w14:paraId="6EA3843C" w14:textId="10D64719" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...5 lines deleted...]
-              <w:t>Complex navigation specifications for PBN Operations</w:t>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complex navigation specifications for PBN </w:t>
+            </w:r>
+            <w:r w:rsidR="00136FFE" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>perations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1084297634"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1214EBA2" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="1214EBA2" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-110906026"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="47A066D0" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="47A066D0" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-19940234"/>
             <w:placeholder>
               <w:docPart w:val="9B9BC5AB7CE244049C670CD3EFDD277B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6F9525E8" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="6F9525E8" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1399323545"/>
             <w:placeholder>
               <w:docPart w:val="0E890BDB21694B808F7CE8A15DBA0ED1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="47DC2825" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="47DC2825" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="132A85DC" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+          <w:p w14:paraId="132A85DC" w14:textId="77777777" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1968956388"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="63FCFED0" w14:textId="55009A41" w:rsidR="000A7DC1" w:rsidRPr="00CF79A8" w:rsidRDefault="000A7DC1" w:rsidP="005209AA">
+              <w:p w14:paraId="63FCFED0" w14:textId="55009A41" w:rsidR="000A7DC1" w:rsidRPr="00BE7329" w:rsidRDefault="000A7DC1" w:rsidP="00A32956">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="7BA90E4D" w14:textId="77777777" w:rsidTr="000A7DC1">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="7BA90E4D" w14:textId="77777777" w:rsidTr="000A7DC1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FADCCD2" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="4FADCCD2" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Minimum navigation performance Specification (MNPS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1379704225"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="59976D87" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="59976D87" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="641004791"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2151BAB2" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="2151BAB2" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2976" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FEC3E1D" w14:textId="5B00B7CF" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="1FEC3E1D" w14:textId="5B00B7CF" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">RSP: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="standard11"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1577095167"/>
                 <w:placeholder>
                   <w:docPart w:val="3420F54ACD9D4E0A83B6F7FC66644DFE"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                   <w:i/>
                   <w:iCs/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="standard11"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>(if applicable)</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="577412A8" w14:textId="26876363" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="577412A8" w14:textId="26876363" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">RCP: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rStyle w:val="standard11"/>
                   <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:i/>
                   <w:iCs/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="976034826"/>
                 <w:placeholder>
                   <w:docPart w:val="7DE9962E563B46AB8DF9B3FD600E7136"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rStyle w:val="DefaultParagraphFont"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="standard11"/>
                     <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                     <w:i/>
                     <w:iCs/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>(if applicable)</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AFCA8A0" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="1AFCA8A0" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0D4233" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="6E0D4233" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="60987827"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="69DDC3AF" w14:textId="615DFF05" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="69DDC3AF" w14:textId="615DFF05" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="08DCEF2E" w14:textId="77777777" w:rsidTr="000A7DC1">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="08DCEF2E" w14:textId="77777777" w:rsidTr="000A7DC1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F96983C" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="1F96983C" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operations of single-engine turbine aeroplane at night or in IMC (SET-IMC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-738871993"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6F5AFDCD" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="6F5AFDCD" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1086461225"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="10C790AB" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="10C790AB" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1437676335"/>
             <w:placeholder>
               <w:docPart w:val="CF537B84EB974ABA92B4D22F3596D2DD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5305B8E0" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="5305B8E0" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-667025508"/>
             <w:placeholder>
               <w:docPart w:val="12769DC397BD4F259B0303251A766071"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1D925187" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="1D925187" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DB3D0B0" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="6DB3D0B0" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1794328118"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="114E6DF4" w14:textId="0DB18123" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="114E6DF4" w14:textId="0DB18123" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="430F3D35" w14:textId="77777777" w:rsidTr="000A7DC1">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="430F3D35" w14:textId="77777777" w:rsidTr="000A7DC1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1ED05A68" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="1ED05A68" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Helicopter operations with the aid of night vision imaging systems (NVIS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-464037273"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3A28FF14" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="3A28FF14" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1899392556"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="51CE7E0D" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="51CE7E0D" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-375006412"/>
             <w:placeholder>
               <w:docPart w:val="012E76C237BF41338D6C960D75DD6ED9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="79C6A61D" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="79C6A61D" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-833991652"/>
             <w:placeholder>
               <w:docPart w:val="24746B59F1EA47AFB6B0E94DF816BA86"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="54DFAE3B" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="54DFAE3B" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6008AD4F" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="6008AD4F" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="845682511"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="242BE57A" w14:textId="2659D9E3" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="242BE57A" w14:textId="2659D9E3" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="54B70C80" w14:textId="77777777" w:rsidTr="000A7DC1">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="54B70C80" w14:textId="77777777" w:rsidTr="000A7DC1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AABE376" w14:textId="5B76A5E0" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="3AABE376" w14:textId="5B76A5E0" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Helicopter hoist operations (HHO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1931041518"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6F41EB19" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="6F41EB19" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-22712175"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4EE517FD" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="4EE517FD" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1282806781"/>
             <w:placeholder>
               <w:docPart w:val="DF87DD3E5A5D4153BFC6BDB85A6905C3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="45D63321" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="45D63321" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1480607145"/>
             <w:placeholder>
               <w:docPart w:val="401FEACC587B4429B959C883A7562B1D"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="45745A3F" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="45745A3F" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="003AD3DE" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="003AD3DE" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-58947222"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1BB6F3E3" w14:textId="47ED935B" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="1BB6F3E3" w14:textId="47ED935B" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="6934B941" w14:textId="77777777" w:rsidTr="000A7DC1">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="6934B941" w14:textId="77777777" w:rsidTr="000A7DC1">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D677DD1" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="0D677DD1" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Helicopter emergency medical service operations (HEMS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-36744915"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5652834E" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="5652834E" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1845591961"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="36843302" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="36843302" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1730422625"/>
             <w:placeholder>
               <w:docPart w:val="E63054C9E21649AF8E021677D6A3B98A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="08A5AE3E" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="08A5AE3E" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="239606537"/>
             <w:placeholder>
               <w:docPart w:val="164BEA15F34649C59E6286598DD675FB"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="571A442F" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="571A442F" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="560FC5DC" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="560FC5DC" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1665588942"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="25B699BD" w14:textId="6BDE9BE6" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="25B699BD" w14:textId="6BDE9BE6" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="423E3F5D" w14:textId="77777777" w:rsidTr="00F01E4E">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="423E3F5D" w14:textId="77777777" w:rsidTr="00F01E4E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26B3EB66" w14:textId="52DA4EB8" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="26B3EB66" w14:textId="52DA4EB8" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Helicopter offshore operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-354427250"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5F5A7A66" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="5F5A7A66" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1797944592"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2D168CCC" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="2D168CCC" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1149628944"/>
             <w:placeholder>
               <w:docPart w:val="C029AD33DD6F45BCBE67E53320DD1ACD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="55243D9B" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="55243D9B" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1111664071"/>
             <w:placeholder>
               <w:docPart w:val="D0F34ED2429241629A122C98733EB4E9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6A5C58CB" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="6A5C58CB" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7990A58B" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="7990A58B" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1753356295"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="73C75CC1" w14:textId="3626622A" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="73C75CC1" w14:textId="3626622A" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="7A96DBE9" w14:textId="77777777" w:rsidTr="00F01E4E">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="7A96DBE9" w14:textId="77777777" w:rsidTr="00F01E4E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6911B850" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="6911B850" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Cabin crew training</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1653441784"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="67D8B39F" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="67D8B39F" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="843908617"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7F6FBD70" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="7F6FBD70" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-768238573"/>
             <w:placeholder>
               <w:docPart w:val="54A7994C0DF24A16BAAA0E41C2A04966"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7CC37A5A" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="7CC37A5A" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-131329302"/>
             <w:placeholder>
               <w:docPart w:val="5FB8D06D572242078ACEED2B19A78514"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7239DAE2" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="7239DAE2" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="526BFFDC" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="526BFFDC" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-562638328"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="308F0A9C" w14:textId="3D2BBFDB" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="308F0A9C" w14:textId="3D2BBFDB" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="6B2BCF94" w14:textId="77777777" w:rsidTr="00F01E4E">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="6B2BCF94" w14:textId="77777777" w:rsidTr="00F01E4E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="087F604D" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="087F604D" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Issue of CC attestation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-277182203"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="199E17C2" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="199E17C2" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-311570587"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="61022047" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="61022047" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1186823926"/>
             <w:placeholder>
               <w:docPart w:val="5875F4DEB1194FABAC3F3C1C598F869A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="299D237A" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="299D237A" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1113436461"/>
             <w:placeholder>
               <w:docPart w:val="8032DE63A41F4A6D8D70B8A334ACC658"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0C66D771" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="0C66D771" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E0AEA2B" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="7E0AEA2B" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1364872170"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6063AE8A" w14:textId="144389D2" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="6063AE8A" w14:textId="144389D2" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="317099AB" w14:textId="77777777" w:rsidTr="00F01E4E">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="317099AB" w14:textId="77777777" w:rsidTr="00F01E4E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0AC74CBE" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="0AC74CBE" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Use of type B EFB applications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1606650170"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1AD7BEC3" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="1AD7BEC3" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-622769836"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="61BDF8FC" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="61BDF8FC" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1751153194"/>
             <w:placeholder>
               <w:docPart w:val="138103ED2E734026B3B469AABD7E43E0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5005B396" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="5005B396" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="180176936"/>
             <w:placeholder>
               <w:docPart w:val="85C42FFCF2DE4F1EA408751B388A2A6F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="05C76BBF" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="05C76BBF" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E33E489" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="6E33E489" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-2118131667"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="4E7D213A" w14:textId="03C66C42" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="4E7D213A" w14:textId="03C66C42" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w14:paraId="651F514B" w14:textId="77777777" w:rsidTr="00F01E4E">
+      <w:tr w:rsidR="002D05D8" w:rsidRPr="00BE7329" w14:paraId="651F514B" w14:textId="77777777" w:rsidTr="00F01E4E">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3290" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47C408AA" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="47C408AA" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Continuing airworthiness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1920095783"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="468D4FE7" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="468D4FE7" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1165437709"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="567" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="363F2B35" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="363F2B35" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="1602674195"/>
             <w:placeholder>
               <w:docPart w:val="33EA1CDB80EB41B98AEB000C3432091B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2976" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="30696560" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="30696560" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="standard11"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-166560467"/>
             <w:placeholder>
               <w:docPart w:val="63CCC6B5AB744C54B00A4E0ED1B3FD5E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="DefaultParagraphFont"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1560" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5662D489" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="5662D489" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DE4862C" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+          <w:p w14:paraId="5DE4862C" w14:textId="77777777" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:id w:val="-1846318617"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="708" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2880829C" w14:textId="57D33D53" w:rsidR="002D05D8" w:rsidRPr="00CF79A8" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
+              <w:p w14:paraId="2880829C" w14:textId="57D33D53" w:rsidR="002D05D8" w:rsidRPr="00BE7329" w:rsidRDefault="002D05D8" w:rsidP="002D05D8">
                 <w:pPr>
                   <w:spacing w:before="60" w:after="60"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00CF79A8">
+                <w:r w:rsidRPr="00BE7329">
                   <w:rPr>
                     <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                     <w:lang w:val="en-GB"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3B9E94EB" w14:textId="77777777" w:rsidR="000F2D10" w:rsidRPr="00CF79A8" w:rsidRDefault="000F2D10" w:rsidP="0077372C">
+    <w:p w14:paraId="3B9E94EB" w14:textId="77777777" w:rsidR="000F2D10" w:rsidRPr="00BE7329" w:rsidRDefault="000F2D10" w:rsidP="0077372C">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10773" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3562"/>
         <w:gridCol w:w="3497"/>
         <w:gridCol w:w="3714"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w14:paraId="4E32D5DF" w14:textId="77777777" w:rsidTr="00F05DD8">
+      <w:tr w:rsidR="00542FF8" w:rsidRPr="00BE7329" w14:paraId="4E32D5DF" w14:textId="77777777" w:rsidTr="00F05DD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC00954" w14:textId="2558F609" w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w:rsidRDefault="00542FF8" w:rsidP="00880B6D">
+          <w:p w14:paraId="5CC00954" w14:textId="798CDB6D" w:rsidR="00542FF8" w:rsidRPr="00BE7329" w:rsidRDefault="00542FF8" w:rsidP="00A32956">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="0"/>
               </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="431" w:hanging="431"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="006E7DF7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00880B6D" w:rsidRPr="00CF79A8">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">. Applicant’s </w:t>
+            </w:r>
+            <w:r w:rsidR="00810716" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">. Applicant’s declaration and acceptance of the General Conditions </w:t>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">eclaration </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w14:paraId="1BB41BA6" w14:textId="77777777" w:rsidTr="00F05DD8">
+      <w:tr w:rsidR="00542FF8" w:rsidRPr="00BE7329" w14:paraId="1BB41BA6" w14:textId="77777777" w:rsidTr="00F05DD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C3F1922" w14:textId="61DFB90F" w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w:rsidRDefault="00542FF8" w:rsidP="00880B6D">
+          <w:p w14:paraId="7C3F1922" w14:textId="08686AB9" w:rsidR="00542FF8" w:rsidRPr="00BE7329" w:rsidRDefault="00542FF8" w:rsidP="006E7DF7">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I declare that I have the legal capacity to submit this application to </w:t>
+            </w:r>
+            <w:r w:rsidR="006E7DF7">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>LV CAA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and that all information provided in this application form is correct and complete.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w14:paraId="55589083" w14:textId="77777777" w:rsidTr="00F05DD8">
+      <w:tr w:rsidR="00542FF8" w:rsidRPr="00BE7329" w14:paraId="55589083" w14:textId="77777777" w:rsidTr="00F05DD8">
         <w:trPr>
           <w:trHeight w:val="964"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3562" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6795712A" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w:rsidRDefault="00542FF8" w:rsidP="005209AA">
+          <w:p w14:paraId="6795712A" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00BE7329" w:rsidRDefault="00542FF8" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="Help text"/>
                   <w:textInput>
                     <w:default w:val="Enter date/location"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Enter date/location</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3497" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B234B7F" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w:rsidRDefault="00542FF8" w:rsidP="005209AA">
+          <w:p w14:paraId="6B234B7F" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00BE7329" w:rsidRDefault="00542FF8" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:statusText w:type="text" w:val="Help text"/>
                   <w:textInput>
                     <w:default w:val="Enter name"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Enter name</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3714" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44142EEA" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w:rsidRDefault="00542FF8" w:rsidP="005209AA">
+          <w:p w14:paraId="44142EEA" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00BE7329" w:rsidRDefault="00542FF8" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w14:paraId="310F886B" w14:textId="77777777" w:rsidTr="00F05DD8">
+      <w:tr w:rsidR="00542FF8" w:rsidRPr="00BE7329" w14:paraId="310F886B" w14:textId="77777777" w:rsidTr="00F05DD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41ACD2B2" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w:rsidRDefault="00542FF8" w:rsidP="005209AA">
+          <w:p w14:paraId="41ACD2B2" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00BE7329" w:rsidRDefault="00542FF8" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="20" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Date/Location</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3497" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E1BE017" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w:rsidRDefault="00542FF8" w:rsidP="005209AA">
+          <w:p w14:paraId="1E1BE017" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00BE7329" w:rsidRDefault="00542FF8" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="20" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3714" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E709BA3" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w:rsidRDefault="00542FF8" w:rsidP="005209AA">
+          <w:p w14:paraId="2E709BA3" w14:textId="77777777" w:rsidR="00542FF8" w:rsidRPr="00BE7329" w:rsidRDefault="00542FF8" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="20" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Signature of Accountable Manager**</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w14:paraId="313C6BC4" w14:textId="77777777" w:rsidTr="00F05DD8">
+      <w:tr w:rsidR="00542FF8" w:rsidRPr="00BE7329" w14:paraId="313C6BC4" w14:textId="77777777" w:rsidTr="00F05DD8">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BF1404C" w14:textId="2EECDED6" w:rsidR="00542FF8" w:rsidRPr="00CF79A8" w:rsidRDefault="00542FF8" w:rsidP="00DC2E95">
+          <w:p w14:paraId="3BF1404C" w14:textId="52E09520" w:rsidR="00542FF8" w:rsidRPr="00BE7329" w:rsidRDefault="00542FF8" w:rsidP="00A32956">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>**Important note:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DC2E95" w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">**Important </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7AA8" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ote:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DC2E95" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LV CAA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7AA8" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>cannot</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> accept applications without signature. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>The signature</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> of either the Accountable Manager or of the new proposed Accountable Manager </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>is always required.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D211EC" w:rsidRPr="00CF79A8" w14:paraId="40CEF15E" w14:textId="77777777" w:rsidTr="00F05DD8">
+      <w:tr w:rsidR="00D211EC" w:rsidRPr="00BE7329" w14:paraId="40CEF15E" w14:textId="77777777" w:rsidTr="00F05DD8">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10773" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FB14298" w14:textId="0AF5CAD3" w:rsidR="00D211EC" w:rsidRPr="00CF79A8" w:rsidRDefault="00D211EC" w:rsidP="00A07F4B">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+          <w:p w14:paraId="413D173C" w14:textId="034B58A9" w:rsidR="00D211EC" w:rsidRPr="00BE7329" w:rsidRDefault="00D211EC" w:rsidP="00CA7AA8">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">This </w:t>
             </w:r>
-            <w:r w:rsidR="00F05DD8" w:rsidRPr="00CF79A8">
+            <w:r w:rsidR="00F05DD8" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>pplication should be sent by e-mail to the following email address:</w:t>
             </w:r>
-            <w:r w:rsidR="00A07F4B" w:rsidRPr="00CF79A8">
-[...16 lines deleted...]
-          <w:p w14:paraId="6FE814DA" w14:textId="49D65125" w:rsidR="00D211EC" w:rsidRPr="00CF79A8" w:rsidRDefault="00D211EC" w:rsidP="00D211EC">
+          </w:p>
+          <w:p w14:paraId="181B8232" w14:textId="77777777" w:rsidR="00CA7AA8" w:rsidRPr="00BE7329" w:rsidRDefault="00CA7AA8" w:rsidP="0089041A">
+            <w:pPr>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FB14298" w14:textId="63544F0C" w:rsidR="00D211EC" w:rsidRPr="00BE7329" w:rsidRDefault="00BE7329" w:rsidP="00FA6DFC">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:ind w:left="460"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="en-IE"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00B53061">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:lang w:val="en-GB"/>
+                </w:rPr>
+                <w:t>caa@caa.gov.lv</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="07073868" w14:textId="77777777" w:rsidR="00CA7AA8" w:rsidRPr="00BE7329" w:rsidRDefault="00CA7AA8" w:rsidP="008B3240">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2160"/>
+              </w:tabs>
+              <w:ind w:left="459"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FE814DA" w14:textId="55D7ADB3" w:rsidR="00D211EC" w:rsidRPr="00BE7329" w:rsidRDefault="00D211EC" w:rsidP="00D211EC">
             <w:pPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...7 lines deleted...]
-            <w:r w:rsidR="00554914" w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This application form shall be </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA7AA8" w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">submitted to </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">LV CAA </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>at least:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3574DDF1" w14:textId="77777777" w:rsidR="00D211EC" w:rsidRPr="00CF79A8" w:rsidRDefault="00D211EC" w:rsidP="00F05DD8">
+          <w:p w14:paraId="3574DDF1" w14:textId="58D90FB3" w:rsidR="00D211EC" w:rsidRPr="00BE7329" w:rsidRDefault="00D211EC" w:rsidP="00F05DD8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:ind w:left="714" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...8 lines deleted...]
-          <w:p w14:paraId="5F732C02" w14:textId="77777777" w:rsidR="00D211EC" w:rsidRPr="00CF79A8" w:rsidRDefault="00D211EC" w:rsidP="00D211EC">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>90 days before the intended date of beginning of the planned operations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F732C02" w14:textId="1A3C1F1F" w:rsidR="00D211EC" w:rsidRPr="00BE7329" w:rsidRDefault="00D211EC" w:rsidP="00D211EC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:before="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
-[...8 lines deleted...]
-          <w:p w14:paraId="24CBFDA9" w14:textId="7462BD85" w:rsidR="00D211EC" w:rsidRPr="00CF79A8" w:rsidRDefault="00D211EC" w:rsidP="00D211EC">
+            <w:r w:rsidRPr="00BE7329">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>30 days in case of variation of an existing AOC and/or Operations specifications</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24CBFDA9" w14:textId="014F5BBB" w:rsidR="00CA7AA8" w:rsidRPr="00BE7329" w:rsidRDefault="00D211EC" w:rsidP="00CA7AA8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
-              <w:spacing w:before="60"/>
+              <w:spacing w:before="60" w:after="120"/>
+              <w:ind w:left="714" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>20 days before the change(s) of Nominated Person(s) or Safety Manager (same for Accountable Manager or Compliance Monitoring Manager)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:footnoteReference w:id="5"/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:footnoteReference w:id="12"/>
+            </w:r>
+            <w:r w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4535615A" w14:textId="77777777" w:rsidR="00A36E63" w:rsidRPr="00CF79A8" w:rsidRDefault="00A36E63">
+    <w:p w14:paraId="4535615A" w14:textId="78C05FD5" w:rsidR="00A36E63" w:rsidRPr="00BE7329" w:rsidRDefault="0024047B">
       <w:pPr>
         <w:rPr>
           <w:strike/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:strike/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251685888" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07297375" wp14:editId="02961E8F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-184785</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>-3567430</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="304800"/>
+                <wp:effectExtent l="0" t="0" r="38100" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1739338282" name="Straight Connector 15"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="304800"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln w="12700">
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:line id="Straight Connector 15" style="position:absolute;z-index:251685888;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="black [3213]" strokeweight="1pt" from="-14.55pt,-280.9pt" to="-14.55pt,-256.9pt" w14:anchorId="260E724A" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBeu0EbuAEAAN0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu3CAQvVfqPyDuWXs3VRtZ680hUXqp&#10;0qhtPoDgYY0EDAK69v59B7zrTZMoUqJcMDPMe8x7jNeXozVsByFqdC1fLmrOwEnstNu2/P7PzdkF&#10;ZzEJ1wmDDlq+h8gvN58/rQffwAp7NB0ERiQuNoNveZ+Sb6oqyh6siAv04OhQYbAiURi2VRfEQOzW&#10;VKu6/loNGDofUEKMlL2eDvmm8CsFMv1UKkJipuXUWyprKOtDXqvNWjTbIHyv5aEN8Y4urNCOLp2p&#10;rkUS7G/Qz6islgEjqrSQaCtUSksoGkjNsn6i5ncvPBQtZE70s03x42jl7e7K3QWyYfCxif4uZBWj&#10;CjZ/qT82FrP2s1kwJianpKTsef3loi4+ViecDzF9B7Qsb1putMsyRCN2P2Kiu6j0WJLTxrGBhmf1&#10;jYhyHNHo7kYbU4I8CnBlAtsJesQ0LvOjEcOjKoqMo+RJQ9mlvYGJ/xcopjvqejld8D+nkBJcOvIa&#10;R9UZpqiDGXjo7DXgoT5DoYzeW8AzotyMLs1gqx2Gl9o+WaGm+qMDk+5swQN2+/K6xRqaoeLcYd7z&#10;kD6OC/z0V27+AQAA//8DAFBLAwQUAAYACAAAACEAsBdVO94AAAANAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzW7CMBCE75X6DtZW6g2cgEppGgehSjwAtBLqzdjOD9jryHZIePsu6qG97c6OZr8pN5Oz&#10;7GpC7DwKyOcZMIPK6w4bAV+fu9kaWEwStbQejYCbibCpHh9KWWg/4t5cD6lhFIKxkALalPqC86ha&#10;42Sc+94g3WofnEy0hobrIEcKd5YvsmzFneyQPrSyNx+tUZfD4AR8Z6MdzqreqaW8HXG/da+hdkI8&#10;P03bd2DJTOnPDHd8QoeKmE5+QB2ZFTBbvOVkpeFllVMJsvxKp7uUL9fAq5L/b1H9AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAF67QRu4AQAA3QMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALAXVTveAAAADQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10761" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10761"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0052372C" w:rsidRPr="00CF79A8" w14:paraId="07E3949C" w14:textId="77777777" w:rsidTr="00211ECA">
+      <w:tr w:rsidR="0052372C" w:rsidRPr="00BE7329" w14:paraId="07E3949C" w14:textId="77777777" w:rsidTr="00211ECA">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10761" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D41FF15" w14:textId="4751FEE9" w:rsidR="0052372C" w:rsidRPr="00CF79A8" w:rsidRDefault="00F05DD8" w:rsidP="00554914">
+          <w:p w14:paraId="1D41FF15" w14:textId="35CED5CA" w:rsidR="0052372C" w:rsidRPr="00BE7329" w:rsidRDefault="00C10564" w:rsidP="00F60953">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00CF79A8">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00554914" w:rsidRPr="00CF79A8">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00F05DD8" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF79A8">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00211ECA" w:rsidRPr="00BE7329">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00211ECA" w:rsidRPr="00CF79A8">
+              <w:t>List of attached annexes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00136FFE" w:rsidRPr="00BE7329" w14:paraId="20BE7F9A" w14:textId="77777777" w:rsidTr="00211ECA">
+        <w:trPr>
+          <w:trHeight w:val="413"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10761" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56B2B45F" w14:textId="77777777" w:rsidR="00136FFE" w:rsidRPr="00BE7329" w:rsidRDefault="00136FFE" w:rsidP="00F60953">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:kern w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>List of attached annexes</w:t>
-[...57 lines deleted...]
-        </w:sdt>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77748B6C" w14:textId="77777777" w:rsidR="00DD50AE" w:rsidRPr="00CF79A8" w:rsidRDefault="00DD50AE" w:rsidP="005209AA">
+    <w:p w14:paraId="5090BFCD" w14:textId="77777777" w:rsidR="008C13E2" w:rsidRPr="00BE7329" w:rsidRDefault="008C13E2" w:rsidP="00136FFE">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5090BFCD" w14:textId="4A68CFDB" w:rsidR="008C13E2" w:rsidRPr="00CF79A8" w:rsidRDefault="005209AA" w:rsidP="005209AA">
-[...20 lines deleted...]
-      <w:type w:val="continuous"/>
+    <w:sectPr w:rsidR="008C13E2" w:rsidRPr="00BE7329" w:rsidSect="00A311B6">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="142" w:right="680" w:bottom="454" w:left="567" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="142" w:right="680" w:bottom="454" w:left="567" w:header="737" w:footer="283" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1BE471E7" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRDefault="009D7D6E">
+    <w:p w14:paraId="18EFFD96" w14:textId="77777777" w:rsidR="001F7AA4" w:rsidRDefault="001F7AA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="624F29FE" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRDefault="009D7D6E">
+    <w:p w14:paraId="388CCF59" w14:textId="77777777" w:rsidR="001F7AA4" w:rsidRDefault="001F7AA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="RobustaTLPro-Regular">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="5EF2590F" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRDefault="009D7D6E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="592165FD" w14:textId="77777777" w:rsidR="00920D59" w:rsidRDefault="00920D59">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...34 lines deleted...]
-  </w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="704603316"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:id w:val="-399751910"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
-          <w:id w:val="-1716191550"/>
-[...49 lines deleted...]
-          </w:tabs>
           <w:rPr>
-            <w:sz w:val="18"/>
-            <w:szCs w:val="18"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-        </w:pPr>
-[...264 lines deleted...]
-        <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="2F74CCA6" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRDefault="009D7D6E">
+          <w:p w14:paraId="134868E0" w14:textId="5BF738CC" w:rsidR="00A311B6" w:rsidRPr="00A311B6" w:rsidRDefault="00A311B6" w:rsidP="00A311B6">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
-              <w:jc w:val="center"/>
-[...6 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rev: </w:t>
+            </w:r>
+            <w:r w:rsidR="002B6EE0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                          </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00A311B6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                                                                                 APP 5.1</w:t>
+            </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="14FFA139" w14:textId="666B7C0C" w:rsidR="009D7D6E" w:rsidRPr="008A56C4" w:rsidRDefault="009D7D6E" w:rsidP="0005417D">
+  <w:p w14:paraId="672CF619" w14:textId="77777777" w:rsidR="002E19D9" w:rsidRPr="00F77C34" w:rsidRDefault="002E19D9" w:rsidP="00F77C34">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="18"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:sdt>
-[...174 lines deleted...]
-    </w:sdt>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="650E24E1" w14:textId="52A08E1D" w:rsidR="00F77C34" w:rsidRPr="00F77C34" w:rsidRDefault="00F77C34">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F77C34">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Rev: </w:t>
+    </w:r>
+    <w:r w:rsidR="002B6EE0">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>026</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F77C34">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve">                                                                               1 of 10                                                                                    APP 5.1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00F77C34">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AEDFEE8" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRDefault="009D7D6E">
+    <w:p w14:paraId="49DD2B90" w14:textId="77777777" w:rsidR="001F7AA4" w:rsidRDefault="001F7AA4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16F8192A" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRDefault="009D7D6E">
+    <w:p w14:paraId="7187893B" w14:textId="77777777" w:rsidR="001F7AA4" w:rsidRDefault="001F7AA4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="1A796F0F" w14:textId="3D5DF0F6" w:rsidR="009D7D6E" w:rsidRPr="008A56C4" w:rsidRDefault="009D7D6E" w:rsidP="0047581F">
+    <w:p w14:paraId="4633C637" w14:textId="27B02EDE" w:rsidR="00ED5C96" w:rsidRPr="00136FFE" w:rsidRDefault="00ED5C96" w:rsidP="003832D5">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00136FFE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008A56C4">
+      <w:r w:rsidRPr="00136FFE">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in case of application for change to the AOC, the table shall be completed only if affected by the change.</w:t>
+        <w:t xml:space="preserve"> In case of multiple changes, tick all applicable items.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="6DCC2CB2" w14:textId="77C3C8D3" w:rsidR="009D7D6E" w:rsidRPr="008A56C4" w:rsidRDefault="009D7D6E" w:rsidP="0047581F">
+    <w:p w14:paraId="5270646B" w14:textId="0E86C0BB" w:rsidR="00716E54" w:rsidRPr="001029E7" w:rsidRDefault="00716E54" w:rsidP="00716E54">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00136FFE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008A56C4">
+      <w:r w:rsidRPr="00136FFE">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in case of application for change to the AOC, only the parts of this table affected by the change shall be completed.</w:t>
+        <w:t xml:space="preserve"> The proposed classification is subject to the review and acceptance of </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7329">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>LV CAA</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="0422521A" w14:textId="570D15B6" w:rsidR="009D7D6E" w:rsidRPr="008A56C4" w:rsidRDefault="009D7D6E" w:rsidP="0047581F">
+    <w:p w14:paraId="54B9F112" w14:textId="43A095AC" w:rsidR="00574E1A" w:rsidRPr="00136FFE" w:rsidRDefault="00574E1A" w:rsidP="00574E1A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00136FFE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008A56C4">
+      <w:r w:rsidRPr="00136FFE">
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in case of application for change to the AOC, only the parts of this table affected by the change shall be completed.</w:t>
+        <w:t xml:space="preserve"> Curriculum vitae to be annexed for each nominated person.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="1CB03B4F" w14:textId="1ABB6879" w:rsidR="009D7D6E" w:rsidRPr="000D0EA5" w:rsidRDefault="009D7D6E" w:rsidP="00321CC7">
+    <w:p w14:paraId="54B5EAA6" w14:textId="223840CD" w:rsidR="00574E1A" w:rsidRPr="001029E7" w:rsidRDefault="00574E1A" w:rsidP="00574E1A">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in case of application for change to the AOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00662C6D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, only the parts of this table affected by the change shall be completed.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="1A796F0F" w14:textId="64F4B91F" w:rsidR="0047581F" w:rsidRPr="00136FFE" w:rsidRDefault="0047581F" w:rsidP="0047581F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in case of application for change to the AOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7329">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the table shall be completed only </w:t>
+      </w:r>
+      <w:r w:rsidR="006D0E2A" w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>for the related</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> change.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="1C6533DB" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00136FFE" w:rsidRDefault="00C71FB6" w:rsidP="00C71FB6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter N/A for new aircraft.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="0DA39704" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="00136FFE" w:rsidRDefault="00C71FB6" w:rsidP="00C71FB6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter the operator’s name or N/A for new aircraft.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="7758FBDA" w14:textId="77777777" w:rsidR="00C71FB6" w:rsidRPr="000D0EA5" w:rsidRDefault="00C71FB6" w:rsidP="00C71FB6">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Enter the date at which the aircraft will be available for an inspection.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="9">
+    <w:p w14:paraId="6DCC2CB2" w14:textId="349B3D51" w:rsidR="0047581F" w:rsidRPr="00136FFE" w:rsidRDefault="0047581F" w:rsidP="0047581F">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in case of application for change to the AOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7329">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136FFE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, only the parts of this table affected by the change shall be completed.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="10">
+    <w:p w14:paraId="0422521A" w14:textId="40C6BFC3" w:rsidR="0047581F" w:rsidRPr="000D0EA5" w:rsidRDefault="0047581F" w:rsidP="0047581F">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008A56C4">
+      <w:r w:rsidRPr="006F0139">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Limitations and/or restrictions</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047581F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>in case of application for change to the AOC</w:t>
+      </w:r>
+      <w:r w:rsidR="00662C6D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0047581F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, only the parts of this table affected by the change shall be completed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="5">
-    <w:p w14:paraId="31A76D21" w14:textId="6CB430DA" w:rsidR="009D7D6E" w:rsidRPr="008A56C4" w:rsidRDefault="009D7D6E" w:rsidP="00D211EC">
+  <w:footnote w:id="11">
+    <w:p w14:paraId="1CB03B4F" w14:textId="4BF3DDEC" w:rsidR="006F10E4" w:rsidRPr="000D0EA5" w:rsidRDefault="006F10E4" w:rsidP="00321CC7">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="008A56C4">
+      <w:r w:rsidRPr="006F0139">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Curriculum vitae to be annexed</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Limitations and/or restrictions</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="12">
+    <w:p w14:paraId="31A76D21" w14:textId="79C08ABB" w:rsidR="00D211EC" w:rsidRPr="001029E7" w:rsidRDefault="00D211EC" w:rsidP="00D211EC">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="006F0139">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F0139">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Curriculum vitae to be annexed</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0B86EA67" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRDefault="009D7D6E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5930CD59" w14:textId="77777777" w:rsidR="00920D59" w:rsidRDefault="00920D59">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="0C0A5BBB" w14:textId="0A5ACEF6" w:rsidR="009D7D6E" w:rsidRDefault="009D7D6E">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0D56E014" w14:textId="2427E042" w:rsidR="00A311B6" w:rsidRDefault="00A311B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="59071D53" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRDefault="009D7D6E">
+  <w:p w14:paraId="59D744DC" w14:textId="77777777" w:rsidR="00A311B6" w:rsidRDefault="00A311B6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="2EE37D1F" w14:textId="5685A4FA" w:rsidR="009D7D6E" w:rsidRPr="00DD50AE" w:rsidRDefault="009D7D6E" w:rsidP="00DD50AE">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="74A9465C" w14:textId="77777777" w:rsidR="00920D59" w:rsidRDefault="00920D59" w:rsidP="00920D59">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
-        <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:lang w:val="lv-LV" w:eastAsia="fr-FR"/>
+        <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
       </w:rPr>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_Hlk147305408"/>
-    <w:r w:rsidRPr="00DD50AE">
+    <w:bookmarkStart w:id="1" w:name="_Hlk147305984"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
-        <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:lang w:val="lv-LV" w:eastAsia="fr-FR"/>
+        <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6843ED58" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRPr="00DD50AE" w:rsidRDefault="009D7D6E" w:rsidP="00DD50AE">
+  <w:p w14:paraId="1CFD26FE" w14:textId="77777777" w:rsidR="00920D59" w:rsidRDefault="00920D59" w:rsidP="00920D59">
     <w:pPr>
+      <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
+        <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DD50AE">
+    <w:r>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
-      <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
+      <w:t>State Agency “</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:spacing w:val="-11"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Civil</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:spacing w:val="-11"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Aviation Agency” of the </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:spacing w:val="-11"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Republic</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:i/>
+        <w:spacing w:val="-11"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> of Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="10F53611" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRPr="00DD50AE" w:rsidRDefault="009D7D6E" w:rsidP="00DD50AE">
+  <w:p w14:paraId="36CDA395" w14:textId="77777777" w:rsidR="00920D59" w:rsidRDefault="00920D59" w:rsidP="00920D59">
     <w:pPr>
+      <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="2A27EFA3" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRPr="00DD50AE" w:rsidRDefault="009D7D6E" w:rsidP="00DD50AE">
+  <w:p w14:paraId="0A0965A5" w14:textId="77777777" w:rsidR="00920D59" w:rsidRDefault="00920D59" w:rsidP="00920D59">
     <w:pPr>
+      <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DD50AE">
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
-      <w:t>Biroju iela 10, Lidosta “Rīga”, Mārupes novads</w:t>
+      <w:t>Biroju</w:t>
     </w:r>
-    <w:r w:rsidRPr="00DD50AE">
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>iela</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 10, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Lidosta</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> “</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Rīga</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">”, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Mārupes</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>novads</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
       <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="5921024D" w14:textId="77777777" w:rsidR="009D7D6E" w:rsidRPr="00DD50AE" w:rsidRDefault="009D7D6E" w:rsidP="00DD50AE">
+  <w:p w14:paraId="258D2E9B" w14:textId="77777777" w:rsidR="00920D59" w:rsidRDefault="00920D59" w:rsidP="00920D59">
     <w:pPr>
+      <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00DD50AE">
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
-      <w:t>phone +371 67830936, fax +371 67830967</w:t>
+      <w:t>phone</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-      <w:jc w:val="right"/>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
-        <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
       </w:rPr>
-    </w:pPr>
-[...6 lines deleted...]
-      <w:t xml:space="preserve"> caa@caa.gov.lv, www.caa.gov.lv</w:t>
+      <w:t xml:space="preserve"> +371 67830936, caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
+    <w:bookmarkEnd w:id="1"/>
   </w:p>
-  <w:bookmarkEnd w:id="2"/>
-  <w:p w14:paraId="046116B0" w14:textId="1B52E771" w:rsidR="009D7D6E" w:rsidRPr="00DD50AE" w:rsidRDefault="009D7D6E">
+  <w:p w14:paraId="16D9E365" w14:textId="1D08DF8C" w:rsidR="00F77C34" w:rsidRPr="00F77C34" w:rsidRDefault="00F77C34" w:rsidP="00F77C34">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:spacing w:before="60"/>
+      <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="fr-FR"/>
       </w:rPr>
-    </w:pPr>
-[...3 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -31256,50 +34705,141 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="679D3A6C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="729E7ADE"/>
+    <w:lvl w:ilvl="0" w:tplc="CB540DB0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="18090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="18090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="18090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76974E66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CC602A40"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -31344,800 +34884,859 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1213537806">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1430347162">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1228146861">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="4" w16cid:durableId="774253898">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1228878643">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="928078744">
     <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="274874584">
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="3"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:hideSpellingErrors/>
   <w:hideGrammaticalErrors/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F2E98"/>
     <w:rsid w:val="00000191"/>
     <w:rsid w:val="00004A77"/>
     <w:rsid w:val="0000669B"/>
     <w:rsid w:val="00006CE4"/>
     <w:rsid w:val="00006DD1"/>
     <w:rsid w:val="000076BD"/>
+    <w:rsid w:val="000100DC"/>
     <w:rsid w:val="0001082A"/>
     <w:rsid w:val="00011AF2"/>
+    <w:rsid w:val="00011E86"/>
     <w:rsid w:val="00012850"/>
     <w:rsid w:val="0001292B"/>
     <w:rsid w:val="00013AE9"/>
     <w:rsid w:val="0001612C"/>
     <w:rsid w:val="000168F2"/>
     <w:rsid w:val="0002042F"/>
     <w:rsid w:val="00022F6C"/>
     <w:rsid w:val="00023C20"/>
     <w:rsid w:val="00024DD2"/>
     <w:rsid w:val="0002537A"/>
     <w:rsid w:val="00025921"/>
     <w:rsid w:val="000305A1"/>
     <w:rsid w:val="00033A46"/>
     <w:rsid w:val="00034412"/>
     <w:rsid w:val="00034932"/>
     <w:rsid w:val="0003495C"/>
     <w:rsid w:val="00035C25"/>
     <w:rsid w:val="00036D7C"/>
     <w:rsid w:val="00040E5F"/>
     <w:rsid w:val="000413D5"/>
     <w:rsid w:val="000414EE"/>
     <w:rsid w:val="0004754A"/>
     <w:rsid w:val="000502F0"/>
     <w:rsid w:val="00050BBC"/>
     <w:rsid w:val="00051F72"/>
     <w:rsid w:val="00052708"/>
-    <w:rsid w:val="0005417D"/>
     <w:rsid w:val="0005509E"/>
     <w:rsid w:val="0005628E"/>
     <w:rsid w:val="000564CC"/>
     <w:rsid w:val="00056C9A"/>
     <w:rsid w:val="00057348"/>
     <w:rsid w:val="000607ED"/>
     <w:rsid w:val="00062267"/>
     <w:rsid w:val="00063306"/>
+    <w:rsid w:val="000663EA"/>
     <w:rsid w:val="000730B0"/>
     <w:rsid w:val="00074FB6"/>
     <w:rsid w:val="00076A59"/>
     <w:rsid w:val="00076B3E"/>
     <w:rsid w:val="00077773"/>
     <w:rsid w:val="00077B4F"/>
     <w:rsid w:val="0008366E"/>
     <w:rsid w:val="0008609A"/>
     <w:rsid w:val="000874FB"/>
     <w:rsid w:val="00087E08"/>
     <w:rsid w:val="0009269C"/>
     <w:rsid w:val="00092EB1"/>
     <w:rsid w:val="00097CE9"/>
     <w:rsid w:val="000A093A"/>
     <w:rsid w:val="000A1052"/>
     <w:rsid w:val="000A39D3"/>
     <w:rsid w:val="000A55AA"/>
+    <w:rsid w:val="000A5A16"/>
     <w:rsid w:val="000A646D"/>
     <w:rsid w:val="000A754C"/>
     <w:rsid w:val="000A7DC1"/>
     <w:rsid w:val="000B2304"/>
-    <w:rsid w:val="000B2546"/>
     <w:rsid w:val="000B2C62"/>
     <w:rsid w:val="000B58ED"/>
     <w:rsid w:val="000B7F11"/>
     <w:rsid w:val="000C060A"/>
     <w:rsid w:val="000C0CAA"/>
     <w:rsid w:val="000C5033"/>
     <w:rsid w:val="000D0EA5"/>
     <w:rsid w:val="000D35C1"/>
     <w:rsid w:val="000D4444"/>
     <w:rsid w:val="000D7B6A"/>
     <w:rsid w:val="000E0C09"/>
     <w:rsid w:val="000E0F28"/>
     <w:rsid w:val="000E38DF"/>
     <w:rsid w:val="000E40E3"/>
     <w:rsid w:val="000E5FB2"/>
+    <w:rsid w:val="000E7994"/>
     <w:rsid w:val="000F01B9"/>
     <w:rsid w:val="000F2D10"/>
     <w:rsid w:val="000F3BAF"/>
     <w:rsid w:val="000F72AA"/>
     <w:rsid w:val="000F7E82"/>
     <w:rsid w:val="00102183"/>
     <w:rsid w:val="001029E7"/>
     <w:rsid w:val="00102EC0"/>
     <w:rsid w:val="00103CBA"/>
     <w:rsid w:val="00103F56"/>
     <w:rsid w:val="001073DE"/>
+    <w:rsid w:val="00112FB8"/>
+    <w:rsid w:val="001138EE"/>
     <w:rsid w:val="00114B23"/>
     <w:rsid w:val="00115DDC"/>
+    <w:rsid w:val="00116EE2"/>
     <w:rsid w:val="00117C43"/>
     <w:rsid w:val="00117E35"/>
     <w:rsid w:val="00117FB7"/>
     <w:rsid w:val="001208F9"/>
     <w:rsid w:val="00123F69"/>
     <w:rsid w:val="00124141"/>
     <w:rsid w:val="00124DF1"/>
     <w:rsid w:val="00126773"/>
     <w:rsid w:val="00127DE3"/>
     <w:rsid w:val="00130FA5"/>
     <w:rsid w:val="00133E9D"/>
     <w:rsid w:val="0013630C"/>
+    <w:rsid w:val="00136FFE"/>
     <w:rsid w:val="00140537"/>
     <w:rsid w:val="00140AC4"/>
     <w:rsid w:val="00143915"/>
     <w:rsid w:val="00143E60"/>
     <w:rsid w:val="00147578"/>
+    <w:rsid w:val="00147A33"/>
     <w:rsid w:val="00153763"/>
     <w:rsid w:val="001550C0"/>
     <w:rsid w:val="00155C16"/>
     <w:rsid w:val="00156EC8"/>
     <w:rsid w:val="00157A9F"/>
     <w:rsid w:val="0016342F"/>
     <w:rsid w:val="00163AF0"/>
     <w:rsid w:val="00164CD5"/>
+    <w:rsid w:val="00166C57"/>
     <w:rsid w:val="001670D7"/>
     <w:rsid w:val="001700F8"/>
     <w:rsid w:val="001706AD"/>
     <w:rsid w:val="00171277"/>
     <w:rsid w:val="00171C7E"/>
     <w:rsid w:val="001728D2"/>
     <w:rsid w:val="0017303E"/>
     <w:rsid w:val="0017438D"/>
     <w:rsid w:val="001752BC"/>
     <w:rsid w:val="00176A84"/>
     <w:rsid w:val="00177C58"/>
     <w:rsid w:val="00180F8B"/>
     <w:rsid w:val="00181123"/>
     <w:rsid w:val="00183835"/>
+    <w:rsid w:val="00185C66"/>
     <w:rsid w:val="00187D33"/>
     <w:rsid w:val="0019016C"/>
     <w:rsid w:val="001919AB"/>
     <w:rsid w:val="001920C7"/>
     <w:rsid w:val="00195822"/>
     <w:rsid w:val="00195CB3"/>
     <w:rsid w:val="0019709C"/>
     <w:rsid w:val="001A1B2A"/>
     <w:rsid w:val="001A360B"/>
     <w:rsid w:val="001A4AD8"/>
     <w:rsid w:val="001A55A3"/>
     <w:rsid w:val="001A6D1E"/>
     <w:rsid w:val="001B1300"/>
     <w:rsid w:val="001B31FC"/>
     <w:rsid w:val="001B43E3"/>
     <w:rsid w:val="001B45CB"/>
     <w:rsid w:val="001B6649"/>
     <w:rsid w:val="001C1045"/>
     <w:rsid w:val="001C3346"/>
     <w:rsid w:val="001C3952"/>
     <w:rsid w:val="001C55E6"/>
-    <w:rsid w:val="001C5603"/>
     <w:rsid w:val="001C5AEA"/>
     <w:rsid w:val="001C73F1"/>
     <w:rsid w:val="001C7E54"/>
     <w:rsid w:val="001C7F7D"/>
     <w:rsid w:val="001D0BB5"/>
+    <w:rsid w:val="001D282F"/>
     <w:rsid w:val="001D30A4"/>
     <w:rsid w:val="001D4CB1"/>
     <w:rsid w:val="001D58B7"/>
     <w:rsid w:val="001E14D7"/>
     <w:rsid w:val="001E278D"/>
     <w:rsid w:val="001E3867"/>
     <w:rsid w:val="001E4658"/>
     <w:rsid w:val="001E4FA0"/>
     <w:rsid w:val="001E606A"/>
     <w:rsid w:val="001E7242"/>
     <w:rsid w:val="001E7A66"/>
+    <w:rsid w:val="001F1931"/>
     <w:rsid w:val="001F240A"/>
     <w:rsid w:val="001F273D"/>
     <w:rsid w:val="001F2AEE"/>
+    <w:rsid w:val="001F312B"/>
     <w:rsid w:val="001F3F4F"/>
     <w:rsid w:val="001F51E0"/>
     <w:rsid w:val="001F54DA"/>
     <w:rsid w:val="001F55A9"/>
     <w:rsid w:val="001F5BC8"/>
     <w:rsid w:val="001F6AFA"/>
+    <w:rsid w:val="001F7AA4"/>
     <w:rsid w:val="002016D6"/>
+    <w:rsid w:val="00203050"/>
     <w:rsid w:val="0020418D"/>
     <w:rsid w:val="0020531E"/>
     <w:rsid w:val="00206693"/>
     <w:rsid w:val="00207B48"/>
     <w:rsid w:val="0021147E"/>
     <w:rsid w:val="002119E3"/>
     <w:rsid w:val="00211ECA"/>
     <w:rsid w:val="00212371"/>
     <w:rsid w:val="00214208"/>
     <w:rsid w:val="00217CFC"/>
     <w:rsid w:val="00220E9E"/>
     <w:rsid w:val="0022197C"/>
     <w:rsid w:val="00222F9A"/>
     <w:rsid w:val="00224254"/>
     <w:rsid w:val="002242CE"/>
     <w:rsid w:val="002313A5"/>
     <w:rsid w:val="00232B98"/>
+    <w:rsid w:val="00233E8D"/>
     <w:rsid w:val="002355FC"/>
     <w:rsid w:val="0023635C"/>
     <w:rsid w:val="002373E1"/>
+    <w:rsid w:val="0024047B"/>
     <w:rsid w:val="0024252D"/>
     <w:rsid w:val="00243046"/>
     <w:rsid w:val="00244357"/>
     <w:rsid w:val="00244F32"/>
     <w:rsid w:val="00246C7D"/>
     <w:rsid w:val="00250272"/>
     <w:rsid w:val="0025162F"/>
     <w:rsid w:val="002546E9"/>
     <w:rsid w:val="00255264"/>
     <w:rsid w:val="002559A3"/>
     <w:rsid w:val="00256160"/>
     <w:rsid w:val="00257BF6"/>
     <w:rsid w:val="00260D3A"/>
     <w:rsid w:val="00261A58"/>
     <w:rsid w:val="0026237E"/>
     <w:rsid w:val="00263AF6"/>
     <w:rsid w:val="00263E0E"/>
     <w:rsid w:val="002706DC"/>
     <w:rsid w:val="00271D8B"/>
     <w:rsid w:val="0028010E"/>
     <w:rsid w:val="002836E1"/>
     <w:rsid w:val="00283AC5"/>
     <w:rsid w:val="00283CA3"/>
     <w:rsid w:val="00290767"/>
     <w:rsid w:val="00291462"/>
     <w:rsid w:val="00292772"/>
     <w:rsid w:val="00292933"/>
     <w:rsid w:val="002934D5"/>
     <w:rsid w:val="002939EA"/>
     <w:rsid w:val="00294867"/>
     <w:rsid w:val="002A0C2C"/>
     <w:rsid w:val="002A4057"/>
     <w:rsid w:val="002A52FC"/>
     <w:rsid w:val="002A5D4E"/>
     <w:rsid w:val="002A6AA8"/>
     <w:rsid w:val="002B005A"/>
     <w:rsid w:val="002B1738"/>
     <w:rsid w:val="002B1797"/>
     <w:rsid w:val="002B2AEF"/>
     <w:rsid w:val="002B6993"/>
+    <w:rsid w:val="002B6EE0"/>
     <w:rsid w:val="002B6FDB"/>
     <w:rsid w:val="002C0361"/>
     <w:rsid w:val="002C1213"/>
     <w:rsid w:val="002C16E2"/>
     <w:rsid w:val="002C5095"/>
     <w:rsid w:val="002C530B"/>
     <w:rsid w:val="002C6871"/>
     <w:rsid w:val="002D05D8"/>
     <w:rsid w:val="002D20D9"/>
     <w:rsid w:val="002E1985"/>
     <w:rsid w:val="002E19D9"/>
     <w:rsid w:val="002E29A4"/>
     <w:rsid w:val="002E2CAC"/>
     <w:rsid w:val="002E32CE"/>
     <w:rsid w:val="002E4F53"/>
     <w:rsid w:val="002E5D74"/>
     <w:rsid w:val="002E636F"/>
     <w:rsid w:val="002E7BC3"/>
     <w:rsid w:val="002F0366"/>
     <w:rsid w:val="002F09FA"/>
     <w:rsid w:val="002F17A1"/>
     <w:rsid w:val="002F2467"/>
     <w:rsid w:val="002F27E9"/>
     <w:rsid w:val="002F3ABA"/>
     <w:rsid w:val="002F46C3"/>
     <w:rsid w:val="002F5096"/>
     <w:rsid w:val="002F53AC"/>
     <w:rsid w:val="002F6F09"/>
     <w:rsid w:val="002F78AA"/>
     <w:rsid w:val="00300A46"/>
     <w:rsid w:val="003055E6"/>
     <w:rsid w:val="00305BCA"/>
     <w:rsid w:val="00306A3C"/>
     <w:rsid w:val="00311537"/>
     <w:rsid w:val="003128D9"/>
     <w:rsid w:val="003137D8"/>
     <w:rsid w:val="00313A11"/>
     <w:rsid w:val="00313C3C"/>
-    <w:rsid w:val="0031498C"/>
     <w:rsid w:val="00317901"/>
     <w:rsid w:val="00320D74"/>
     <w:rsid w:val="00320E1B"/>
     <w:rsid w:val="003219CC"/>
     <w:rsid w:val="00321CC7"/>
     <w:rsid w:val="00321E23"/>
     <w:rsid w:val="00323E2A"/>
+    <w:rsid w:val="00325735"/>
     <w:rsid w:val="003257A0"/>
     <w:rsid w:val="00330004"/>
     <w:rsid w:val="003341E3"/>
     <w:rsid w:val="003346CE"/>
     <w:rsid w:val="00335EA7"/>
     <w:rsid w:val="00337198"/>
+    <w:rsid w:val="00340965"/>
     <w:rsid w:val="00340D9A"/>
     <w:rsid w:val="003413D3"/>
     <w:rsid w:val="00344B78"/>
     <w:rsid w:val="00345542"/>
     <w:rsid w:val="00345747"/>
     <w:rsid w:val="003468D9"/>
     <w:rsid w:val="003475E1"/>
     <w:rsid w:val="0035058C"/>
     <w:rsid w:val="00351B03"/>
+    <w:rsid w:val="00352322"/>
     <w:rsid w:val="00353772"/>
     <w:rsid w:val="00354ABB"/>
     <w:rsid w:val="00355922"/>
     <w:rsid w:val="00357E13"/>
     <w:rsid w:val="00363277"/>
     <w:rsid w:val="00363CD6"/>
     <w:rsid w:val="00365BCD"/>
     <w:rsid w:val="0037022B"/>
     <w:rsid w:val="003709AE"/>
     <w:rsid w:val="003717A2"/>
     <w:rsid w:val="003729D2"/>
     <w:rsid w:val="00373636"/>
     <w:rsid w:val="003736B4"/>
     <w:rsid w:val="00373939"/>
     <w:rsid w:val="0037792D"/>
     <w:rsid w:val="00380015"/>
     <w:rsid w:val="003827F7"/>
+    <w:rsid w:val="003832D5"/>
     <w:rsid w:val="00384F7C"/>
     <w:rsid w:val="00385202"/>
     <w:rsid w:val="00385398"/>
     <w:rsid w:val="00385527"/>
     <w:rsid w:val="00385F28"/>
     <w:rsid w:val="00386121"/>
+    <w:rsid w:val="0038620F"/>
     <w:rsid w:val="00390665"/>
     <w:rsid w:val="00391B79"/>
     <w:rsid w:val="00391BEC"/>
     <w:rsid w:val="003A1EEC"/>
     <w:rsid w:val="003A2F08"/>
     <w:rsid w:val="003A3BAE"/>
+    <w:rsid w:val="003A4DD3"/>
     <w:rsid w:val="003A5D26"/>
     <w:rsid w:val="003A5D9A"/>
     <w:rsid w:val="003A620F"/>
     <w:rsid w:val="003A7186"/>
     <w:rsid w:val="003A7B0C"/>
     <w:rsid w:val="003B1D6F"/>
+    <w:rsid w:val="003B3628"/>
     <w:rsid w:val="003C1B38"/>
     <w:rsid w:val="003C503F"/>
     <w:rsid w:val="003C5197"/>
     <w:rsid w:val="003C5C8F"/>
     <w:rsid w:val="003C6CA0"/>
     <w:rsid w:val="003C78C0"/>
     <w:rsid w:val="003D0B0A"/>
     <w:rsid w:val="003D0E90"/>
     <w:rsid w:val="003D6477"/>
     <w:rsid w:val="003D659E"/>
     <w:rsid w:val="003D66EA"/>
     <w:rsid w:val="003E317C"/>
     <w:rsid w:val="003E3313"/>
     <w:rsid w:val="003E5DC7"/>
     <w:rsid w:val="003E6431"/>
     <w:rsid w:val="003E6815"/>
     <w:rsid w:val="003E6B11"/>
     <w:rsid w:val="003E74FF"/>
     <w:rsid w:val="003E7AC3"/>
     <w:rsid w:val="003F0E0E"/>
     <w:rsid w:val="003F1FFD"/>
     <w:rsid w:val="003F34F2"/>
     <w:rsid w:val="003F4C92"/>
     <w:rsid w:val="003F50F8"/>
     <w:rsid w:val="003F52B0"/>
     <w:rsid w:val="003F6F40"/>
     <w:rsid w:val="003F7DA9"/>
     <w:rsid w:val="00400962"/>
     <w:rsid w:val="00401365"/>
+    <w:rsid w:val="004029E7"/>
     <w:rsid w:val="00402FB9"/>
     <w:rsid w:val="004030CD"/>
     <w:rsid w:val="00404E16"/>
     <w:rsid w:val="004069FB"/>
     <w:rsid w:val="00406E17"/>
     <w:rsid w:val="004164D9"/>
     <w:rsid w:val="00416D9B"/>
     <w:rsid w:val="00422410"/>
     <w:rsid w:val="00422B72"/>
     <w:rsid w:val="0042428F"/>
     <w:rsid w:val="004257F4"/>
     <w:rsid w:val="00425F26"/>
     <w:rsid w:val="00426711"/>
+    <w:rsid w:val="00426ED0"/>
     <w:rsid w:val="004272F4"/>
     <w:rsid w:val="00432532"/>
     <w:rsid w:val="00434BC7"/>
     <w:rsid w:val="00435D57"/>
-    <w:rsid w:val="00444FD7"/>
     <w:rsid w:val="00445DD1"/>
     <w:rsid w:val="00447213"/>
     <w:rsid w:val="004505E1"/>
     <w:rsid w:val="00455B0F"/>
     <w:rsid w:val="00461298"/>
     <w:rsid w:val="00461D8B"/>
     <w:rsid w:val="004627D7"/>
     <w:rsid w:val="00463210"/>
     <w:rsid w:val="004652D8"/>
     <w:rsid w:val="004665C8"/>
     <w:rsid w:val="00466AC2"/>
     <w:rsid w:val="00466CC3"/>
     <w:rsid w:val="004711FD"/>
     <w:rsid w:val="0047151D"/>
     <w:rsid w:val="0047250B"/>
     <w:rsid w:val="004735A4"/>
     <w:rsid w:val="00473CEB"/>
     <w:rsid w:val="004756BC"/>
     <w:rsid w:val="0047581F"/>
     <w:rsid w:val="004837B6"/>
     <w:rsid w:val="004847EF"/>
     <w:rsid w:val="004851A4"/>
     <w:rsid w:val="004853C7"/>
-    <w:rsid w:val="00487774"/>
     <w:rsid w:val="00487CF1"/>
+    <w:rsid w:val="004908C1"/>
     <w:rsid w:val="0049192A"/>
     <w:rsid w:val="004934D6"/>
     <w:rsid w:val="0049387E"/>
     <w:rsid w:val="00494CBB"/>
     <w:rsid w:val="00495354"/>
     <w:rsid w:val="00495EF7"/>
     <w:rsid w:val="00496FEF"/>
     <w:rsid w:val="00497817"/>
     <w:rsid w:val="00497A4D"/>
     <w:rsid w:val="00497F8A"/>
     <w:rsid w:val="004A193D"/>
     <w:rsid w:val="004A312F"/>
     <w:rsid w:val="004A40EE"/>
     <w:rsid w:val="004A4D14"/>
     <w:rsid w:val="004A62EF"/>
     <w:rsid w:val="004A7BF7"/>
     <w:rsid w:val="004B096F"/>
     <w:rsid w:val="004B41B0"/>
+    <w:rsid w:val="004B500C"/>
     <w:rsid w:val="004B5523"/>
     <w:rsid w:val="004B659A"/>
     <w:rsid w:val="004B66C0"/>
     <w:rsid w:val="004C083B"/>
     <w:rsid w:val="004C6C9E"/>
     <w:rsid w:val="004C6F70"/>
     <w:rsid w:val="004D1303"/>
     <w:rsid w:val="004D1DEC"/>
     <w:rsid w:val="004D2E44"/>
     <w:rsid w:val="004D44B4"/>
     <w:rsid w:val="004D46AC"/>
     <w:rsid w:val="004D6A9D"/>
     <w:rsid w:val="004D6FE1"/>
     <w:rsid w:val="004E0C07"/>
     <w:rsid w:val="004E1121"/>
     <w:rsid w:val="004E1CC1"/>
     <w:rsid w:val="004E705A"/>
     <w:rsid w:val="004E786D"/>
     <w:rsid w:val="004F0490"/>
     <w:rsid w:val="004F273C"/>
     <w:rsid w:val="004F467D"/>
     <w:rsid w:val="00500AD2"/>
+    <w:rsid w:val="00500B38"/>
     <w:rsid w:val="00500F9B"/>
     <w:rsid w:val="0050145A"/>
     <w:rsid w:val="00502B54"/>
     <w:rsid w:val="00503765"/>
     <w:rsid w:val="0050383C"/>
     <w:rsid w:val="005109C0"/>
     <w:rsid w:val="005134F6"/>
     <w:rsid w:val="00515E05"/>
-    <w:rsid w:val="005209AA"/>
     <w:rsid w:val="00521CC5"/>
     <w:rsid w:val="00521EFA"/>
     <w:rsid w:val="00523488"/>
     <w:rsid w:val="0052372C"/>
     <w:rsid w:val="005241C7"/>
     <w:rsid w:val="00524B50"/>
-    <w:rsid w:val="00525B67"/>
     <w:rsid w:val="0053096A"/>
     <w:rsid w:val="00530C2E"/>
     <w:rsid w:val="005310F8"/>
     <w:rsid w:val="00531379"/>
     <w:rsid w:val="00534435"/>
     <w:rsid w:val="00541664"/>
     <w:rsid w:val="005416EE"/>
     <w:rsid w:val="00542FF8"/>
+    <w:rsid w:val="00543D31"/>
     <w:rsid w:val="00546075"/>
     <w:rsid w:val="00551214"/>
     <w:rsid w:val="00551FC6"/>
     <w:rsid w:val="00552652"/>
     <w:rsid w:val="00553CA4"/>
     <w:rsid w:val="00553D86"/>
-    <w:rsid w:val="00554914"/>
     <w:rsid w:val="00555D05"/>
     <w:rsid w:val="005561FE"/>
     <w:rsid w:val="00557D11"/>
     <w:rsid w:val="00560D69"/>
     <w:rsid w:val="00561274"/>
-    <w:rsid w:val="00561D18"/>
     <w:rsid w:val="00562080"/>
     <w:rsid w:val="00564CFA"/>
     <w:rsid w:val="005653BD"/>
+    <w:rsid w:val="00566214"/>
     <w:rsid w:val="00567D9A"/>
+    <w:rsid w:val="00571038"/>
     <w:rsid w:val="00572277"/>
     <w:rsid w:val="0057288C"/>
+    <w:rsid w:val="00574E1A"/>
     <w:rsid w:val="00575869"/>
+    <w:rsid w:val="00576073"/>
     <w:rsid w:val="00576761"/>
     <w:rsid w:val="0058078E"/>
     <w:rsid w:val="00582399"/>
     <w:rsid w:val="00583A87"/>
     <w:rsid w:val="00583D0D"/>
-    <w:rsid w:val="00585B23"/>
     <w:rsid w:val="00590294"/>
+    <w:rsid w:val="0059039F"/>
     <w:rsid w:val="005917B8"/>
     <w:rsid w:val="00591D04"/>
+    <w:rsid w:val="005937A1"/>
     <w:rsid w:val="00594404"/>
     <w:rsid w:val="00594928"/>
     <w:rsid w:val="00595F01"/>
     <w:rsid w:val="0059736C"/>
     <w:rsid w:val="00597570"/>
+    <w:rsid w:val="00597659"/>
     <w:rsid w:val="005A0333"/>
     <w:rsid w:val="005A1542"/>
     <w:rsid w:val="005A1932"/>
     <w:rsid w:val="005A4C20"/>
     <w:rsid w:val="005A5CFC"/>
     <w:rsid w:val="005A72CC"/>
     <w:rsid w:val="005A7B3E"/>
     <w:rsid w:val="005B3142"/>
     <w:rsid w:val="005B62DC"/>
+    <w:rsid w:val="005B64CF"/>
     <w:rsid w:val="005B6B51"/>
     <w:rsid w:val="005C0995"/>
+    <w:rsid w:val="005C19B2"/>
     <w:rsid w:val="005C211F"/>
     <w:rsid w:val="005C2DF8"/>
+    <w:rsid w:val="005C4A73"/>
     <w:rsid w:val="005C4AEE"/>
     <w:rsid w:val="005C524E"/>
     <w:rsid w:val="005C63D9"/>
+    <w:rsid w:val="005C6849"/>
+    <w:rsid w:val="005C6FE7"/>
     <w:rsid w:val="005C78E4"/>
     <w:rsid w:val="005D10E0"/>
     <w:rsid w:val="005D11B9"/>
+    <w:rsid w:val="005D1438"/>
+    <w:rsid w:val="005D578C"/>
     <w:rsid w:val="005D68B2"/>
     <w:rsid w:val="005D77D9"/>
+    <w:rsid w:val="005D7F46"/>
     <w:rsid w:val="005E08FD"/>
     <w:rsid w:val="005E1687"/>
     <w:rsid w:val="005E443E"/>
     <w:rsid w:val="005E4E70"/>
     <w:rsid w:val="005E6702"/>
+    <w:rsid w:val="005E7901"/>
     <w:rsid w:val="005F040C"/>
     <w:rsid w:val="005F0833"/>
     <w:rsid w:val="005F2A78"/>
     <w:rsid w:val="005F30AA"/>
     <w:rsid w:val="005F4D16"/>
     <w:rsid w:val="005F53A7"/>
+    <w:rsid w:val="005F6CBF"/>
     <w:rsid w:val="005F757F"/>
     <w:rsid w:val="00600A84"/>
     <w:rsid w:val="00603A99"/>
     <w:rsid w:val="00604065"/>
     <w:rsid w:val="00605E80"/>
+    <w:rsid w:val="00607127"/>
     <w:rsid w:val="006074D9"/>
     <w:rsid w:val="0060778F"/>
+    <w:rsid w:val="006153DE"/>
     <w:rsid w:val="006160E3"/>
     <w:rsid w:val="00616C4B"/>
-    <w:rsid w:val="00622D8E"/>
+    <w:rsid w:val="00621E28"/>
     <w:rsid w:val="00623E76"/>
     <w:rsid w:val="0062624C"/>
     <w:rsid w:val="0062785E"/>
     <w:rsid w:val="0063044E"/>
     <w:rsid w:val="006311A7"/>
     <w:rsid w:val="0063189E"/>
     <w:rsid w:val="00634566"/>
-    <w:rsid w:val="00635AB6"/>
+    <w:rsid w:val="00635F23"/>
     <w:rsid w:val="0064078E"/>
     <w:rsid w:val="006417D1"/>
     <w:rsid w:val="00642E3D"/>
     <w:rsid w:val="006444A8"/>
+    <w:rsid w:val="0064593E"/>
     <w:rsid w:val="0065082C"/>
     <w:rsid w:val="006513E4"/>
     <w:rsid w:val="00652A0A"/>
     <w:rsid w:val="00654299"/>
     <w:rsid w:val="006555DD"/>
     <w:rsid w:val="00656C30"/>
     <w:rsid w:val="00657651"/>
     <w:rsid w:val="0066052D"/>
     <w:rsid w:val="00660E83"/>
     <w:rsid w:val="0066252B"/>
     <w:rsid w:val="0066294A"/>
     <w:rsid w:val="00662BD1"/>
+    <w:rsid w:val="00662C6D"/>
     <w:rsid w:val="00663E17"/>
+    <w:rsid w:val="0066429C"/>
     <w:rsid w:val="006642A7"/>
     <w:rsid w:val="0066612E"/>
     <w:rsid w:val="006672EB"/>
     <w:rsid w:val="00667C6D"/>
     <w:rsid w:val="006705B5"/>
     <w:rsid w:val="006713B7"/>
     <w:rsid w:val="00671B8B"/>
     <w:rsid w:val="0067337A"/>
     <w:rsid w:val="00676A62"/>
     <w:rsid w:val="00676EEE"/>
     <w:rsid w:val="00677AF4"/>
     <w:rsid w:val="00680F25"/>
     <w:rsid w:val="00684664"/>
     <w:rsid w:val="006846C8"/>
     <w:rsid w:val="00687BA6"/>
     <w:rsid w:val="00690F1C"/>
     <w:rsid w:val="00693433"/>
     <w:rsid w:val="00694B1E"/>
     <w:rsid w:val="00694C93"/>
     <w:rsid w:val="00695B4F"/>
+    <w:rsid w:val="006A1572"/>
     <w:rsid w:val="006A2117"/>
     <w:rsid w:val="006A2904"/>
     <w:rsid w:val="006A2AF6"/>
     <w:rsid w:val="006A2E5C"/>
     <w:rsid w:val="006A3AC8"/>
     <w:rsid w:val="006A3BEA"/>
     <w:rsid w:val="006A4799"/>
     <w:rsid w:val="006A4B9B"/>
     <w:rsid w:val="006A5BC6"/>
     <w:rsid w:val="006A64FF"/>
     <w:rsid w:val="006B13B1"/>
     <w:rsid w:val="006B1C9C"/>
     <w:rsid w:val="006B208A"/>
     <w:rsid w:val="006B3B43"/>
+    <w:rsid w:val="006B4548"/>
     <w:rsid w:val="006B45D5"/>
-    <w:rsid w:val="006B7F85"/>
     <w:rsid w:val="006C0445"/>
     <w:rsid w:val="006C084D"/>
     <w:rsid w:val="006C1647"/>
     <w:rsid w:val="006C2776"/>
     <w:rsid w:val="006C2D46"/>
     <w:rsid w:val="006C56C1"/>
     <w:rsid w:val="006C701D"/>
+    <w:rsid w:val="006C7D96"/>
+    <w:rsid w:val="006D0E2A"/>
     <w:rsid w:val="006D31BE"/>
-    <w:rsid w:val="006D368B"/>
     <w:rsid w:val="006D4323"/>
     <w:rsid w:val="006D46C1"/>
     <w:rsid w:val="006D5A21"/>
     <w:rsid w:val="006D5A99"/>
+    <w:rsid w:val="006D5E15"/>
     <w:rsid w:val="006D61E1"/>
     <w:rsid w:val="006D6B1A"/>
     <w:rsid w:val="006D75E1"/>
     <w:rsid w:val="006D7A5D"/>
     <w:rsid w:val="006D7AAE"/>
+    <w:rsid w:val="006E09FC"/>
     <w:rsid w:val="006E2D57"/>
     <w:rsid w:val="006E42E9"/>
     <w:rsid w:val="006E4A4B"/>
     <w:rsid w:val="006E4E30"/>
+    <w:rsid w:val="006E53D7"/>
     <w:rsid w:val="006E5E43"/>
     <w:rsid w:val="006E6589"/>
     <w:rsid w:val="006E7B6D"/>
+    <w:rsid w:val="006E7DF7"/>
     <w:rsid w:val="006F0139"/>
     <w:rsid w:val="006F10E4"/>
     <w:rsid w:val="006F25B9"/>
     <w:rsid w:val="006F3AED"/>
     <w:rsid w:val="006F4908"/>
     <w:rsid w:val="006F74FB"/>
     <w:rsid w:val="007004E8"/>
     <w:rsid w:val="00700B5E"/>
     <w:rsid w:val="00700CDE"/>
     <w:rsid w:val="0070148F"/>
     <w:rsid w:val="00701604"/>
     <w:rsid w:val="007022B5"/>
     <w:rsid w:val="00702437"/>
     <w:rsid w:val="00702795"/>
     <w:rsid w:val="0070329D"/>
     <w:rsid w:val="00703BE2"/>
     <w:rsid w:val="007065AE"/>
     <w:rsid w:val="00707326"/>
     <w:rsid w:val="00707C87"/>
     <w:rsid w:val="00710E89"/>
     <w:rsid w:val="007118DD"/>
     <w:rsid w:val="007120E1"/>
     <w:rsid w:val="00712905"/>
     <w:rsid w:val="00716D05"/>
+    <w:rsid w:val="00716E54"/>
     <w:rsid w:val="00717F2C"/>
     <w:rsid w:val="00722043"/>
     <w:rsid w:val="007229BC"/>
     <w:rsid w:val="00724A4E"/>
+    <w:rsid w:val="00724EC2"/>
     <w:rsid w:val="00726180"/>
     <w:rsid w:val="00726276"/>
     <w:rsid w:val="00726CB3"/>
     <w:rsid w:val="007306BC"/>
     <w:rsid w:val="00731E4C"/>
     <w:rsid w:val="007326D4"/>
     <w:rsid w:val="007326E4"/>
     <w:rsid w:val="0073284D"/>
     <w:rsid w:val="00734C25"/>
     <w:rsid w:val="00734FA6"/>
     <w:rsid w:val="007352CD"/>
     <w:rsid w:val="0074007D"/>
     <w:rsid w:val="007403E4"/>
     <w:rsid w:val="007409DC"/>
     <w:rsid w:val="00742317"/>
     <w:rsid w:val="00742FB9"/>
     <w:rsid w:val="00743ED3"/>
     <w:rsid w:val="00744379"/>
     <w:rsid w:val="00745258"/>
     <w:rsid w:val="00745A8A"/>
+    <w:rsid w:val="00746C76"/>
     <w:rsid w:val="00751380"/>
     <w:rsid w:val="0075233E"/>
     <w:rsid w:val="007524EE"/>
     <w:rsid w:val="007529BA"/>
     <w:rsid w:val="00754949"/>
     <w:rsid w:val="00756F0A"/>
     <w:rsid w:val="00757F2A"/>
     <w:rsid w:val="007604D6"/>
     <w:rsid w:val="00760DE1"/>
     <w:rsid w:val="00762132"/>
     <w:rsid w:val="007630AF"/>
     <w:rsid w:val="0076561E"/>
     <w:rsid w:val="00766722"/>
     <w:rsid w:val="00767762"/>
+    <w:rsid w:val="00767AAD"/>
     <w:rsid w:val="00770C36"/>
     <w:rsid w:val="0077342D"/>
     <w:rsid w:val="0077372C"/>
     <w:rsid w:val="00774F71"/>
     <w:rsid w:val="007750BD"/>
     <w:rsid w:val="0077512A"/>
     <w:rsid w:val="00775445"/>
     <w:rsid w:val="00777092"/>
     <w:rsid w:val="00777521"/>
     <w:rsid w:val="007775C9"/>
     <w:rsid w:val="00777895"/>
     <w:rsid w:val="007812D2"/>
     <w:rsid w:val="00781BFB"/>
     <w:rsid w:val="0078224F"/>
     <w:rsid w:val="00783BA1"/>
     <w:rsid w:val="00790CB5"/>
     <w:rsid w:val="00791816"/>
     <w:rsid w:val="00792807"/>
     <w:rsid w:val="007928EA"/>
     <w:rsid w:val="00792EFB"/>
     <w:rsid w:val="00794352"/>
     <w:rsid w:val="00795A97"/>
     <w:rsid w:val="00796260"/>
     <w:rsid w:val="00796480"/>
     <w:rsid w:val="00796A54"/>
@@ -32158,835 +35757,890 @@
     <w:rsid w:val="007C62FA"/>
     <w:rsid w:val="007C6406"/>
     <w:rsid w:val="007D1BD4"/>
     <w:rsid w:val="007D2335"/>
     <w:rsid w:val="007D276D"/>
     <w:rsid w:val="007D44D5"/>
     <w:rsid w:val="007D59C2"/>
     <w:rsid w:val="007D5CD6"/>
     <w:rsid w:val="007D68B6"/>
     <w:rsid w:val="007D6E9F"/>
     <w:rsid w:val="007E0F35"/>
     <w:rsid w:val="007E1579"/>
     <w:rsid w:val="007E7954"/>
     <w:rsid w:val="007E7FF3"/>
     <w:rsid w:val="007F2E98"/>
     <w:rsid w:val="007F4F64"/>
     <w:rsid w:val="007F65E7"/>
     <w:rsid w:val="00801CAD"/>
     <w:rsid w:val="008033F6"/>
     <w:rsid w:val="008035FB"/>
     <w:rsid w:val="0080362D"/>
     <w:rsid w:val="008052A4"/>
     <w:rsid w:val="00806C48"/>
     <w:rsid w:val="0080724D"/>
     <w:rsid w:val="008073DA"/>
+    <w:rsid w:val="00810716"/>
     <w:rsid w:val="0081454E"/>
     <w:rsid w:val="00815159"/>
+    <w:rsid w:val="008154DC"/>
     <w:rsid w:val="00815786"/>
     <w:rsid w:val="008165B6"/>
     <w:rsid w:val="00816A57"/>
     <w:rsid w:val="008178BA"/>
     <w:rsid w:val="0082030E"/>
     <w:rsid w:val="00822A2B"/>
     <w:rsid w:val="008236FC"/>
+    <w:rsid w:val="0082645E"/>
     <w:rsid w:val="00831C37"/>
     <w:rsid w:val="00833855"/>
     <w:rsid w:val="00833E9A"/>
     <w:rsid w:val="0083605D"/>
     <w:rsid w:val="00836613"/>
     <w:rsid w:val="008403BB"/>
     <w:rsid w:val="00840B13"/>
     <w:rsid w:val="00842FEB"/>
     <w:rsid w:val="00843282"/>
     <w:rsid w:val="00845E32"/>
     <w:rsid w:val="0084617B"/>
     <w:rsid w:val="00850065"/>
     <w:rsid w:val="00851E97"/>
     <w:rsid w:val="00852872"/>
     <w:rsid w:val="0085459E"/>
     <w:rsid w:val="008558AF"/>
     <w:rsid w:val="00856970"/>
+    <w:rsid w:val="00867EE5"/>
     <w:rsid w:val="00870C01"/>
     <w:rsid w:val="008714CB"/>
     <w:rsid w:val="00874CB5"/>
     <w:rsid w:val="00876F4D"/>
-    <w:rsid w:val="00880B6D"/>
+    <w:rsid w:val="00877CDE"/>
     <w:rsid w:val="008825B7"/>
     <w:rsid w:val="00882D33"/>
     <w:rsid w:val="00883012"/>
     <w:rsid w:val="00884562"/>
     <w:rsid w:val="00885388"/>
     <w:rsid w:val="0088544C"/>
     <w:rsid w:val="00886CFE"/>
     <w:rsid w:val="00887B44"/>
+    <w:rsid w:val="0089041A"/>
     <w:rsid w:val="00891764"/>
     <w:rsid w:val="00891851"/>
     <w:rsid w:val="00891882"/>
     <w:rsid w:val="00892F4B"/>
     <w:rsid w:val="00893C3B"/>
     <w:rsid w:val="0089462D"/>
     <w:rsid w:val="008958EE"/>
     <w:rsid w:val="00895CEC"/>
     <w:rsid w:val="008968B1"/>
     <w:rsid w:val="008A18BF"/>
     <w:rsid w:val="008A1D9B"/>
-    <w:rsid w:val="008A56C4"/>
     <w:rsid w:val="008A58AA"/>
     <w:rsid w:val="008A59B4"/>
+    <w:rsid w:val="008A5A87"/>
     <w:rsid w:val="008A74A7"/>
-    <w:rsid w:val="008A7B0E"/>
     <w:rsid w:val="008B07E2"/>
     <w:rsid w:val="008B2B2B"/>
+    <w:rsid w:val="008B3240"/>
     <w:rsid w:val="008B373E"/>
     <w:rsid w:val="008B3BD0"/>
     <w:rsid w:val="008B3D4B"/>
     <w:rsid w:val="008B44C3"/>
     <w:rsid w:val="008B5E30"/>
     <w:rsid w:val="008B5F43"/>
     <w:rsid w:val="008B6436"/>
     <w:rsid w:val="008B7453"/>
     <w:rsid w:val="008C0CF9"/>
     <w:rsid w:val="008C13E2"/>
     <w:rsid w:val="008C3F04"/>
     <w:rsid w:val="008C6712"/>
     <w:rsid w:val="008D1285"/>
     <w:rsid w:val="008D32A8"/>
     <w:rsid w:val="008D33F0"/>
+    <w:rsid w:val="008D4D60"/>
+    <w:rsid w:val="008D663E"/>
     <w:rsid w:val="008E00CC"/>
     <w:rsid w:val="008E0E9C"/>
+    <w:rsid w:val="008E4C72"/>
     <w:rsid w:val="008E5648"/>
     <w:rsid w:val="008E7163"/>
     <w:rsid w:val="008E796C"/>
     <w:rsid w:val="008F2628"/>
     <w:rsid w:val="008F2E50"/>
     <w:rsid w:val="008F6372"/>
     <w:rsid w:val="008F7388"/>
     <w:rsid w:val="00900BA9"/>
     <w:rsid w:val="009013E8"/>
     <w:rsid w:val="00901D55"/>
     <w:rsid w:val="00903A84"/>
     <w:rsid w:val="00904588"/>
     <w:rsid w:val="0090490D"/>
     <w:rsid w:val="00905703"/>
     <w:rsid w:val="00906123"/>
     <w:rsid w:val="00914879"/>
     <w:rsid w:val="00916B3A"/>
     <w:rsid w:val="00920506"/>
     <w:rsid w:val="009205C3"/>
+    <w:rsid w:val="00920D59"/>
     <w:rsid w:val="00922CE2"/>
     <w:rsid w:val="00923570"/>
     <w:rsid w:val="009244DE"/>
     <w:rsid w:val="0092550F"/>
     <w:rsid w:val="00925A62"/>
     <w:rsid w:val="00925D39"/>
     <w:rsid w:val="00926322"/>
     <w:rsid w:val="00930110"/>
+    <w:rsid w:val="00930A41"/>
     <w:rsid w:val="00931069"/>
     <w:rsid w:val="00942500"/>
     <w:rsid w:val="00942BCE"/>
     <w:rsid w:val="00943091"/>
     <w:rsid w:val="00944EEA"/>
     <w:rsid w:val="00951E6F"/>
     <w:rsid w:val="009531C8"/>
     <w:rsid w:val="00953AAF"/>
     <w:rsid w:val="00953D90"/>
     <w:rsid w:val="009540E3"/>
     <w:rsid w:val="009542BB"/>
     <w:rsid w:val="009563F6"/>
     <w:rsid w:val="00960AAD"/>
     <w:rsid w:val="009628AE"/>
     <w:rsid w:val="009637AB"/>
     <w:rsid w:val="009652EA"/>
     <w:rsid w:val="00966E5A"/>
     <w:rsid w:val="00970092"/>
     <w:rsid w:val="00970CFC"/>
     <w:rsid w:val="009718AD"/>
     <w:rsid w:val="00971A10"/>
     <w:rsid w:val="0097213A"/>
     <w:rsid w:val="00973699"/>
     <w:rsid w:val="00975276"/>
     <w:rsid w:val="00976A26"/>
     <w:rsid w:val="0098133C"/>
     <w:rsid w:val="00981962"/>
     <w:rsid w:val="009835D3"/>
     <w:rsid w:val="00985698"/>
     <w:rsid w:val="00986E00"/>
     <w:rsid w:val="00987894"/>
     <w:rsid w:val="00987E1D"/>
     <w:rsid w:val="0099105F"/>
     <w:rsid w:val="00991625"/>
     <w:rsid w:val="00994581"/>
     <w:rsid w:val="009962A3"/>
     <w:rsid w:val="00997E7C"/>
     <w:rsid w:val="009A1CE1"/>
     <w:rsid w:val="009A1D4A"/>
     <w:rsid w:val="009A499A"/>
     <w:rsid w:val="009A4B99"/>
     <w:rsid w:val="009B0503"/>
     <w:rsid w:val="009B24D9"/>
+    <w:rsid w:val="009B2B8C"/>
     <w:rsid w:val="009B356E"/>
     <w:rsid w:val="009B41FC"/>
     <w:rsid w:val="009B5016"/>
     <w:rsid w:val="009B696B"/>
     <w:rsid w:val="009C049A"/>
     <w:rsid w:val="009C0639"/>
     <w:rsid w:val="009C0E5C"/>
+    <w:rsid w:val="009C25A2"/>
     <w:rsid w:val="009C296E"/>
     <w:rsid w:val="009C4146"/>
     <w:rsid w:val="009C4D9E"/>
     <w:rsid w:val="009C65E1"/>
     <w:rsid w:val="009C6847"/>
     <w:rsid w:val="009C7C42"/>
     <w:rsid w:val="009D0195"/>
     <w:rsid w:val="009D0700"/>
     <w:rsid w:val="009D0E24"/>
     <w:rsid w:val="009D406B"/>
     <w:rsid w:val="009D423C"/>
-    <w:rsid w:val="009D7D6E"/>
     <w:rsid w:val="009E25CA"/>
     <w:rsid w:val="009E2A24"/>
     <w:rsid w:val="009E4C04"/>
     <w:rsid w:val="009E5DB9"/>
     <w:rsid w:val="009E6E25"/>
     <w:rsid w:val="009E74FD"/>
     <w:rsid w:val="009F0B7F"/>
     <w:rsid w:val="00A00CAA"/>
     <w:rsid w:val="00A01E49"/>
     <w:rsid w:val="00A02E6B"/>
     <w:rsid w:val="00A03D32"/>
     <w:rsid w:val="00A0614E"/>
     <w:rsid w:val="00A0787B"/>
     <w:rsid w:val="00A07CBA"/>
     <w:rsid w:val="00A07D08"/>
-    <w:rsid w:val="00A07F4B"/>
     <w:rsid w:val="00A13AAE"/>
     <w:rsid w:val="00A13F6B"/>
     <w:rsid w:val="00A14824"/>
     <w:rsid w:val="00A14B74"/>
     <w:rsid w:val="00A159B6"/>
     <w:rsid w:val="00A16504"/>
     <w:rsid w:val="00A22AA7"/>
     <w:rsid w:val="00A230AF"/>
     <w:rsid w:val="00A239EC"/>
     <w:rsid w:val="00A23C16"/>
     <w:rsid w:val="00A24A23"/>
     <w:rsid w:val="00A25274"/>
     <w:rsid w:val="00A26D6F"/>
     <w:rsid w:val="00A270F8"/>
     <w:rsid w:val="00A30AA0"/>
     <w:rsid w:val="00A30CEC"/>
+    <w:rsid w:val="00A311B6"/>
+    <w:rsid w:val="00A32956"/>
     <w:rsid w:val="00A329C7"/>
     <w:rsid w:val="00A34D91"/>
     <w:rsid w:val="00A34F14"/>
     <w:rsid w:val="00A36E63"/>
     <w:rsid w:val="00A37041"/>
     <w:rsid w:val="00A37C68"/>
     <w:rsid w:val="00A44797"/>
     <w:rsid w:val="00A44C12"/>
     <w:rsid w:val="00A465D0"/>
     <w:rsid w:val="00A478C1"/>
     <w:rsid w:val="00A51387"/>
     <w:rsid w:val="00A5154A"/>
     <w:rsid w:val="00A516CA"/>
     <w:rsid w:val="00A517C6"/>
     <w:rsid w:val="00A53E53"/>
     <w:rsid w:val="00A5578D"/>
     <w:rsid w:val="00A55C60"/>
     <w:rsid w:val="00A563F3"/>
+    <w:rsid w:val="00A61AF7"/>
     <w:rsid w:val="00A6239A"/>
     <w:rsid w:val="00A6362F"/>
     <w:rsid w:val="00A647ED"/>
     <w:rsid w:val="00A64FFA"/>
     <w:rsid w:val="00A6792E"/>
     <w:rsid w:val="00A67989"/>
     <w:rsid w:val="00A70284"/>
     <w:rsid w:val="00A71E57"/>
     <w:rsid w:val="00A75B6E"/>
     <w:rsid w:val="00A76207"/>
     <w:rsid w:val="00A77A4B"/>
     <w:rsid w:val="00A802EF"/>
     <w:rsid w:val="00A80A2C"/>
     <w:rsid w:val="00A8172D"/>
+    <w:rsid w:val="00A82D5E"/>
     <w:rsid w:val="00A83AC2"/>
     <w:rsid w:val="00A8533C"/>
     <w:rsid w:val="00A85B2F"/>
     <w:rsid w:val="00A92548"/>
     <w:rsid w:val="00A939B3"/>
     <w:rsid w:val="00A95113"/>
+    <w:rsid w:val="00A9522D"/>
     <w:rsid w:val="00AA084D"/>
+    <w:rsid w:val="00AA2D62"/>
     <w:rsid w:val="00AA2EDD"/>
     <w:rsid w:val="00AA35E2"/>
     <w:rsid w:val="00AA3F8F"/>
     <w:rsid w:val="00AA4537"/>
     <w:rsid w:val="00AA4E15"/>
     <w:rsid w:val="00AA70FF"/>
     <w:rsid w:val="00AA7129"/>
     <w:rsid w:val="00AA743E"/>
     <w:rsid w:val="00AA7E66"/>
     <w:rsid w:val="00AB02F2"/>
     <w:rsid w:val="00AB0F50"/>
     <w:rsid w:val="00AB16A6"/>
     <w:rsid w:val="00AB377E"/>
     <w:rsid w:val="00AB3D6B"/>
     <w:rsid w:val="00AB4418"/>
     <w:rsid w:val="00AB4755"/>
     <w:rsid w:val="00AB47A6"/>
     <w:rsid w:val="00AB66E4"/>
     <w:rsid w:val="00AB786C"/>
+    <w:rsid w:val="00AC1E06"/>
     <w:rsid w:val="00AC78EB"/>
     <w:rsid w:val="00AD039E"/>
     <w:rsid w:val="00AD292E"/>
+    <w:rsid w:val="00AD2938"/>
     <w:rsid w:val="00AD622A"/>
     <w:rsid w:val="00AD7115"/>
     <w:rsid w:val="00AD734C"/>
     <w:rsid w:val="00AE00A9"/>
     <w:rsid w:val="00AF1F76"/>
     <w:rsid w:val="00AF2904"/>
     <w:rsid w:val="00AF4713"/>
     <w:rsid w:val="00AF493C"/>
     <w:rsid w:val="00AF63BE"/>
     <w:rsid w:val="00AF6B09"/>
     <w:rsid w:val="00AF7132"/>
     <w:rsid w:val="00AF7461"/>
     <w:rsid w:val="00AF76CC"/>
     <w:rsid w:val="00B011D0"/>
+    <w:rsid w:val="00B027A9"/>
     <w:rsid w:val="00B03832"/>
+    <w:rsid w:val="00B04CCF"/>
     <w:rsid w:val="00B0653F"/>
     <w:rsid w:val="00B07A3D"/>
-    <w:rsid w:val="00B1174C"/>
     <w:rsid w:val="00B122E8"/>
     <w:rsid w:val="00B14035"/>
     <w:rsid w:val="00B179D1"/>
     <w:rsid w:val="00B207F0"/>
     <w:rsid w:val="00B21534"/>
-    <w:rsid w:val="00B227CA"/>
     <w:rsid w:val="00B240BA"/>
     <w:rsid w:val="00B24F23"/>
     <w:rsid w:val="00B3003B"/>
     <w:rsid w:val="00B303FA"/>
     <w:rsid w:val="00B32169"/>
     <w:rsid w:val="00B36E65"/>
     <w:rsid w:val="00B40F0A"/>
     <w:rsid w:val="00B41162"/>
-    <w:rsid w:val="00B42008"/>
+    <w:rsid w:val="00B41F64"/>
+    <w:rsid w:val="00B4261D"/>
     <w:rsid w:val="00B440CE"/>
     <w:rsid w:val="00B4489D"/>
     <w:rsid w:val="00B448F4"/>
     <w:rsid w:val="00B44E6D"/>
     <w:rsid w:val="00B502ED"/>
     <w:rsid w:val="00B50559"/>
     <w:rsid w:val="00B5306F"/>
-    <w:rsid w:val="00B5640A"/>
     <w:rsid w:val="00B6092D"/>
     <w:rsid w:val="00B60A4B"/>
     <w:rsid w:val="00B62257"/>
     <w:rsid w:val="00B626CE"/>
     <w:rsid w:val="00B62AB4"/>
     <w:rsid w:val="00B6631B"/>
     <w:rsid w:val="00B66F34"/>
     <w:rsid w:val="00B66F88"/>
     <w:rsid w:val="00B7141B"/>
     <w:rsid w:val="00B736C9"/>
     <w:rsid w:val="00B762A7"/>
     <w:rsid w:val="00B76632"/>
     <w:rsid w:val="00B77E9B"/>
     <w:rsid w:val="00B80EFE"/>
     <w:rsid w:val="00B8234B"/>
     <w:rsid w:val="00B8450B"/>
     <w:rsid w:val="00B84598"/>
     <w:rsid w:val="00B846BB"/>
     <w:rsid w:val="00B8522E"/>
     <w:rsid w:val="00B85A0F"/>
+    <w:rsid w:val="00B85B2F"/>
     <w:rsid w:val="00B86179"/>
     <w:rsid w:val="00B86DEB"/>
     <w:rsid w:val="00B878DD"/>
     <w:rsid w:val="00B905FB"/>
     <w:rsid w:val="00B91C01"/>
     <w:rsid w:val="00B92EE1"/>
+    <w:rsid w:val="00B9563A"/>
     <w:rsid w:val="00BA088F"/>
     <w:rsid w:val="00BA2298"/>
     <w:rsid w:val="00BA32D0"/>
     <w:rsid w:val="00BA3BE9"/>
     <w:rsid w:val="00BA3F84"/>
     <w:rsid w:val="00BA407B"/>
     <w:rsid w:val="00BA4C55"/>
     <w:rsid w:val="00BA62F4"/>
     <w:rsid w:val="00BA7558"/>
     <w:rsid w:val="00BB0924"/>
     <w:rsid w:val="00BB19B7"/>
     <w:rsid w:val="00BB208B"/>
     <w:rsid w:val="00BB34BF"/>
     <w:rsid w:val="00BB6523"/>
     <w:rsid w:val="00BB6A91"/>
     <w:rsid w:val="00BC0645"/>
     <w:rsid w:val="00BC5C7D"/>
     <w:rsid w:val="00BD19BA"/>
     <w:rsid w:val="00BD1C86"/>
     <w:rsid w:val="00BD3337"/>
     <w:rsid w:val="00BD3F29"/>
     <w:rsid w:val="00BD4BFD"/>
     <w:rsid w:val="00BD55EA"/>
     <w:rsid w:val="00BD6A86"/>
     <w:rsid w:val="00BE0927"/>
+    <w:rsid w:val="00BE153F"/>
     <w:rsid w:val="00BE175C"/>
     <w:rsid w:val="00BE2FF6"/>
     <w:rsid w:val="00BE3A5D"/>
     <w:rsid w:val="00BE492A"/>
     <w:rsid w:val="00BE527F"/>
     <w:rsid w:val="00BE6167"/>
+    <w:rsid w:val="00BE7329"/>
     <w:rsid w:val="00BF1BF0"/>
     <w:rsid w:val="00BF1F3F"/>
     <w:rsid w:val="00BF2E1E"/>
     <w:rsid w:val="00BF48BA"/>
     <w:rsid w:val="00BF70F4"/>
     <w:rsid w:val="00BF7D4A"/>
     <w:rsid w:val="00C00A73"/>
     <w:rsid w:val="00C018B7"/>
+    <w:rsid w:val="00C03CFB"/>
     <w:rsid w:val="00C0530A"/>
     <w:rsid w:val="00C060E5"/>
     <w:rsid w:val="00C06F07"/>
+    <w:rsid w:val="00C0701A"/>
     <w:rsid w:val="00C0732F"/>
     <w:rsid w:val="00C0790F"/>
     <w:rsid w:val="00C10484"/>
+    <w:rsid w:val="00C10564"/>
     <w:rsid w:val="00C10CF3"/>
     <w:rsid w:val="00C11EED"/>
     <w:rsid w:val="00C121B2"/>
     <w:rsid w:val="00C14346"/>
     <w:rsid w:val="00C157DE"/>
     <w:rsid w:val="00C17316"/>
     <w:rsid w:val="00C1749F"/>
     <w:rsid w:val="00C205A4"/>
     <w:rsid w:val="00C22434"/>
     <w:rsid w:val="00C23022"/>
     <w:rsid w:val="00C26665"/>
     <w:rsid w:val="00C26CC4"/>
     <w:rsid w:val="00C27556"/>
     <w:rsid w:val="00C307FF"/>
     <w:rsid w:val="00C33187"/>
     <w:rsid w:val="00C33CBF"/>
     <w:rsid w:val="00C363F1"/>
+    <w:rsid w:val="00C374C8"/>
     <w:rsid w:val="00C37716"/>
     <w:rsid w:val="00C377D2"/>
     <w:rsid w:val="00C37BF5"/>
+    <w:rsid w:val="00C41395"/>
     <w:rsid w:val="00C41AB0"/>
     <w:rsid w:val="00C42064"/>
     <w:rsid w:val="00C43C1C"/>
     <w:rsid w:val="00C43DD2"/>
     <w:rsid w:val="00C45A42"/>
     <w:rsid w:val="00C46781"/>
     <w:rsid w:val="00C4695D"/>
     <w:rsid w:val="00C47AAA"/>
     <w:rsid w:val="00C5346E"/>
     <w:rsid w:val="00C54321"/>
     <w:rsid w:val="00C55C73"/>
     <w:rsid w:val="00C565F3"/>
     <w:rsid w:val="00C57357"/>
     <w:rsid w:val="00C6142F"/>
     <w:rsid w:val="00C615F4"/>
     <w:rsid w:val="00C61697"/>
     <w:rsid w:val="00C6340B"/>
+    <w:rsid w:val="00C63739"/>
     <w:rsid w:val="00C64E88"/>
     <w:rsid w:val="00C656EA"/>
     <w:rsid w:val="00C7047D"/>
+    <w:rsid w:val="00C71FB6"/>
     <w:rsid w:val="00C7582C"/>
     <w:rsid w:val="00C77B68"/>
+    <w:rsid w:val="00C81277"/>
     <w:rsid w:val="00C82A88"/>
     <w:rsid w:val="00C83188"/>
     <w:rsid w:val="00C834C7"/>
     <w:rsid w:val="00C84AC7"/>
     <w:rsid w:val="00C84D22"/>
     <w:rsid w:val="00C85944"/>
     <w:rsid w:val="00C91D05"/>
     <w:rsid w:val="00C91ED8"/>
     <w:rsid w:val="00C95CDF"/>
     <w:rsid w:val="00CA1546"/>
     <w:rsid w:val="00CA168D"/>
     <w:rsid w:val="00CA553A"/>
     <w:rsid w:val="00CA7754"/>
+    <w:rsid w:val="00CA7AA8"/>
+    <w:rsid w:val="00CB213B"/>
     <w:rsid w:val="00CB2297"/>
     <w:rsid w:val="00CB2C7B"/>
     <w:rsid w:val="00CB31F1"/>
     <w:rsid w:val="00CB3F94"/>
     <w:rsid w:val="00CB43F6"/>
     <w:rsid w:val="00CB65F1"/>
     <w:rsid w:val="00CB6CA0"/>
+    <w:rsid w:val="00CB6E86"/>
     <w:rsid w:val="00CB76BB"/>
+    <w:rsid w:val="00CB7EDB"/>
     <w:rsid w:val="00CC058B"/>
     <w:rsid w:val="00CC3DA8"/>
+    <w:rsid w:val="00CC4658"/>
     <w:rsid w:val="00CC5C8E"/>
     <w:rsid w:val="00CD2675"/>
     <w:rsid w:val="00CD3564"/>
     <w:rsid w:val="00CD3DBA"/>
     <w:rsid w:val="00CD5557"/>
     <w:rsid w:val="00CD5DF5"/>
+    <w:rsid w:val="00CD748D"/>
     <w:rsid w:val="00CE37EC"/>
+    <w:rsid w:val="00CE4B35"/>
     <w:rsid w:val="00CE5C74"/>
     <w:rsid w:val="00CE69C8"/>
     <w:rsid w:val="00CF027D"/>
     <w:rsid w:val="00CF05C9"/>
     <w:rsid w:val="00CF104F"/>
     <w:rsid w:val="00CF4294"/>
+    <w:rsid w:val="00CF6728"/>
     <w:rsid w:val="00CF68BC"/>
-    <w:rsid w:val="00CF79A8"/>
     <w:rsid w:val="00D01500"/>
     <w:rsid w:val="00D02847"/>
     <w:rsid w:val="00D029B5"/>
     <w:rsid w:val="00D03E95"/>
     <w:rsid w:val="00D05AC4"/>
     <w:rsid w:val="00D06D8E"/>
     <w:rsid w:val="00D07415"/>
     <w:rsid w:val="00D11018"/>
+    <w:rsid w:val="00D1122B"/>
     <w:rsid w:val="00D126C6"/>
     <w:rsid w:val="00D127E1"/>
     <w:rsid w:val="00D135D9"/>
     <w:rsid w:val="00D16EFB"/>
     <w:rsid w:val="00D17BCC"/>
     <w:rsid w:val="00D20EDE"/>
     <w:rsid w:val="00D211EC"/>
     <w:rsid w:val="00D212AB"/>
     <w:rsid w:val="00D24188"/>
     <w:rsid w:val="00D2658E"/>
     <w:rsid w:val="00D30711"/>
     <w:rsid w:val="00D31591"/>
     <w:rsid w:val="00D32686"/>
     <w:rsid w:val="00D34497"/>
     <w:rsid w:val="00D34A4A"/>
     <w:rsid w:val="00D35C53"/>
     <w:rsid w:val="00D40057"/>
     <w:rsid w:val="00D40F09"/>
     <w:rsid w:val="00D41B84"/>
     <w:rsid w:val="00D41FB9"/>
     <w:rsid w:val="00D4317F"/>
     <w:rsid w:val="00D44A3F"/>
     <w:rsid w:val="00D460B3"/>
     <w:rsid w:val="00D47D43"/>
     <w:rsid w:val="00D54DB4"/>
     <w:rsid w:val="00D56468"/>
     <w:rsid w:val="00D6063A"/>
     <w:rsid w:val="00D63328"/>
+    <w:rsid w:val="00D64DA3"/>
     <w:rsid w:val="00D674C3"/>
     <w:rsid w:val="00D72A4D"/>
     <w:rsid w:val="00D735F7"/>
     <w:rsid w:val="00D755B4"/>
     <w:rsid w:val="00D77468"/>
     <w:rsid w:val="00D801A0"/>
     <w:rsid w:val="00D80975"/>
     <w:rsid w:val="00D80AAD"/>
     <w:rsid w:val="00D82C35"/>
     <w:rsid w:val="00D85206"/>
     <w:rsid w:val="00D85DCC"/>
     <w:rsid w:val="00D864F6"/>
     <w:rsid w:val="00D91FB1"/>
     <w:rsid w:val="00D9293F"/>
     <w:rsid w:val="00D92FBD"/>
+    <w:rsid w:val="00D96E07"/>
     <w:rsid w:val="00DA3459"/>
     <w:rsid w:val="00DA3C44"/>
     <w:rsid w:val="00DA56AA"/>
     <w:rsid w:val="00DA5F8F"/>
     <w:rsid w:val="00DA65DD"/>
     <w:rsid w:val="00DA7E4E"/>
     <w:rsid w:val="00DB1DA9"/>
     <w:rsid w:val="00DB1E61"/>
     <w:rsid w:val="00DB215B"/>
     <w:rsid w:val="00DB5A4F"/>
     <w:rsid w:val="00DC092D"/>
     <w:rsid w:val="00DC12A6"/>
     <w:rsid w:val="00DC19C4"/>
     <w:rsid w:val="00DC27CF"/>
     <w:rsid w:val="00DC2813"/>
-    <w:rsid w:val="00DC2E95"/>
-    <w:rsid w:val="00DC3985"/>
     <w:rsid w:val="00DC5867"/>
     <w:rsid w:val="00DC5DDA"/>
     <w:rsid w:val="00DC61D2"/>
     <w:rsid w:val="00DC7839"/>
     <w:rsid w:val="00DD12FB"/>
     <w:rsid w:val="00DD26EF"/>
-    <w:rsid w:val="00DD50AE"/>
     <w:rsid w:val="00DD5F7C"/>
     <w:rsid w:val="00DE3D1F"/>
     <w:rsid w:val="00DE4961"/>
     <w:rsid w:val="00DE4A14"/>
     <w:rsid w:val="00DE4D03"/>
     <w:rsid w:val="00DE5FA5"/>
     <w:rsid w:val="00DE76A2"/>
     <w:rsid w:val="00DF00E8"/>
     <w:rsid w:val="00DF269D"/>
     <w:rsid w:val="00DF2D48"/>
     <w:rsid w:val="00DF3449"/>
     <w:rsid w:val="00DF5360"/>
     <w:rsid w:val="00DF54C7"/>
-    <w:rsid w:val="00DF5806"/>
     <w:rsid w:val="00DF6177"/>
     <w:rsid w:val="00DF629B"/>
     <w:rsid w:val="00DF703F"/>
     <w:rsid w:val="00DF7AF7"/>
     <w:rsid w:val="00E00FDE"/>
     <w:rsid w:val="00E02710"/>
     <w:rsid w:val="00E03EBE"/>
+    <w:rsid w:val="00E04898"/>
     <w:rsid w:val="00E04D35"/>
     <w:rsid w:val="00E05A2B"/>
+    <w:rsid w:val="00E07CC0"/>
+    <w:rsid w:val="00E1048C"/>
     <w:rsid w:val="00E11FB7"/>
     <w:rsid w:val="00E12112"/>
     <w:rsid w:val="00E1698A"/>
     <w:rsid w:val="00E16E4A"/>
     <w:rsid w:val="00E179D2"/>
     <w:rsid w:val="00E22C21"/>
     <w:rsid w:val="00E2355F"/>
     <w:rsid w:val="00E25625"/>
     <w:rsid w:val="00E25C45"/>
     <w:rsid w:val="00E312FA"/>
     <w:rsid w:val="00E3239D"/>
     <w:rsid w:val="00E3309A"/>
     <w:rsid w:val="00E330D9"/>
     <w:rsid w:val="00E333DD"/>
     <w:rsid w:val="00E356D7"/>
     <w:rsid w:val="00E37044"/>
     <w:rsid w:val="00E415C1"/>
     <w:rsid w:val="00E43083"/>
     <w:rsid w:val="00E44893"/>
     <w:rsid w:val="00E468B1"/>
     <w:rsid w:val="00E46D37"/>
     <w:rsid w:val="00E53D59"/>
     <w:rsid w:val="00E55DC6"/>
     <w:rsid w:val="00E56C8B"/>
     <w:rsid w:val="00E61F56"/>
     <w:rsid w:val="00E651D0"/>
     <w:rsid w:val="00E676B9"/>
     <w:rsid w:val="00E70E89"/>
     <w:rsid w:val="00E719EE"/>
     <w:rsid w:val="00E71EA8"/>
     <w:rsid w:val="00E71F2A"/>
     <w:rsid w:val="00E724AE"/>
+    <w:rsid w:val="00E7257C"/>
     <w:rsid w:val="00E73015"/>
     <w:rsid w:val="00E84629"/>
     <w:rsid w:val="00E8493D"/>
     <w:rsid w:val="00E858B2"/>
+    <w:rsid w:val="00E85E84"/>
     <w:rsid w:val="00E86B87"/>
     <w:rsid w:val="00E87AF9"/>
-    <w:rsid w:val="00E87BE6"/>
     <w:rsid w:val="00E9026D"/>
     <w:rsid w:val="00E9261D"/>
     <w:rsid w:val="00E969A9"/>
+    <w:rsid w:val="00E97D94"/>
     <w:rsid w:val="00EA0127"/>
     <w:rsid w:val="00EA1158"/>
     <w:rsid w:val="00EA3610"/>
     <w:rsid w:val="00EA54C1"/>
     <w:rsid w:val="00EA6CB2"/>
     <w:rsid w:val="00EA7361"/>
     <w:rsid w:val="00EA75C4"/>
     <w:rsid w:val="00EB0B3C"/>
     <w:rsid w:val="00EB0EB7"/>
     <w:rsid w:val="00EB2000"/>
     <w:rsid w:val="00EB57B1"/>
     <w:rsid w:val="00EB6489"/>
     <w:rsid w:val="00EB757C"/>
     <w:rsid w:val="00EC27D8"/>
     <w:rsid w:val="00EC47A1"/>
     <w:rsid w:val="00EC5868"/>
     <w:rsid w:val="00EC73AE"/>
     <w:rsid w:val="00EC7902"/>
     <w:rsid w:val="00ED060E"/>
+    <w:rsid w:val="00ED0B63"/>
+    <w:rsid w:val="00ED2838"/>
     <w:rsid w:val="00ED336E"/>
     <w:rsid w:val="00ED3D69"/>
     <w:rsid w:val="00ED48FA"/>
     <w:rsid w:val="00ED4D0F"/>
+    <w:rsid w:val="00ED5C96"/>
+    <w:rsid w:val="00ED5D63"/>
     <w:rsid w:val="00ED61AE"/>
     <w:rsid w:val="00ED698D"/>
     <w:rsid w:val="00EE08FA"/>
     <w:rsid w:val="00EE1BA5"/>
     <w:rsid w:val="00EE5F9D"/>
     <w:rsid w:val="00EF1CE0"/>
     <w:rsid w:val="00EF2D20"/>
     <w:rsid w:val="00EF4B61"/>
+    <w:rsid w:val="00EF5DF3"/>
     <w:rsid w:val="00EF7EA8"/>
     <w:rsid w:val="00F013BD"/>
+    <w:rsid w:val="00F01C51"/>
     <w:rsid w:val="00F01E4E"/>
     <w:rsid w:val="00F0304D"/>
     <w:rsid w:val="00F0577C"/>
     <w:rsid w:val="00F05DD8"/>
     <w:rsid w:val="00F0696B"/>
     <w:rsid w:val="00F1076E"/>
     <w:rsid w:val="00F14CB1"/>
     <w:rsid w:val="00F17C1B"/>
     <w:rsid w:val="00F20687"/>
     <w:rsid w:val="00F21557"/>
     <w:rsid w:val="00F2214D"/>
     <w:rsid w:val="00F2529E"/>
+    <w:rsid w:val="00F26674"/>
     <w:rsid w:val="00F277B1"/>
     <w:rsid w:val="00F30594"/>
     <w:rsid w:val="00F307C0"/>
     <w:rsid w:val="00F313A8"/>
     <w:rsid w:val="00F324D7"/>
     <w:rsid w:val="00F34895"/>
     <w:rsid w:val="00F35AA9"/>
     <w:rsid w:val="00F35BE4"/>
     <w:rsid w:val="00F35D57"/>
     <w:rsid w:val="00F4127B"/>
     <w:rsid w:val="00F4130C"/>
     <w:rsid w:val="00F41423"/>
     <w:rsid w:val="00F419CE"/>
     <w:rsid w:val="00F41ED8"/>
     <w:rsid w:val="00F428F7"/>
     <w:rsid w:val="00F42AF3"/>
     <w:rsid w:val="00F43AEB"/>
+    <w:rsid w:val="00F43F77"/>
     <w:rsid w:val="00F451E9"/>
     <w:rsid w:val="00F452A1"/>
     <w:rsid w:val="00F454DA"/>
+    <w:rsid w:val="00F46A46"/>
     <w:rsid w:val="00F47118"/>
     <w:rsid w:val="00F4720D"/>
+    <w:rsid w:val="00F47247"/>
     <w:rsid w:val="00F50328"/>
     <w:rsid w:val="00F50455"/>
+    <w:rsid w:val="00F50DE6"/>
     <w:rsid w:val="00F50EDD"/>
     <w:rsid w:val="00F51098"/>
     <w:rsid w:val="00F52674"/>
     <w:rsid w:val="00F538A1"/>
     <w:rsid w:val="00F5661C"/>
     <w:rsid w:val="00F60953"/>
-    <w:rsid w:val="00F60DED"/>
     <w:rsid w:val="00F6159C"/>
     <w:rsid w:val="00F61FE3"/>
     <w:rsid w:val="00F627BA"/>
     <w:rsid w:val="00F62FE5"/>
     <w:rsid w:val="00F6394D"/>
     <w:rsid w:val="00F6447B"/>
     <w:rsid w:val="00F64D9B"/>
     <w:rsid w:val="00F651E9"/>
     <w:rsid w:val="00F65F4B"/>
     <w:rsid w:val="00F715DA"/>
     <w:rsid w:val="00F71862"/>
+    <w:rsid w:val="00F71ED0"/>
     <w:rsid w:val="00F72BA3"/>
     <w:rsid w:val="00F73920"/>
     <w:rsid w:val="00F74A6F"/>
     <w:rsid w:val="00F76799"/>
     <w:rsid w:val="00F76D3D"/>
     <w:rsid w:val="00F76E7F"/>
     <w:rsid w:val="00F77B3A"/>
+    <w:rsid w:val="00F77C34"/>
     <w:rsid w:val="00F80021"/>
     <w:rsid w:val="00F809EF"/>
     <w:rsid w:val="00F82299"/>
     <w:rsid w:val="00F832E6"/>
     <w:rsid w:val="00F83E9A"/>
+    <w:rsid w:val="00F845C6"/>
     <w:rsid w:val="00F85501"/>
-    <w:rsid w:val="00F85635"/>
     <w:rsid w:val="00F856C2"/>
     <w:rsid w:val="00F93499"/>
     <w:rsid w:val="00F939D8"/>
     <w:rsid w:val="00F94A6E"/>
     <w:rsid w:val="00FA21D9"/>
     <w:rsid w:val="00FA31F6"/>
     <w:rsid w:val="00FA38BD"/>
     <w:rsid w:val="00FA3932"/>
     <w:rsid w:val="00FA6DFC"/>
     <w:rsid w:val="00FA75FC"/>
     <w:rsid w:val="00FB057F"/>
     <w:rsid w:val="00FB0990"/>
+    <w:rsid w:val="00FB14C6"/>
     <w:rsid w:val="00FB167E"/>
     <w:rsid w:val="00FB2146"/>
     <w:rsid w:val="00FB3E0C"/>
     <w:rsid w:val="00FB45E1"/>
     <w:rsid w:val="00FB4CF8"/>
     <w:rsid w:val="00FB4D61"/>
     <w:rsid w:val="00FB5604"/>
     <w:rsid w:val="00FB5F90"/>
-    <w:rsid w:val="00FB631F"/>
     <w:rsid w:val="00FB6D19"/>
     <w:rsid w:val="00FB74D2"/>
     <w:rsid w:val="00FB7864"/>
     <w:rsid w:val="00FC104D"/>
     <w:rsid w:val="00FC1AC0"/>
     <w:rsid w:val="00FC2AD0"/>
     <w:rsid w:val="00FC34FF"/>
     <w:rsid w:val="00FC479B"/>
     <w:rsid w:val="00FC606E"/>
     <w:rsid w:val="00FD09A1"/>
     <w:rsid w:val="00FD129A"/>
+    <w:rsid w:val="00FD2D76"/>
     <w:rsid w:val="00FD2DEF"/>
     <w:rsid w:val="00FD4619"/>
     <w:rsid w:val="00FD5249"/>
+    <w:rsid w:val="00FD770D"/>
     <w:rsid w:val="00FE1344"/>
     <w:rsid w:val="00FE1AE1"/>
     <w:rsid w:val="00FE1E8A"/>
     <w:rsid w:val="00FE3A1E"/>
     <w:rsid w:val="00FE3B56"/>
     <w:rsid w:val="00FE5A7F"/>
     <w:rsid w:val="00FF000E"/>
     <w:rsid w:val="00FF08C1"/>
     <w:rsid w:val="00FF0C6F"/>
     <w:rsid w:val="00FF1424"/>
     <w:rsid w:val="00FF1764"/>
     <w:rsid w:val="00FF2E69"/>
     <w:rsid w:val="00FF32A1"/>
     <w:rsid w:val="00FF4F9F"/>
     <w:rsid w:val="00FF6898"/>
     <w:rsid w:val="00FF6D62"/>
     <w:rsid w:val="00FF6D65"/>
     <w:rsid w:val="00FF7EE6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="034202D1"/>
-  <w15:docId w15:val="{56000974-FDC3-4D6A-92E0-C1C4915C973D}"/>
+  <w15:docId w15:val="{D554D6EB-F0D1-4608-9280-DC81068DDE52}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:locked="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:locked="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:locked="1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -33314,55 +36968,60 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0005417D"/>
+    <w:rsid w:val="00F77C34"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="007D1BD4"/>
     <w:pPr>
       <w:keepNext/>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
       <w:b/>
@@ -34088,67 +37747,67 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="001029E7"/>
     <w:rPr>
       <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="EndnoteReference">
     <w:name w:val="endnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:locked/>
     <w:rsid w:val="001029E7"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
-    <w:name w:val="Unresolved Mention1"/>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00FA6DFC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="850409226">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1015964582">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -34175,89 +37834,60 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1968657652">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caa@caa.gov.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...27 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0EC65191038D4F9C87233223C73C3CFC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9F6173F3-C04E-4710-9E68-AFD5ACF273AC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003E3019" w:rsidRDefault="00BA2BE0" w:rsidP="00BA2BE0">
           <w:pPr>
             <w:pStyle w:val="0EC65191038D4F9C87233223C73C3CFC"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
@@ -35174,110 +38804,50 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6BFDCD13-C19D-49F2-9041-8EBD227E732A}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003E3019" w:rsidRDefault="00BA2BE0" w:rsidP="00BA2BE0">
           <w:pPr>
             <w:pStyle w:val="1ADECA68AA704BC081C378825E5201E7"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="E92A83D18D1C45C9B25B5A6195EC67D7"/>
-[...58 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="52CE930958C449C4B4B15FEC3BD696A5"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4288D855-3D44-435C-ACE9-5F324A6B6004}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003E3019" w:rsidRDefault="00BA2BE0" w:rsidP="00BA2BE0">
           <w:pPr>
             <w:pStyle w:val="52CE930958C449C4B4B15FEC3BD696A5"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
               <w:sz w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
@@ -35521,110 +39091,50 @@
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5E65BBD85EC34FD4AAB23E82BAB8103C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DC49E5BA-F2B9-4ADC-9489-B4FC25CA57E3}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="003E3019" w:rsidRDefault="00BA2BE0" w:rsidP="00BA2BE0">
           <w:pPr>
             <w:pStyle w:val="5E65BBD85EC34FD4AAB23E82BAB8103C"/>
-          </w:pPr>
-[...58 lines deleted...]
-            <w:pStyle w:val="08798B29C91B4500BC018C78D1C6F06E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D31ED78641C944B88C887B5D626339F6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{21C3C7C7-EEC0-43DF-BA01-7EA96DC5A77D}"/>
       </w:docPartPr>
@@ -37250,269 +40760,275 @@
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{817A1FF5-3E65-4E0A-9971-8DF23F18E88C}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AD2C4F" w:rsidRDefault="00EA268A" w:rsidP="00EA268A">
           <w:pPr>
             <w:pStyle w:val="63CCC6B5AB744C54B00A4E0ED1B3FD5E"/>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...24 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EUAlbertina">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
-  </w:font>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="RobustaTLPro-Regular">
+    <w:altName w:val="Calibri"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B0A4C"/>
     <w:rsid w:val="00017B56"/>
     <w:rsid w:val="00030C88"/>
+    <w:rsid w:val="00042D21"/>
     <w:rsid w:val="00100E9E"/>
-    <w:rsid w:val="001E72A0"/>
+    <w:rsid w:val="00166C57"/>
+    <w:rsid w:val="00183E4B"/>
+    <w:rsid w:val="00233E8D"/>
+    <w:rsid w:val="00240ADB"/>
+    <w:rsid w:val="00325735"/>
     <w:rsid w:val="003E3019"/>
+    <w:rsid w:val="004029E7"/>
     <w:rsid w:val="004543A1"/>
+    <w:rsid w:val="0049231E"/>
+    <w:rsid w:val="004E5BC9"/>
+    <w:rsid w:val="00521FE2"/>
+    <w:rsid w:val="005237D6"/>
+    <w:rsid w:val="005C6FE7"/>
     <w:rsid w:val="00634548"/>
+    <w:rsid w:val="006A1572"/>
+    <w:rsid w:val="006E53D7"/>
+    <w:rsid w:val="00720466"/>
+    <w:rsid w:val="007B25A2"/>
+    <w:rsid w:val="00867EE5"/>
+    <w:rsid w:val="008A5A87"/>
     <w:rsid w:val="008B0A4C"/>
+    <w:rsid w:val="00936368"/>
+    <w:rsid w:val="009538CC"/>
+    <w:rsid w:val="00A82D5E"/>
     <w:rsid w:val="00AD2C4F"/>
+    <w:rsid w:val="00B85B2F"/>
     <w:rsid w:val="00BA2BE0"/>
-    <w:rsid w:val="00C01D81"/>
+    <w:rsid w:val="00BE153F"/>
+    <w:rsid w:val="00BE75AA"/>
+    <w:rsid w:val="00C321BD"/>
     <w:rsid w:val="00C329B3"/>
     <w:rsid w:val="00C41561"/>
+    <w:rsid w:val="00CC4658"/>
     <w:rsid w:val="00CD3F94"/>
     <w:rsid w:val="00DE20A7"/>
-    <w:rsid w:val="00E726F3"/>
+    <w:rsid w:val="00E04898"/>
     <w:rsid w:val="00EA268A"/>
-    <w:rsid w:val="00F22DBE"/>
+    <w:rsid w:val="00EB4F96"/>
+    <w:rsid w:val="00ED0B63"/>
     <w:rsid w:val="00F773D2"/>
+    <w:rsid w:val="00F845C6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -37840,113 +41356,105 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EA268A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="standard11">
     <w:name w:val="standard11"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00BA2BE0"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:sz w:val="22"/>
-    </w:rPr>
-[...11 lines deleted...]
-      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3420F54ACD9D4E0A83B6F7FC66644DFE">
     <w:name w:val="3420F54ACD9D4E0A83B6F7FC66644DFE"/>
     <w:rsid w:val="00EA268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DE9962E563B46AB8DF9B3FD600E7136">
     <w:name w:val="7DE9962E563B46AB8DF9B3FD600E7136"/>
     <w:rsid w:val="00EA268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CF537B84EB974ABA92B4D22F3596D2DD">
     <w:name w:val="CF537B84EB974ABA92B4D22F3596D2DD"/>
     <w:rsid w:val="00EA268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="12769DC397BD4F259B0303251A766071">
     <w:name w:val="12769DC397BD4F259B0303251A766071"/>
     <w:rsid w:val="00EA268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="012E76C237BF41338D6C960D75DD6ED9">
     <w:name w:val="012E76C237BF41338D6C960D75DD6ED9"/>
     <w:rsid w:val="00EA268A"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="24746B59F1EA47AFB6B0E94DF816BA86">
     <w:name w:val="24746B59F1EA47AFB6B0E94DF816BA86"/>
     <w:rsid w:val="00EA268A"/>
@@ -38113,104 +41621,88 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6540DD8724A4BB29B5CC99B6774EB52">
     <w:name w:val="C6540DD8724A4BB29B5CC99B6774EB52"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="55544FF8EF6C4946A4C376EA2824C6F5">
     <w:name w:val="55544FF8EF6C4946A4C376EA2824C6F5"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="17687F1E04294FD3AFB62D03646995FC">
     <w:name w:val="17687F1E04294FD3AFB62D03646995FC"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D0C7641624EB43DF9B1A044D3DC950DA">
     <w:name w:val="D0C7641624EB43DF9B1A044D3DC950DA"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBE524CB572148ECAEE1731B39DB4E46">
     <w:name w:val="DBE524CB572148ECAEE1731B39DB4E46"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1ADECA68AA704BC081C378825E5201E7">
     <w:name w:val="1ADECA68AA704BC081C378825E5201E7"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E92A83D18D1C45C9B25B5A6195EC67D7">
-[...6 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="52CE930958C449C4B4B15FEC3BD696A5">
     <w:name w:val="52CE930958C449C4B4B15FEC3BD696A5"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3E9C70DB10384551A1484EE7AD790683">
     <w:name w:val="3E9C70DB10384551A1484EE7AD790683"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2EAE3606459A4FCF9E91CBA71BECEA6E">
     <w:name w:val="2EAE3606459A4FCF9E91CBA71BECEA6E"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3001A130A17D499B9F5C723A0F7FCCE6">
     <w:name w:val="3001A130A17D499B9F5C723A0F7FCCE6"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB7E8B210B7945F6B47B5AB29C24E9BA">
     <w:name w:val="CB7E8B210B7945F6B47B5AB29C24E9BA"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D86DEDCDB2E0425DA54176BE0EF9126B">
     <w:name w:val="D86DEDCDB2E0425DA54176BE0EF9126B"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D6C000C71E014A28BBFA28493025753B">
     <w:name w:val="D6C000C71E014A28BBFA28493025753B"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7E9FEF613AB1452FB0D88754E074B0DD">
     <w:name w:val="7E9FEF613AB1452FB0D88754E074B0DD"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A20801DDDCBA4B43BB64E79128499400">
     <w:name w:val="A20801DDDCBA4B43BB64E79128499400"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E65BBD85EC34FD4AAB23E82BAB8103C">
     <w:name w:val="5E65BBD85EC34FD4AAB23E82BAB8103C"/>
-    <w:rsid w:val="00BA2BE0"/>
-[...6 lines deleted...]
-    <w:name w:val="08798B29C91B4500BC018C78D1C6F06E"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D31ED78641C944B88C887B5D626339F6">
     <w:name w:val="D31ED78641C944B88C887B5D626339F6"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B2649040BF8B48C4AA4CC9B06CFBBB5F">
     <w:name w:val="B2649040BF8B48C4AA4CC9B06CFBBB5F"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E8C33A649407440DBC4283CF139E3855">
     <w:name w:val="E8C33A649407440DBC4283CF139E3855"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="523CFBFF16264A8980B64B3FFB1B170F">
     <w:name w:val="523CFBFF16264A8980B64B3FFB1B170F"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="74E1A01A3FF84286988BE954FE4251EE">
     <w:name w:val="74E1A01A3FF84286988BE954FE4251EE"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="703B46268BC14883A41B79685083CFAB">
     <w:name w:val="703B46268BC14883A41B79685083CFAB"/>
     <w:rsid w:val="00BA2BE0"/>
@@ -38313,90 +41805,55 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1ECC3076C4FD44C3B088C35DBC8AE724">
     <w:name w:val="1ECC3076C4FD44C3B088C35DBC8AE724"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B675A26A126249E6AFB611C391D54496">
     <w:name w:val="B675A26A126249E6AFB611C391D54496"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="13C4A693069F403D8F8975DBF59A5089">
     <w:name w:val="13C4A693069F403D8F8975DBF59A5089"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="396EED27336D4740A42680BCDD87C2BD">
     <w:name w:val="396EED27336D4740A42680BCDD87C2BD"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="92973C7F90994853A957FDCDBAD96023">
     <w:name w:val="92973C7F90994853A957FDCDBAD96023"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBF5DF2530934592831922845A4AB2F4">
     <w:name w:val="BBF5DF2530934592831922845A4AB2F4"/>
     <w:rsid w:val="00BA2BE0"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C76F282D25243E9A6F1422A41542153">
-[...33 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -38656,487 +42113,189 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...89 lines deleted...]
-</spe:Receivers>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-    <xsd:import namespace="6E10281A-CD3A-4F0C-9B7D-A2009929208B"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
-[...28 lines deleted...]
-                <xsd:element ref="ns5:IMF_RC_RefDocumentInfo" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="391a2f22-9f1b-4edd-a10b-257ace2d067d" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="_dlc_DocId" ma:index="8" nillable="true" ma:displayName="Document ID Value" ma:description="The value of the document ID assigned to this item." ma:internalName="_dlc_DocId" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdUrl" ma:index="9" nillable="true" ma:displayName="Document ID" ma:description="Permanent link to this document." ma:hidden="true" ma:internalName="_dlc_DocIdUrl" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
-        <xsd:complexContent>
-[...6 lines deleted...]
-        </xsd:complexContent>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="_dlc_DocIdPersistId" ma:index="10" nillable="true" ma:displayName="Persist ID" ma:description="Keep ID on add." ma:hidden="true" ma:internalName="_dlc_DocIdPersistId" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="IMF_C0_Description" ma:index="12" nillable="true" ma:displayName="Description" ma:description="Short description of document and its contents" ma:internalName="IMF_C0_Description" ma:readOnly="false">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="IMF_C0_Contributor" ma:index="13" nillable="true" ma:displayName="Contributor" ma:description="Indicate one or more contributors to the object" ma:list="UserInfo" ma:internalName="IMF_C0_Contributor" ma:readOnly="false">
-[...18 lines deleted...]
-    <xsd:element name="IMF_C0_Archived" ma:index="14" nillable="true" ma:displayName="Archived" ma:default="0" ma:description="Indicates cycle status of object" ma:hidden="true" ma:internalName="IMF_C0_Archived" ma:readOnly="false">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Boolean"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="IMF_C0_Owner" ma:index="17" nillable="true" ma:displayName="Owner" ma:default="" ma:description="Indicates Head of department" ma:hidden="true" ma:list="UserInfo" ma:internalName="IMF_C0_Owner" ma:readOnly="false">
-[...69 lines deleted...]
-    <xsd:element name="TaxCatchAllLabel" ma:index="28" nillable="true" ma:displayName="Taxonomy Catch All Column1" ma:hidden="true" ma:list="{23859e3b-acf6-4239-bdbf-866f974b27ec}" ma:internalName="TaxCatchAllLabel" ma:readOnly="true" ma:showField="CatchAllDataLabel" ma:web="9187730d-d789-474d-9594-c335a1009584">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="720140C3-6DF4-409B-A1F7-429D32417DCA" elementFormDefault="qualified">
-[...120 lines deleted...]
-  </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -39181,276 +42340,158 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-[...95 lines deleted...]
-<file path=customXml/item6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{533A8634-3416-40B4-B4AA-29A210F7592D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3A2D1BCC-909C-4D60-B5BB-BB3E7136481A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{177F502D-4503-48FC-BAE7-2EC8E1B3DCC3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96ABA6B3-D21F-47C5-BF1A-CBF8DCD1B818}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{45F821D2-ED2C-4D8B-A7B0-8B5F4ED22FA0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D1D0C10-E1CE-4CE0-9F44-64465CF6947C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="391a2f22-9f1b-4edd-a10b-257ace2d067d"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="6E10281A-CD3A-4F0C-9B7D-A2009929208B"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC856073-423F-4949-A81D-90ABD83D7192}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F8D1A90-075D-419B-ACFF-8455EAF103FD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>9065</Characters>
+  <Pages>9</Pages>
+  <Words>7268</Words>
+  <Characters>4144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>75</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>34</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>FO - Formal Application for an Initial AOC / Change to AOC &amp; OPS SPECS</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EASA</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10419</CharactersWithSpaces>
+  <CharactersWithSpaces>11390</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>FO - Formal Application for an Initial AOC / Change to AOC &amp; OPS SPECS</dc:title>
   <dc:subject>AOC</dc:subject>
   <dc:creator>LAMBOTTE Vincent</dc:creator>
-  <cp:keywords>002</cp:keywords>
+  <cp:keywords>004</cp:keywords>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:contentStatus>FINAL</cp:contentStatus>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeyword">
-    <vt:lpwstr>259;#002|9574c73d-aacb-4300-80b2-caff1a734a26</vt:lpwstr>
+    <vt:lpwstr>46;#004|9560f615-a523-4820-a90a-593dab138233</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="IMF_C0_Taxonomy">
     <vt:lpwstr>18;#Quality management|98155c21-be43-4aae-96d5-e4bc945720de</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="IMSAcronym">
     <vt:lpwstr>283;#AOC|06a6cad8-29f3-447d-a845-0f8efda9ca8a</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
-    <vt:lpwstr>0x010100A14FE9BE6CE84F1BB23C774EC08C4AEA0601000B582AFEB7E0F54C933241E75A41A933</vt:lpwstr>
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="IMF_C0_Source">
     <vt:lpwstr>1;#EASA|f2fd8376-381c-4ede-a9cd-0a84d06f4d45</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>ac82ec81-709d-4a2e-93d4-470c8f802dba</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="IMSProcessTaxonomy">
     <vt:lpwstr>281;#Air Operator approval|af85e113-639e-42c8-9262-c279233e480c;#282;#EASA Air Operator certification|0570fc9d-eaf5-4dc4-b67f-54332f0660bf</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GrammarlyDocumentId">
-    <vt:lpwstr>44dab07cec1e59edc82f9529d34b4f19563d1b3f6bc72deab4a63cf4887a3771</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Order">
+    <vt:r8>7157400</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>