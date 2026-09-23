--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,283 +1,286 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1E91059A" w14:textId="77777777" w:rsidR="00F5614B" w:rsidRPr="00DE112E" w:rsidRDefault="00F5614B" w:rsidP="00AD2DE8">
+    <w:p w:rsidRPr="00DE112E" w:rsidR="00F5614B" w:rsidP="00AD2DE8" w:rsidRDefault="00F5614B" w14:paraId="1E91059A" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="50EAD5FE" w14:textId="77777777" w:rsidR="00304C1D" w:rsidRPr="00E062A9" w:rsidRDefault="00304C1D" w:rsidP="00AD2DE8">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00304C1D" w:rsidP="00AD2DE8" w:rsidRDefault="00304C1D" w14:paraId="50EAD5FE" w14:textId="77777777">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5C2043D8" w14:textId="77777777" w:rsidR="002B28A4" w:rsidRPr="007D07A9" w:rsidRDefault="002B28A4" w:rsidP="00F278DE">
+    <w:p w:rsidRPr="007D07A9" w:rsidR="002B28A4" w:rsidP="00F278DE" w:rsidRDefault="002B28A4" w14:paraId="5C2043D8" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D07A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:kern w:val="32"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Air Operator Certification Job Aid and Schedule of Events</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD795C0" w14:textId="77777777" w:rsidR="00FA0D89" w:rsidRPr="00E062A9" w:rsidRDefault="00FA0D89" w:rsidP="00F278DE">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00FA0D89" w:rsidP="00F278DE" w:rsidRDefault="00FA0D89" w14:paraId="5CD795C0" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5598D03F" w14:textId="1B08C35A" w:rsidR="00F227F5" w:rsidRPr="00CE0D59" w:rsidRDefault="00FA0D89" w:rsidP="00F278DE">
+    <w:p w:rsidRPr="00CE0D59" w:rsidR="00F227F5" w:rsidP="00F278DE" w:rsidRDefault="00FA0D89" w14:paraId="5598D03F" w14:textId="1B08C35A">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Organisation’s </w:t>
       </w:r>
-      <w:r w:rsidR="004F5D04" w:rsidRPr="00CE0D59">
+      <w:r w:rsidRPr="00CE0D59" w:rsidR="004F5D04">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">official </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>name:</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6279F77F" w14:textId="77777777" w:rsidR="00FA0D89" w:rsidRPr="00CE0D59" w:rsidRDefault="00FA0D89" w:rsidP="00F278DE">
+    <w:p w:rsidRPr="00CE0D59" w:rsidR="00FA0D89" w:rsidP="00F278DE" w:rsidRDefault="00FA0D89" w14:paraId="6279F77F" w14:textId="77777777">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C18B194" w14:textId="3A3B07EC" w:rsidR="00FA0D89" w:rsidRPr="00CE0D59" w:rsidRDefault="004F5D04" w:rsidP="00F278DE">
+    <w:p w:rsidRPr="00CE0D59" w:rsidR="00FA0D89" w:rsidP="00F278DE" w:rsidRDefault="004F5D04" w14:paraId="7C18B194" w14:textId="3A3B07EC">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Principal p</w:t>
       </w:r>
-      <w:r w:rsidR="00FA0D89" w:rsidRPr="00CE0D59">
+      <w:r w:rsidRPr="00CE0D59" w:rsidR="00FA0D89">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>lace of business</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(address/</w:t>
       </w:r>
-      <w:r w:rsidR="00986397" w:rsidRPr="00CE0D59">
+      <w:r w:rsidRPr="00CE0D59" w:rsidR="00986397">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>email/telephone number)</w:t>
       </w:r>
-      <w:r w:rsidR="00FA0D89" w:rsidRPr="00CE0D59">
+      <w:r w:rsidRPr="00CE0D59" w:rsidR="00FA0D89">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6170ED" w14:textId="77777777" w:rsidR="004F5D04" w:rsidRPr="00CE0D59" w:rsidRDefault="004F5D04" w:rsidP="00F278DE">
+    <w:p w:rsidRPr="00CE0D59" w:rsidR="004F5D04" w:rsidP="00F278DE" w:rsidRDefault="004F5D04" w14:paraId="5A6170ED" w14:textId="77777777">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67361F2B" w14:textId="05ABB35E" w:rsidR="004F5D04" w:rsidRPr="00CE0D59" w:rsidRDefault="004F5D04" w:rsidP="00F278DE">
+    <w:p w:rsidRPr="00CE0D59" w:rsidR="004F5D04" w:rsidP="00F278DE" w:rsidRDefault="004F5D04" w14:paraId="67361F2B" w14:textId="05ABB35E">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>LV CAA Project manager</w:t>
       </w:r>
       <w:r w:rsidRPr="00E062A9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -298,15973 +301,17768 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(name/surname</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:kern w:val="32"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00CE0D59" w:rsidRPr="00CE0D59">
+      <w:r w:rsidRPr="00CE0D59" w:rsidR="00CE0D59">
         <w:rPr>
           <w:bCs/>
           <w:kern w:val="32"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2256A41E" w14:textId="77777777" w:rsidR="006615D7" w:rsidRPr="00E062A9" w:rsidRDefault="006615D7" w:rsidP="00E54A0A">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="006615D7" w:rsidP="00E54A0A" w:rsidRDefault="006615D7" w14:paraId="2256A41E" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="14796" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2487"/>
         <w:gridCol w:w="3745"/>
         <w:gridCol w:w="5171"/>
         <w:gridCol w:w="1880"/>
-        <w:gridCol w:w="1277"/>
+        <w:gridCol w:w="1513"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D6C39" w:rsidRPr="00E062A9" w14:paraId="715FDE05" w14:textId="77777777" w:rsidTr="00E062A9">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="007D6C39" w:rsidTr="002E3CA5" w14:paraId="715FDE05" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="70E2D129" w14:textId="270CCD54" w:rsidR="007D6C39" w:rsidRPr="00E062A9" w:rsidRDefault="007D6C39" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="007D6C39" w:rsidP="00CE0D59" w:rsidRDefault="007D6C39" w14:paraId="70E2D129" w14:textId="270CCD54">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAA or applicant’s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="487F0FEC" w14:textId="77777777" w:rsidR="007D6C39" w:rsidRPr="00E062A9" w:rsidRDefault="007D6C39" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="007D6C39" w:rsidP="00CE0D59" w:rsidRDefault="007D6C39" w14:paraId="487F0FEC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>reference to document</w:t>
             </w:r>
-            <w:r w:rsidR="00CE067B" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00CE067B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Date/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4D92BEA7" w14:textId="77777777" w:rsidR="007D6C39" w:rsidRPr="00E062A9" w:rsidRDefault="007D6C39" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="007D6C39" w:rsidP="00CE0D59" w:rsidRDefault="007D6C39" w14:paraId="4D92BEA7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>PRE-APPLICATION PHASE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11A8F86B" w14:textId="77777777" w:rsidR="007D6C39" w:rsidRPr="00E062A9" w:rsidRDefault="007D6C39" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="007D6C39" w:rsidP="00CE0D59" w:rsidRDefault="007D6C39" w14:paraId="11A8F86B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CERTIFICATION TASKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A4EDBFE" w14:textId="77777777" w:rsidR="007D6C39" w:rsidRPr="00E062A9" w:rsidRDefault="003A2C0F" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="007D6C39" w:rsidP="00CE0D59" w:rsidRDefault="003A2C0F" w14:paraId="1A4EDBFE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance of tasks, such as: examinations, audits, investigations, assessments, inspections </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000B7B08" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">Performance of tasks, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>such as:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> examinations, audits, investigations, assessments, inspections </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="000B7B08">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>(indicate tasks &amp; planned/performed dates)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="5E5A5ED0" w14:textId="77777777" w:rsidR="007D6C39" w:rsidRPr="00E062A9" w:rsidRDefault="003A2C0F" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="007D6C39" w:rsidP="00CE0D59" w:rsidRDefault="003A2C0F" w14:paraId="5E5A5ED0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAA responsible executive/Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF42C9A" w14:textId="77777777" w:rsidR="007D6C39" w:rsidRPr="00E062A9" w:rsidRDefault="003A2C0F" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="007D6C39" w:rsidP="00CE0D59" w:rsidRDefault="003A2C0F" w14:paraId="4BF42C9A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F227F5" w:rsidRPr="00E062A9" w14:paraId="153C97E0" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidTr="002E3CA5" w14:paraId="153C97E0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05D54A00" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00F227F5">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00043061" w:rsidP="007A5D76" w:rsidRDefault="00F23639" w14:paraId="05D54A00" w14:textId="09DA5DE3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00043061">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP</w:t>
+            </w:r>
+            <w:r w:rsidR="00043061">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00043061" w:rsidR="00AE37C2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4.1 Advisory </w:t>
+            </w:r>
+            <w:r w:rsidR="007378ED">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00043061" w:rsidR="00AE37C2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">amphlet </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE49BB">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>&amp;</w:t>
+            </w:r>
+            <w:r w:rsidR="00802CB2">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00EE49BB">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP</w:t>
+            </w:r>
+            <w:r w:rsidR="006807F0">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4.2 P</w:t>
+            </w:r>
+            <w:r w:rsidR="007A5D76">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPS </w:t>
+            </w:r>
+            <w:r w:rsidR="00E52B4F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">form </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62848FEE" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00B07802" w:rsidP="00526ED2">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00526ED2" w:rsidRDefault="00B07802" w14:paraId="62848FEE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Receipt of i</w:t>
             </w:r>
-            <w:r w:rsidR="00F227F5" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00F227F5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">nitial applicant’s inquiry. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12928491" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00526ED2">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00526ED2" w:rsidRDefault="00F227F5" w14:paraId="12928491" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19F45FC2" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00B07802" w:rsidP="00F227F5">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="00B07802" w14:paraId="19F45FC2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Assess the applicant’s inquiry.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F0A47FA" w14:textId="7A0B3861" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="005939CD" w:rsidRDefault="00F227F5" w14:paraId="4F0A47FA" w14:textId="7A0B3861">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="58782BFE" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00F227F5">
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="00F227F5" w14:paraId="58782BFE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F227F5" w:rsidRPr="00E062A9" w14:paraId="2E5A2BBB" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidTr="002E3CA5" w14:paraId="2E5A2BBB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="509B35BB" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00F227F5">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="0051599F" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="0051599F" w14:paraId="509B35BB" w14:textId="04525CCF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0051599F">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 4.1 Advisory Pamphlet &amp; APP 4.2 POPS form</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6D691A1A" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00526ED2">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00526ED2" w:rsidRDefault="00F227F5" w14:paraId="6D691A1A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Delivering of a standard information package to the applicant.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="741B491C" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00526ED2">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00526ED2" w:rsidRDefault="00F227F5" w14:paraId="741B491C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55D0A624" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00B07802" w:rsidP="00B07802">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00B07802" w:rsidRDefault="00B07802" w14:paraId="55D0A624" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Prepare standard information package and provide applicant with the package. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40828D5E" w14:textId="1B7ED60E" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="005939CD" w:rsidRDefault="00F227F5" w14:paraId="40828D5E" w14:textId="1B7ED60E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="6B762444" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00F227F5">
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="00F227F5" w14:paraId="6B762444" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F227F5" w:rsidRPr="00E062A9" w14:paraId="40464FF6" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidTr="002E3CA5" w14:paraId="40464FF6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="544C757B" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00F227F5">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="0024643B" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="00A10F6E" w14:paraId="544C757B" w14:textId="33D9C611">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A10F6E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0024643B">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 4.2 POPS form</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1443D3A4" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00526ED2">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00526ED2" w:rsidRDefault="00F227F5" w14:paraId="1443D3A4" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Receipt of a completed prospective operator’s pre-assessment statement (POPS) form.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="091AF9E5" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00526ED2">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00526ED2" w:rsidRDefault="00F227F5" w14:paraId="091AF9E5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6AF18C52" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F946BA" w:rsidP="00F227F5">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="00F946BA" w14:paraId="6AF18C52" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Assess </w:t>
             </w:r>
-            <w:r w:rsidR="002637FB" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="002637FB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>applicant’s readiness to start the initial certification procedure according to ARO.GEN.310, before submitting an application that comprises information according to ORO.AOC.100.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FA12697" w14:textId="77777777" w:rsidR="000A11CB" w:rsidRPr="00E062A9" w:rsidRDefault="000A11CB" w:rsidP="000A11CB">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="000A11CB" w:rsidP="000A11CB" w:rsidRDefault="000A11CB" w14:paraId="4FA12697" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Acknowledge receipt of POPS form in writing within 10 working days, drawing attention to the agenda of the pre-application meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="745251FC" w14:textId="77777777" w:rsidR="00AB4396" w:rsidRPr="00E062A9" w:rsidRDefault="00AB4396" w:rsidP="000A11CB">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00AB4396" w:rsidP="000A11CB" w:rsidRDefault="00AB4396" w14:paraId="745251FC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1520164D" w14:textId="6BE69174" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="005939CD" w:rsidRDefault="00F227F5" w14:paraId="1520164D" w14:textId="6BE69174">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B04553A" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00F227F5">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="00F227F5" w14:paraId="0B04553A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F227F5" w:rsidRPr="00E062A9" w14:paraId="591DFB20" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidTr="002E3CA5" w14:paraId="591DFB20" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64766B8E" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00F227F5">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="0024643B" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="0024643B" w14:paraId="64766B8E" w14:textId="2567692D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0024643B">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 4.2 POPS form</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E090299" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00526ED2">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00526ED2" w:rsidRDefault="00F227F5" w14:paraId="2E090299" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Pre-application meeting and evaluation of results (meeting minutes).</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AB58385" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00526ED2">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00526ED2" w:rsidRDefault="00F227F5" w14:paraId="2AB58385" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10835A4A" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="000E2304" w:rsidP="000E2304">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="000E2304" w:rsidRDefault="000E2304" w14:paraId="10835A4A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Conduct the pre-application meeting and prepare report (meeting minutes)</w:t>
             </w:r>
-            <w:r w:rsidR="005910A8" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="005910A8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> related to discussed items such as:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A2B7B9D" w14:textId="77777777" w:rsidR="00D95640" w:rsidRPr="00E062A9" w:rsidRDefault="005910A8" w:rsidP="00D95640">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00D95640" w:rsidP="00D95640" w:rsidRDefault="005910A8" w14:paraId="1A2B7B9D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Proposed operations, aircraft base place, exercising of the operational control,</w:t>
             </w:r>
-            <w:r w:rsidR="00D95640" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00D95640">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> listing of geographical area(s) considered by the </w:t>
             </w:r>
-            <w:r w:rsidR="00D95640" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00D95640">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">applicant. Existence of operational control personnel. Coordination among appropriate managerial personnel associated with supervision of operational control. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1131E864" w14:textId="77777777" w:rsidR="00D95640" w:rsidRPr="00E062A9" w:rsidRDefault="00D95640" w:rsidP="00D95640">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00D95640" w:rsidP="00D95640" w:rsidRDefault="00D95640" w14:paraId="1131E864" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Management of applications for the specific approvals (e.g. DG, RVSM, type B EFB application). </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42ACFA34" w14:textId="77777777" w:rsidR="005910A8" w:rsidRPr="00E062A9" w:rsidRDefault="005910A8" w:rsidP="009F7254">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005910A8" w:rsidP="009F7254" w:rsidRDefault="005910A8" w14:paraId="42ACFA34" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Accountable manager, names of the nominated persons, combination of nominated persons and their responsibilities.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01076760" w14:textId="77777777" w:rsidR="00277D05" w:rsidRPr="00E062A9" w:rsidRDefault="005910A8" w:rsidP="009F7254">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00277D05" w:rsidP="009F7254" w:rsidRDefault="005910A8" w14:paraId="01076760" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Identification of the status of financial matters. Information on means to ensure that all activities can be financed and carried out. </w:t>
             </w:r>
-            <w:r w:rsidR="00277D05" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00277D05">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>The status of the assessment of financial, economic and legal matters should be clearly identified during the pre-application meeting.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1415701F" w14:textId="77777777" w:rsidR="009F7254" w:rsidRPr="00E062A9" w:rsidRDefault="009F7254" w:rsidP="009F7254">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="009F7254" w:rsidP="009F7254" w:rsidRDefault="009F7254" w14:paraId="1415701F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Applicant’s aircraft and its airworthiness and maintenance. Exercising of continued airworthiness management, Aircraft type/equipment, Flight data monitoring (FDM), Registration of the aircraft, Insurance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="157B091E" w14:textId="77777777" w:rsidR="00D51098" w:rsidRPr="00E062A9" w:rsidRDefault="009F7254" w:rsidP="009F7254">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00D51098" w:rsidP="009F7254" w:rsidRDefault="009F7254" w14:paraId="157B091E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant’s conversion course, crew, including instructor and examiner and their licences and medical certificates. Performance of crew training and checking. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2C197730" w14:textId="77777777" w:rsidR="00E91166" w:rsidRPr="00E062A9" w:rsidRDefault="006A1C37" w:rsidP="00E91166">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00E91166" w:rsidP="00E91166" w:rsidRDefault="006A1C37" w14:paraId="2C197730" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Facilities, workspace, equipment and supporting services of the applicant</w:t>
             </w:r>
-            <w:r w:rsidR="00D95640" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00D95640">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (contracted activities)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00E91166" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00E91166">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Service providers should be identified, such as ground de-icing/anti-icing, ground handling, flight support (including performance calculation, flight planning, navigation database and dispatch), training and manual preparation.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67FE3FDE" w14:textId="77777777" w:rsidR="006A51A8" w:rsidRPr="00E062A9" w:rsidRDefault="006A51A8" w:rsidP="006A51A8">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="006A51A8" w:rsidP="006A51A8" w:rsidRDefault="006A51A8" w14:paraId="67FE3FDE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Applicant’s management regarding:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FE51E86" w14:textId="77777777" w:rsidR="006A51A8" w:rsidRPr="00E062A9" w:rsidRDefault="006A51A8" w:rsidP="006A51A8">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="006A51A8" w:rsidP="006A51A8" w:rsidRDefault="006A51A8" w14:paraId="1FE51E86" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>use of approved training organisation (ATO);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33D0C802" w14:textId="77777777" w:rsidR="006A51A8" w:rsidRPr="00E062A9" w:rsidRDefault="006A51A8" w:rsidP="006A51A8">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="006A51A8" w:rsidP="006A51A8" w:rsidRDefault="006A51A8" w14:paraId="33D0C802" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>use of flight simulation training device (FSTD);</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B95B995" w14:textId="77777777" w:rsidR="006A51A8" w:rsidRPr="00E062A9" w:rsidRDefault="006A51A8" w:rsidP="006A51A8">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="006A51A8" w:rsidP="006A51A8" w:rsidRDefault="006A51A8" w14:paraId="6B95B995" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>use of examiners;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69FD868F" w14:textId="77777777" w:rsidR="006A51A8" w:rsidRPr="00E062A9" w:rsidRDefault="006A51A8" w:rsidP="006A51A8">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="006A51A8" w:rsidP="006A51A8" w:rsidRDefault="006A51A8" w14:paraId="69FD868F" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>use of qualified flight and ground instructors;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E1FF87C" w14:textId="77777777" w:rsidR="006A51A8" w:rsidRPr="00E062A9" w:rsidRDefault="006A51A8" w:rsidP="006A51A8">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="006A51A8" w:rsidP="006A51A8" w:rsidRDefault="006A51A8" w14:paraId="3E1FF87C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="27"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>granted PBN privileges as an endorsement to instrument rating (“IR” - be entered in the pilot's logbook or equivalent record and signed by the examiner who conducted the test or check - Regulation (EU) 2016/539.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B8C9366" w14:textId="77777777" w:rsidR="007F4CE5" w:rsidRPr="00E062A9" w:rsidRDefault="00420903" w:rsidP="00420903">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="007F4CE5" w:rsidP="00420903" w:rsidRDefault="00420903" w14:paraId="6B8C9366" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Management system documentation:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AFF8E8B" w14:textId="77777777" w:rsidR="00420903" w:rsidRPr="00E062A9" w:rsidRDefault="00420903" w:rsidP="00420903">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00420903" w:rsidP="00420903" w:rsidRDefault="00420903" w14:paraId="0AFF8E8B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Proposed applicant’s manuals, its expected date and format of submission</w:t>
             </w:r>
-            <w:r w:rsidR="00E91166" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00E91166">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (e.g.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006A51A8" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="006A51A8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">OM, </w:t>
             </w:r>
-            <w:r w:rsidR="00E91166" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00E91166">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>MEL, EFB</w:t>
             </w:r>
-            <w:r w:rsidR="006A51A8" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="006A51A8">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> management</w:t>
             </w:r>
-            <w:r w:rsidR="00E91166" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00E91166">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>, etc)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="090C1FEC" w14:textId="77777777" w:rsidR="00420903" w:rsidRPr="00E062A9" w:rsidRDefault="00420903" w:rsidP="00420903">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00420903" w:rsidP="00420903" w:rsidRDefault="00420903" w14:paraId="090C1FEC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Applicant’s statement of compliance.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="313167C5" w14:textId="77777777" w:rsidR="0049022A" w:rsidRPr="00E062A9" w:rsidRDefault="00420903" w:rsidP="00420903">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="0049022A" w:rsidP="00420903" w:rsidRDefault="00420903" w14:paraId="313167C5" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Applicant’s safety management manual (SMM) as the key instrument for communicating the approach to safety for the whole of the operator. The SMM should document all aspects of safety management, including </w:t>
             </w:r>
-            <w:r w:rsidR="0049022A" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="0049022A">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>appropriate fatigue management.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F66AB89" w14:textId="77777777" w:rsidR="00420903" w:rsidRPr="00E062A9" w:rsidRDefault="00420903" w:rsidP="00420903">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00420903" w:rsidP="00420903" w:rsidRDefault="00420903" w14:paraId="4F66AB89" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Security programme, including the usage of security instructors.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30CF7EBD" w14:textId="77777777" w:rsidR="003C202B" w:rsidRPr="00E062A9" w:rsidRDefault="004528BB" w:rsidP="00D51098">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="003C202B" w:rsidP="00D51098" w:rsidRDefault="004528BB" w14:paraId="30CF7EBD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Compliance with the insurance</w:t>
             </w:r>
-            <w:r w:rsidR="00D51098" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00D51098">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>requirements set out in Regulation (EC) No 785/2004 and Law “On Aviation” of the Republic of Latvia Article 111.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="233DD594" w14:textId="77777777" w:rsidR="003C202B" w:rsidRPr="00E062A9" w:rsidRDefault="003C202B" w:rsidP="003C202B">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="003C202B" w:rsidP="003C202B" w:rsidRDefault="003C202B" w14:paraId="233DD594" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Provisions related to the proof of good repute of senior management staff and how it will be managed by LV CAA according to Law “On Aviation” of the Republic of Latvia Article 57</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="16375C18" w14:textId="77777777" w:rsidR="006A51A8" w:rsidRPr="00E062A9" w:rsidRDefault="006A51A8" w:rsidP="006A51A8">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="006A51A8" w:rsidP="006A51A8" w:rsidRDefault="006A51A8" w14:paraId="16375C18" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="25"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Proposed start-up date of commercial operations.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64D4C993" w14:textId="77777777" w:rsidR="00AB4396" w:rsidRPr="00E062A9" w:rsidRDefault="004528BB" w:rsidP="006A51A8">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00AB4396" w:rsidP="006A51A8" w:rsidRDefault="004528BB" w14:paraId="64D4C993" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="524609D5" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00F227F5">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="00F227F5" w14:paraId="524609D5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3E9D6ED5" w14:textId="77777777" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="3E9D6ED5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="15FD9E4B" w14:textId="77777777" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="15FD9E4B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5A834CB8" w14:textId="7A231498" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="5A834CB8" w14:textId="7A231498">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2ED9FEAF" w14:textId="7C0C55F7" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="2ED9FEAF" w14:textId="7C0C55F7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="004ACF22" w14:textId="50F8FC21" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="004ACF22" w14:textId="50F8FC21">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44063278" w14:textId="30D01AFB" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="44063278" w14:textId="30D01AFB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3AA7CD60" w14:textId="527EAC92" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="3AA7CD60" w14:textId="527EAC92">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="60AF4EEE" w14:textId="4073DDE6" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="60AF4EEE" w14:textId="4073DDE6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="38148770" w14:textId="069CA716" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="38148770" w14:textId="069CA716">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="42C2B0D6" w14:textId="4206E446" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="42C2B0D6" w14:textId="4206E446">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D7025CD" w14:textId="7266F12D" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="1D7025CD" w14:textId="7266F12D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="723F4507" w14:textId="00481D26" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="723F4507" w14:textId="00481D26">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6992FB2A" w14:textId="46BA7B96" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="6992FB2A" w14:textId="46BA7B96">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7B23FEFB" w14:textId="2EF9ED0E" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="7B23FEFB" w14:textId="2EF9ED0E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4507EDF4" w14:textId="5C408880" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="4507EDF4" w14:textId="5C408880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="32C16EB1" w14:textId="41C04E1F" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="32C16EB1" w14:textId="41C04E1F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0981E297" w14:textId="56DE80D6" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="0981E297" w14:textId="56DE80D6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73B04685" w14:textId="77777777" w:rsidR="00365AE1" w:rsidRPr="00E062A9" w:rsidRDefault="00365AE1" w:rsidP="00365AE1">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00365AE1" w:rsidP="00365AE1" w:rsidRDefault="00365AE1" w14:paraId="73B04685" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7A1F4893" w14:textId="1D3027D1" w:rsidR="00365AE1" w:rsidRPr="00E062A9" w:rsidRDefault="00365AE1" w:rsidP="00365AE1">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00365AE1" w:rsidP="00365AE1" w:rsidRDefault="00365AE1" w14:paraId="7A1F4893" w14:textId="1D3027D1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="22300F5B" w14:textId="28C9D53A" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="22300F5B" w14:textId="28C9D53A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6205CA44" w14:textId="132D7563" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="6205CA44" w14:textId="132D7563">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="51FD12E8" w14:textId="74CB341B" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="51FD12E8" w14:textId="74CB341B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="329AEA3E" w14:textId="7C191EDE" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="329AEA3E" w14:textId="7C191EDE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6AC21C63" w14:textId="33C7F7FA" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="6AC21C63" w14:textId="33C7F7FA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19810EE2" w14:textId="0724BE82" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="19810EE2" w14:textId="0724BE82">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27AD42DE" w14:textId="3CEAF69F" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="27AD42DE" w14:textId="3CEAF69F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1D03FF8A" w14:textId="3D6F1970" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="1D03FF8A" w14:textId="3D6F1970">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6A2FC264" w14:textId="454154F6" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="6A2FC264" w14:textId="454154F6">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="76654B03" w14:textId="26FBB6A4" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="76654B03" w14:textId="26FBB6A4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="219A717F" w14:textId="3D00C64A" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="219A717F" w14:textId="3D00C64A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="61C3E4B7" w14:textId="332A2689" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="61C3E4B7" w14:textId="332A2689">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="73151861" w14:textId="0B552D70" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="73151861" w14:textId="0B552D70">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5DBCE040" w14:textId="31F3EACA" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="5DBCE040" w14:textId="31F3EACA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="758324AA" w14:textId="77777777" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="758324AA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0FBF1397" w14:textId="77777777" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="0FBF1397" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4FF8B68D" w14:textId="77777777" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="4FF8B68D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="63F40CC3" w14:textId="3CCAED27" w:rsidR="005939CD" w:rsidRPr="00E062A9" w:rsidRDefault="005939CD" w:rsidP="005939CD">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="005939CD" w:rsidP="005939CD" w:rsidRDefault="005939CD" w14:paraId="63F40CC3" w14:textId="3CCAED27">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="249A939F" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00F227F5">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00F227F5" w:rsidRDefault="00F227F5" w14:paraId="249A939F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F227F5" w:rsidRPr="00E062A9" w14:paraId="51B7454B" w14:textId="77777777" w:rsidTr="00E062A9">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidTr="002E3CA5" w14:paraId="51B7454B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="6E37D596" w14:textId="312DE17D" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00CE0D59" w:rsidRDefault="00F227F5" w14:paraId="6E37D596" w14:textId="312DE17D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>CAA or applicant’s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F09C8F6" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00CE0D59" w:rsidRDefault="00F227F5" w14:paraId="6F09C8F6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>reference to document/Date/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED1ECE8" w14:textId="3548BB61" w:rsidR="00F227F5" w:rsidRPr="005852DF" w:rsidRDefault="00F227F5" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="005852DF" w:rsidR="00F227F5" w:rsidP="00CE0D59" w:rsidRDefault="00F227F5" w14:paraId="7ED1ECE8" w14:textId="3548BB61">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005852DF">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>FORMAL APPLICATION PHASE</w:t>
             </w:r>
             <w:r w:rsidR="005852DF">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005852DF">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CERTIFICATION TASKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="567A8D25" w14:textId="4CA251C6" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00CE0D59" w:rsidRDefault="00F227F5" w14:paraId="567A8D25" w14:textId="4CA251C6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance of tasks, such as: examinations, audits, investigations, assessments, inspections (indicate </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C593B" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">Performance of tasks, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>such as:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> examinations, audits, investigations, assessments, inspections (indicate </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="007C593B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>tasks</w:t>
             </w:r>
-            <w:r w:rsidR="002840DA" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="002840DA">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; </w:t>
             </w:r>
-            <w:r w:rsidR="000B7B08" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="000B7B08">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">planned/performed </w:t>
             </w:r>
-            <w:r w:rsidR="007C593B" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9" w:rsidR="007C593B">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>dates</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="3685B0DD" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00CE0D59" w:rsidRDefault="00F227F5" w14:paraId="3685B0DD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAA responsible executive/Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="41DEE1C1" w14:textId="77777777" w:rsidR="00F227F5" w:rsidRPr="00E062A9" w:rsidRDefault="00F227F5" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F227F5" w:rsidP="00CE0D59" w:rsidRDefault="00F227F5" w14:paraId="41DEE1C1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E87904B" w14:textId="77777777" w:rsidR="00614F69" w:rsidRPr="00E062A9" w:rsidRDefault="00614F69" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00614F69" w:rsidP="00CE0D59" w:rsidRDefault="00614F69" w14:paraId="1E87904B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56895" w:rsidRPr="00E062A9" w14:paraId="71F3A60E" w14:textId="77777777" w:rsidTr="00E062A9">
-[...2 lines deleted...]
-            <w:tcW w:w="14560" w:type="dxa"/>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00F56895" w:rsidTr="002E3CA5" w14:paraId="71F3A60E" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14796" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EEA22FD" w14:textId="77777777" w:rsidR="00313238" w:rsidRPr="00E062A9" w:rsidRDefault="00313238" w:rsidP="00F56895">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00313238" w:rsidP="00F56895" w:rsidRDefault="00313238" w14:paraId="7EEA22FD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="774D2E75" w14:textId="77777777" w:rsidR="00F56895" w:rsidRPr="00E062A9" w:rsidRDefault="00F56895" w:rsidP="00F56895">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F56895" w:rsidP="00F56895" w:rsidRDefault="00F56895" w14:paraId="774D2E75" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Assess the management system and processes, including the operator’s organisation and operational control system (ref to AMC1 ARO.GEN.310(a)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66FC23BB" w14:textId="77777777" w:rsidR="00313238" w:rsidRPr="00E062A9" w:rsidRDefault="00313238" w:rsidP="00F56895">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00313238" w:rsidP="00F56895" w:rsidRDefault="00313238" w14:paraId="66FC23BB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F56895" w:rsidRPr="00E062A9" w14:paraId="647A4629" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00F56895" w:rsidTr="002E3CA5" w14:paraId="647A4629" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B366138" w14:textId="77777777" w:rsidR="00F56895" w:rsidRPr="00E062A9" w:rsidRDefault="009B4586" w:rsidP="00F227F5">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00BB2781" w:rsidP="00F227F5" w:rsidRDefault="004F307A" w14:paraId="26A3D73B" w14:textId="4E6F2F5C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP</w:t>
+            </w:r>
+            <w:r w:rsidR="00480FB6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4.8</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC1527">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF3EAD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appl. </w:t>
+            </w:r>
+            <w:r w:rsidR="00C77738">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>o P</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51825">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>LS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00C94B49" w:rsidR="00C94B49" w:rsidP="00C94B49" w:rsidRDefault="00C94B49" w14:paraId="326ED5AD" w14:textId="26A234B6">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C94B49">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D63DD4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C94B49">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Appl</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF3EAD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="00BF4847">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7951">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00572B10">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AW</w:t>
+            </w:r>
+            <w:r w:rsidR="00490B07">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="00572B10">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00434849" w:rsidR="00434849" w:rsidP="00434849" w:rsidRDefault="00434849" w14:paraId="7678D208" w14:textId="6127D83C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434849">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D63DD4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434849">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Appl. to A</w:t>
+            </w:r>
+            <w:r w:rsidR="001B1CAD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434849">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">S </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00434849" w:rsidR="00434849" w:rsidP="00434849" w:rsidRDefault="00434849" w14:paraId="5190E486" w14:textId="74C5EAC4">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434849">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 4.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D63DD4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434849">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Appl. to</w:t>
+            </w:r>
+            <w:r w:rsidR="001B1CAD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> F</w:t>
+            </w:r>
+            <w:r w:rsidR="00C51825">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00434849">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00BB2781" w:rsidP="00F227F5" w:rsidRDefault="00BB2781" w14:paraId="2B366138" w14:textId="3F7DF3D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="603C7E2E" w14:textId="77777777" w:rsidR="00F56895" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="00526ED2">
-[...14 lines deleted...]
-              <w:t>Verify that the application for an air operator certificate (AOC) and supported documents (to be listed as delivered by the applicant) reflect ORO.AOC.100 (b) requirements.</w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F56895" w:rsidP="00526ED2" w:rsidRDefault="00826FE9" w14:paraId="603C7E2E" w14:textId="476B60E3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:r w:rsidR="00C07FA9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>volve</w:t>
+            </w:r>
+            <w:r w:rsidR="00B37103">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>m</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ent</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC5798">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of other </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB36FA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>divisions</w:t>
+            </w:r>
+            <w:r w:rsidR="00F54933">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>/sections</w:t>
+            </w:r>
+            <w:r w:rsidR="001511C0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidR="00583A35">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>LV CAA</w:t>
+            </w:r>
+            <w:r w:rsidR="00F54933">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in this AOC certification</w:t>
+            </w:r>
+            <w:r w:rsidR="00450AA0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BC18694" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+          <w:p w:rsidR="00313238" w:rsidP="00290484" w:rsidRDefault="00191FAE" w14:paraId="0E288521" w14:textId="060DB2DA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The following tasks </w:t>
+            </w:r>
+            <w:r w:rsidR="00D62C1C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>should be delegated to</w:t>
+            </w:r>
+            <w:r w:rsidR="00B10F06">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B10F06" w:rsidP="00B10F06" w:rsidRDefault="00B155AF" w14:paraId="620B3CCB" w14:textId="036791E2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="1A548368" w14:textId="77777777" w:rsidR="00F56895" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>PLS;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B155AF" w:rsidP="008F2FC9" w:rsidRDefault="009A6621" w14:paraId="37DFEF32" w14:textId="3F93BDF6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="3"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...157 lines deleted...]
-          <w:p w14:paraId="288F0519" w14:textId="77777777" w:rsidR="0087482E" w:rsidRPr="00E062A9" w:rsidRDefault="000F5C90" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB4C00">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of TRE&amp;TRI </w:t>
+            </w:r>
+            <w:r w:rsidR="0036196F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>&amp; LTC;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00D21EE5" w:rsidP="008F2FC9" w:rsidRDefault="00C2224F" w14:paraId="61687347" w14:textId="7DCF6E4C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="11C368A7" w14:textId="77777777" w:rsidR="000F5C90" w:rsidRPr="00E062A9" w:rsidRDefault="0087482E" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment of </w:t>
+            </w:r>
+            <w:r w:rsidR="005354ED">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">used </w:t>
+            </w:r>
+            <w:r w:rsidR="001D3F5E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>FSTD.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D3F5E" w:rsidP="00720779" w:rsidRDefault="00720779" w14:paraId="0CD0B4B7" w14:textId="35BDBDA6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="9"/>
+                <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...144 lines deleted...]
-          <w:p w14:paraId="4ACE9F6E" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="00F943FB" w:rsidP="0014142B">
+            <w:r w:rsidRPr="00720779">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>AWS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00720779" w:rsidP="00D77FA6" w:rsidRDefault="00D77FA6" w14:paraId="5816B472" w14:textId="3D3AF3E0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...18 lines deleted...]
-          <w:p w14:paraId="73C71B58" w14:textId="77777777" w:rsidR="00171D4B" w:rsidRPr="00E062A9" w:rsidRDefault="00171D4B" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issue of CAMO </w:t>
+            </w:r>
+            <w:r w:rsidR="000233CC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>approva</w:t>
+            </w:r>
+            <w:r w:rsidR="00756911">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>l;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00756911" w:rsidP="00D77FA6" w:rsidRDefault="00756911" w14:paraId="45AEAC34" w14:textId="59068E43">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...231 lines deleted...]
-          <w:p w14:paraId="4F63BFFF" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="00F943FB" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issue of MEL </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE12C1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>approval;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE12C1" w:rsidP="00D77FA6" w:rsidRDefault="00CE12C1" w14:paraId="0A62A3EB" w14:textId="75E7A85A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...19 lines deleted...]
-          <w:p w14:paraId="40C986A8" w14:textId="77777777" w:rsidR="00F5525C" w:rsidRPr="00E062A9" w:rsidRDefault="00F5525C" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acceptance of </w:t>
+            </w:r>
+            <w:r w:rsidR="00011130">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuous Airworthiness </w:t>
+            </w:r>
+            <w:r w:rsidR="00206633">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidR="0048129F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>anager</w:t>
+            </w:r>
+            <w:r w:rsidR="004D7E48">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00720779" w:rsidR="00206633" w:rsidP="00D77FA6" w:rsidRDefault="00206633" w14:paraId="28FA2459" w14:textId="657D9982">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...18 lines deleted...]
-          <w:p w14:paraId="0E3FBFE3" w14:textId="77777777" w:rsidR="000C12E7" w:rsidRPr="00E062A9" w:rsidRDefault="000C12E7" w:rsidP="00B11F52">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Airworthiness </w:t>
+            </w:r>
+            <w:r w:rsidR="00043521">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>approvals as a part of specific app</w:t>
+            </w:r>
+            <w:r w:rsidR="00D35A42">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>rovals</w:t>
+            </w:r>
+            <w:r w:rsidR="00910659">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (LVO, RNP AR AP</w:t>
+            </w:r>
+            <w:r w:rsidR="00331645">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CH, NAT HLA</w:t>
+            </w:r>
+            <w:r w:rsidR="000503F0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>, RVSM, ETOPS)</w:t>
+            </w:r>
+            <w:r w:rsidR="00910659">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00720779" w:rsidP="00720779" w:rsidRDefault="006E763E" w14:paraId="7D132364" w14:textId="2E8C4A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="8"/>
+                <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...327 lines deleted...]
-          <w:p w14:paraId="7D39B1A1" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ASS</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD7027">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DD7027" w:rsidP="00DD7027" w:rsidRDefault="00B74481" w14:paraId="0DC3AE9D" w14:textId="4192E5DA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="29607317" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approval of </w:t>
+            </w:r>
+            <w:r w:rsidR="009513F3">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>the S</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ecurity </w:t>
+            </w:r>
+            <w:r w:rsidR="009513F3">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>program;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009513F3" w:rsidP="00DD7027" w:rsidRDefault="005F0AE7" w14:paraId="031F120A" w14:textId="59F3BD2C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="742BFEA9" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approval of the Security </w:t>
+            </w:r>
+            <w:r w:rsidR="009F1E59">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Manager;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009F1E59" w:rsidP="00DD7027" w:rsidRDefault="0006153F" w14:paraId="6ACB183C" w14:textId="7D6DFED7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...26 lines deleted...]
-            <w:r w:rsidR="00213FC3" w:rsidRPr="00E062A9">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00582C4F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ssess</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ment and approval</w:t>
+            </w:r>
+            <w:r w:rsidR="007546FA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="56D59A45" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r w:rsidR="007546FA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>DG procedures</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F253E" w:rsidP="004D6BAC" w:rsidRDefault="004D6BAC" w14:paraId="2A76262E" w14:textId="609F8B06">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="40"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="5B8C3317" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>FS</w:t>
+            </w:r>
+            <w:r w:rsidR="00175119">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00175119" w:rsidP="00175119" w:rsidRDefault="007374D8" w14:paraId="57BCB9FA" w14:textId="180B534F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...28 lines deleted...]
-          <w:p w14:paraId="2C90D405" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="00213FC3" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00175119">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>sses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">sment of </w:t>
+            </w:r>
+            <w:r w:rsidR="00E748FA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>business plan;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003A1020" w:rsidP="00842B74" w:rsidRDefault="00E748FA" w14:paraId="7DBC34BE" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...18 lines deleted...]
-          <w:p w14:paraId="4B22956A" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="00213FC3" w:rsidP="0014142B">
+            <w:r w:rsidRPr="00842B74">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assessment </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00842B74" w:rsidR="00FC16E7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of applicant’s financial </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00842B74" w:rsidR="003D1AAA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">stability </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00290484" w:rsidR="003C0710" w:rsidP="003C0710" w:rsidRDefault="003C0710" w14:paraId="3741E3A1" w14:textId="176D284B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="1440"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F56895" w:rsidP="00365AE1" w:rsidRDefault="00F56895" w14:paraId="75C66FD3" w14:textId="0766FC17">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F56895" w:rsidP="00152357" w:rsidRDefault="00F56895" w14:paraId="58BCF7C6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="002B7DF8" w:rsidTr="002E3CA5" w14:paraId="54307E22" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7DF8" w:rsidP="00F227F5" w:rsidRDefault="002B7DF8" w14:paraId="68FE33C4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="002B7DF8" w:rsidP="00526ED2" w:rsidRDefault="00550147" w14:paraId="7B14D9BD" w14:textId="7DDD3D12">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00550147">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Company name, three letters identification code and radio telephony designator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00290484" w:rsidR="002B7DF8" w:rsidP="00290484" w:rsidRDefault="00317C40" w14:paraId="69F22B4F" w14:textId="496B2115">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317C40">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Candidate for AOC shall communicate to ICAO to obtain these credentials and pay for them, the Focal point from LV CAA shall accept this process</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="002B7DF8" w:rsidP="00365AE1" w:rsidRDefault="002B7DF8" w14:paraId="0A745516" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="002B7DF8" w:rsidP="00152357" w:rsidRDefault="002B7DF8" w14:paraId="2BF0E93C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00736525" w:rsidTr="002E3CA5" w14:paraId="66E8CDAB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00736525" w:rsidP="00F227F5" w:rsidRDefault="00736525" w14:paraId="14532A06" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00736525" w:rsidP="00526ED2" w:rsidRDefault="00317C40" w14:paraId="557FE5C5" w14:textId="613515B6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317C40">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Business plan and principal place of business</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00290484" w:rsidR="00736525" w:rsidP="00290484" w:rsidRDefault="00317C40" w14:paraId="269E9C3F" w14:textId="066ED3EE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00317C40">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assess business plan and agree with applicant on principal place of their business  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00736525" w:rsidP="00365AE1" w:rsidRDefault="00736525" w14:paraId="2DDCE305" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00736525" w:rsidP="00152357" w:rsidRDefault="00736525" w14:paraId="0DFE1142" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="000F5C90" w:rsidTr="002E3CA5" w14:paraId="7F3159C2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="0087482E" w:rsidP="00F227F5" w:rsidRDefault="0087482E" w14:paraId="2B6BA0AE" w14:textId="682A84B3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="000F5C90" w:rsidP="000F5C90" w:rsidRDefault="00FC1D90" w14:paraId="5AFFF60C" w14:textId="475D8A0E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Activities </w:t>
+            </w:r>
+            <w:r w:rsidR="009D0FD9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>regarding</w:t>
+            </w:r>
+            <w:r w:rsidR="007E2C89">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD4282">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>aircraft concerned</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0079320F" w:rsidR="00D80A0E" w:rsidP="00D80A0E" w:rsidRDefault="00D80A0E" w14:paraId="64867708" w14:textId="36FB71F8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="38"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...26 lines deleted...]
-          <w:p w14:paraId="08CAD5EF" w14:textId="77777777" w:rsidR="00171D4B" w:rsidRPr="00E062A9" w:rsidRDefault="00213FC3" w:rsidP="0014142B">
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0079320F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Check the corresponding lease agreement for each aircraft</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079320F" w:rsidR="009D4E31">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> concerned</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0079320F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E14CEF" w:rsidR="00650F21" w:rsidP="0016550F" w:rsidRDefault="00610A9E" w14:paraId="6AD754A8" w14:textId="14265969">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="38"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="687DDDCE" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="00171D4B" w:rsidP="0014142B">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E14CEF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>The air</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00895733">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>raft</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00895733">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00954669">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">recommended to be put into the Latvian </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00227FDC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Register</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="0080742B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00227FDC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">if no </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00035344">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>– communicate to th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00977717">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>e NAA of the St</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="008C7414">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ate of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="001C4D1C">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="008C7414">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>egistry</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="0074465D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to agree on transferring of</w:t>
+            </w:r>
+            <w:r w:rsidR="001C34CA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="001C34CA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00F771A1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="0074465D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>responsibilit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="009A4E2E">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ies</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00C1211D">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00B7555A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Due to financial considerat</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00A240E5">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ions </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="004E78CC">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00981481">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00041799">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">putting </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00981481">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">into our </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00133DAA">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Latvian R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00981481">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">egistry may be completed shortly before </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00041799">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Demo Flight </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="005D1373">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00041799">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="005D1373">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="004B5657">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="002F49D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">must be </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="005D1373">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">based on mutual </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="00D8285B">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>agreement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="002F49D6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> between both parties</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E14CEF" w:rsidR="0016550F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002E7677" w:rsidR="000F5C90" w:rsidP="0016550F" w:rsidRDefault="000F5C90" w14:paraId="11C368A7" w14:textId="2042F49D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="000F5C90" w:rsidP="00365AE1" w:rsidRDefault="000F5C90" w14:paraId="1092769C" w14:textId="14E1B608">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="000F5C90" w:rsidP="00152357" w:rsidRDefault="000F5C90" w14:paraId="5DDCEB07" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="002E5EFA" w:rsidTr="002E3CA5" w14:paraId="5A56A39B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00430724" w:rsidR="000111DF" w:rsidP="000111DF" w:rsidRDefault="000111DF" w14:paraId="6CABE33A" w14:textId="1B819030">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="002E5EFA" w:rsidP="009951E4" w:rsidRDefault="004865B3" w14:paraId="3F2A0A01" w14:textId="24311D8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Activities</w:t>
+            </w:r>
+            <w:r w:rsidR="007112E0">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> regardin</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE077A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">g the aircraft </w:t>
+            </w:r>
+            <w:r w:rsidR="00A008F6">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>manufacturer’s</w:t>
+            </w:r>
+            <w:r w:rsidR="00B458BF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E77B25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">documentation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="0044241C" w:rsidR="00744BDB" w:rsidP="0044241C" w:rsidRDefault="00744BDB" w14:paraId="6F56CB44" w14:textId="4C1AF5C9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0044241C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check the aircraft manufacturer’s documentation – access, presence and content, with the subsequent creation of our own library consisting at least of OSD (Operator’s Suitability data); AFM (Aircraft Flight manual); AOM (Aircraft Operating manual) if any; FCOM (Flight Crew operating manual) if any; MMEL (Master MEL); DDG (Dispatch Deviation Guide) if any and any other manufacturer's manual required or at discretion of the Operator. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="008C1895" w:rsidP="00744BDB" w:rsidRDefault="008C1895" w14:paraId="3870FDC0" w14:textId="136193F7">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="002E5EFA" w:rsidP="00365AE1" w:rsidRDefault="002E5EFA" w14:paraId="61C36F1D" w14:textId="321102CF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="002E5EFA" w:rsidP="00152357" w:rsidRDefault="002E5EFA" w14:paraId="218A8680" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="002E5EFA" w:rsidTr="002E3CA5" w14:paraId="25D85D00" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00F5525C" w:rsidP="00F227F5" w:rsidRDefault="00F5525C" w14:paraId="7D81709B" w14:textId="2427E6C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="002E5EFA" w:rsidP="00526ED2" w:rsidRDefault="003F74E8" w14:paraId="7FCF5102" w14:textId="7D7EDEA3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Identification of the core</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05DFB">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or basic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF1859">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">elements to operate this aircraft </w:t>
+            </w:r>
+            <w:r w:rsidR="00926984">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00D05DFB" w:rsidR="00D05DFB" w:rsidP="00D05DFB" w:rsidRDefault="00D05DFB" w14:paraId="3363D27E" w14:textId="700A833C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D05DFB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">With reference to OSD determine the basic elements needed to operate this new aircraft type, for example requirements for FC&amp;CC training programs, MEL, number of CC and several others.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00D05DFB" w:rsidR="00B4420F" w:rsidP="00D05DFB" w:rsidRDefault="00B4420F" w14:paraId="3EB12DAC" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="0" w:firstLine="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00365AE1" w:rsidP="00365AE1" w:rsidRDefault="00365AE1" w14:paraId="2E3200E4" w14:textId="0AF5E0BA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="002E5EFA" w:rsidP="00152357" w:rsidRDefault="002E5EFA" w14:paraId="4F5909C3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="009B4586" w:rsidTr="002E3CA5" w14:paraId="1AEF14FC" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="009B4586" w:rsidP="009951E4" w:rsidRDefault="009B4586" w14:paraId="787496B3" w14:textId="4B61851B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="009B4586" w:rsidP="009951E4" w:rsidRDefault="00581FAE" w14:paraId="6E7B2064" w14:textId="333B1177">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00581FAE">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Emergency Evacuation and Ditching demonstration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E9512F" w:rsidR="00E9512F" w:rsidP="00E9512F" w:rsidRDefault="00E9512F" w14:paraId="1A5C5BB7" w14:textId="770AEEBA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9512F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Assess and discuss together with the Operator’s responsible personnel the need for</w:t>
+            </w:r>
+            <w:r w:rsidR="00010C05">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E9512F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Emergency Evacuation demonstration and Ditching demonstration as recommended</w:t>
+            </w:r>
+            <w:r w:rsidR="00010C05">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E9512F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">by ICAO Doc 8335-AN879. If it is decided that they (one or both) are necessary – </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E9512F" w:rsidR="00E9512F" w:rsidP="00E9512F" w:rsidRDefault="00E9512F" w14:paraId="64373672" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E9512F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">   determine the way how to do it/them.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00AD574C" w:rsidP="009951E4" w:rsidRDefault="00AD574C" w14:paraId="21A9779A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="009B4586" w:rsidP="00365AE1" w:rsidRDefault="009B4586" w14:paraId="7D5E02F1" w14:textId="51A597FD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="009B4586" w:rsidP="009951E4" w:rsidRDefault="009B4586" w14:paraId="1AA3DA01" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="00F36CEF" w14:paraId="0930AEDA" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7248CB0F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CAA or applicant’s</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="31E7EA41" w14:textId="6DA2FD9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>reference to document/Date/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00581FAE" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2912812D" w14:textId="20E7E03A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005852DF">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>DOCUMENT EVALUATION PHASE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005852DF">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CERTIFICATION TASKS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E9512F" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="45F272B7" w14:textId="7A91DE78">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance of tasks, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>such as:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> examinations, audits, investigations, assessments, inspections (indicate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>tasks  &amp;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> planned/performed dates)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0127A862" w14:textId="491093C9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CAA responsible executive/Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1C0258F8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6973592B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="1352ED53" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00AE4A3C" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4692E42D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE4A3C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 7.9.1 OM Part A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AE4A3C" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4E8C360C" w14:textId="6A8BEFCE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE4A3C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 7.9.2 OM Part B</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AE4A3C" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0840ED3A" w14:textId="78CA17D4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE4A3C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 7.9.3.OM Part C</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AE4A3C" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5F655BDA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE4A3C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 7.9.4 OM Part D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AE4A3C" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="04434742" w14:textId="5B6C09A2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE4A3C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 9.7.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AE4A3C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEL Application &amp;checklist </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0D3A0A59" w14:textId="0BA021A5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE4A3C">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.7.1 RIE Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="02471D3F" w14:textId="1FC48097">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OM Parts A, B, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>C ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> D and MEL </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00A211A1" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1011D55E" w14:textId="6931885C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00135F5A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check the development of corresponding parts of Operation Manual. and approve </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A211A1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">items requiring prior approval as it is stated below:   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0062726F" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2D57C76F" w14:textId="5EB8ECFA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...54 lines deleted...]
-          <w:p w14:paraId="3FB31994" w14:textId="77777777" w:rsidR="00171D4B" w:rsidRPr="00E062A9" w:rsidRDefault="00171D4B" w:rsidP="0014142B">
+            <w:r w:rsidRPr="0062726F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>OM Part A, C and D – shall be fully adapted to the operations related to this type of aircraft and relevant items which require prior approval shall be approved</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (refer to specific approvals and special procedures to be approved as it is mentioned below): </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="346C5A6D" w14:textId="4E0A92EF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...36 lines deleted...]
-          <w:p w14:paraId="54E91243" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r w:rsidRPr="00AC51A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>OM Part B – upon request of AOC holder or candidate for it, the OM part B can be replaced by Manufacture’s FCOM or AOM. Usually there are no items requiring prior approval in OM part B, but it remains at discretion of the AOC holder or candidate for it;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008C6D3E" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3BD5C87C" w14:textId="1A316301">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...153 lines deleted...]
-            <w:r w:rsidR="000111DF" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="008C6D3E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>MEL – shall be approved in accordance with appropriate procedures set out in ISM-O Ch. 9.7 Minimums Equipment List</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6AF023CE" w14:textId="77777777" w:rsidR="000111DF" w:rsidRPr="00E062A9" w:rsidRDefault="000111DF" w:rsidP="00F227F5">
-[...350 lines deleted...]
-          <w:p w14:paraId="158270DF" w14:textId="77777777" w:rsidR="00EE78D9" w:rsidRPr="00E062A9" w:rsidRDefault="00404963" w:rsidP="0014142B">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="58B5EC09" w14:textId="0D284BAC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="39"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...63 lines deleted...]
-          <w:p w14:paraId="4830DCF3" w14:textId="77777777" w:rsidR="00404963" w:rsidRPr="00E062A9" w:rsidRDefault="00D21C7A" w:rsidP="0014142B">
+            <w:r w:rsidRPr="00D1522C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Assess and approve the training and checking personnel related to this aircraft    type – especially TRI(A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D1522C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>TRE(A)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and LTC</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D1522C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shall be approved through the OM part D;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="0058616D" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="500EA974" w14:textId="2AE778D1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="12"/>
+                <w:numId w:val="39"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...15 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0058616D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assess and approve the training programmes of </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6CAA7F9D" w14:textId="77777777">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00940B69">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">this aircraft type such as Recurrent, Conversion, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00711974" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3074B75B" w14:textId="2428223B">
+            <w:pPr>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00940B69">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Differences and DG training </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00711974">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rough OM Part D </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0C6E89D5" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="1440"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15992A20" w14:textId="3B0AA5F5" w:rsidR="00365AE1" w:rsidRPr="00E062A9" w:rsidRDefault="00365AE1" w:rsidP="00365AE1">
-[...16 lines deleted...]
-          <w:p w14:paraId="2FF1CAEB" w14:textId="77777777" w:rsidR="00EE78D9" w:rsidRPr="00E062A9" w:rsidRDefault="00EE78D9" w:rsidP="00152357">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="21328698" w14:textId="58C4A81D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4D4310A0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="07AA5CAA" w14:textId="762C34B3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2DB1A6A6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C1895" w:rsidRPr="00E062A9" w14:paraId="13D07920" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="1C3C3C5E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78A38BF6" w14:textId="77777777" w:rsidR="00F42214" w:rsidRPr="00E062A9" w:rsidRDefault="00F42214" w:rsidP="00F42214">
-[...36 lines deleted...]
-              <w:t>APP 4.6 Test questions for operators nominated persons</w:t>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="790C7941" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A7438">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATT9.8 Application for use of FSTD </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="003A7438" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="199A89AE" w14:textId="43CB97E7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0055475B">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 7.9.4 OM Part D</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DF2A057" w14:textId="77777777" w:rsidR="00F42214" w:rsidRPr="00E062A9" w:rsidRDefault="008C1895" w:rsidP="00F42214">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="21133C82" w14:textId="128A76EA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Verify that the operator has identif</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00F42214" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">FSTD approval </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3EA489F3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E704CE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Assess and approve FSTD for th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E704CE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>aircraft type. Assessment should be performed preferably during Training and Checking inspection.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E704CE" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7022803F" w14:textId="3141A6B0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E704CE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> In the scope of this inspection verify the following:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E704CE" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="769EE71F" w14:textId="79979F48">
+            <w:pPr>
+              <w:ind w:left="317" w:hanging="317"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(1)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E704CE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FSTD document’s package consisting of the valid FSTD Evaluation report, FSTD Certificate, Certificate of ATO that operates this FSTD and filled out FSTD application form shall be verified and copies of these documents should be stored in the relevant file of FOS of LV CAA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E704CE" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="49158261" w14:textId="1896B738">
+            <w:pPr>
+              <w:ind w:left="317" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(2)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E704CE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> differences between this FSTD and an aircraft intended to be operated shall be described in OM Part D;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6122CAAE" w14:textId="5248DACA">
+            <w:pPr>
+              <w:ind w:left="317" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(3) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E704CE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FSTD should be approved through the corresponding training programs in OM </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E704CE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>art D,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6D727B8C" w14:textId="43DC6DE6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5BFA9E5F" w14:textId="0B724D42">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="389A8DBC" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="6A02632C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="77B193A5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP 4.4 Application of NPH </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="55AEA866" w14:textId="23E1BE4D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 4.5. Checklist for NPH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="338BCE9F" w14:textId="61E95418">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>ied</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> a person who </w:t>
-[...42 lines deleted...]
-            </w:pPr>
+              <w:t>Nominated post holders</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accountable Manager, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Flight Operations Manager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Crew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Training Manager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Compliance Monitoring Manager</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BBAC1E9" w14:textId="77777777" w:rsidR="008C1895" w:rsidRPr="00E062A9" w:rsidRDefault="00F42214" w:rsidP="0014142B">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="27E6701D" w14:textId="7DBFA680">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Assess and approve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the following n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ominated post holders: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Accountable Manager, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Flight Operations Manager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Crew</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Training Manager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Compliance Monitoring Manager - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the requirements of ORO.AOC.135 Personnel requirements shall be met. If a candidate does not comply with applicable requirements of ORO.AOC.135 Personnel requirements an appropriate Deputy shall be appointed. Appointed Deputies   have not to be approved by </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008F460B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>LV CAA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1755037B" w14:textId="69A91565">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> above-mentioned nominated post holders the following must be applied;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2CC7CD55" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...27 lines deleted...]
-          <w:p w14:paraId="06ADD7AC" w14:textId="77777777" w:rsidR="00F42214" w:rsidRPr="00E062A9" w:rsidRDefault="00F42214" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Theoretical knowledges test;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="64E11818" w14:textId="760B4DFE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="563794A9" w14:textId="77777777" w:rsidR="00F42214" w:rsidRPr="00E062A9" w:rsidRDefault="00F42214" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Background check, delegated to be performed by the appropriate state units to assess candidate’s previous reputation, loyalty to our State </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>and  tr</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA354E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ansparency</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FA354E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of his/her </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA354E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">financial </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>operations;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2FFD21CA" w14:textId="1D06103C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="11"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...8 lines deleted...]
-            <w:r w:rsidR="00AD574C" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00FA354E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>On approval of all these nominated postholders all of them must be entered into Operations Specifications of AOC</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="2D4EF38F" w14:textId="77777777" w:rsidR="00AD574C" w:rsidRPr="00E062A9" w:rsidRDefault="00AD574C" w:rsidP="0014142B">
+            <w:r w:rsidRPr="00FA354E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="008F460B" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4830DCF3" w14:textId="1248574B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:ind w:left="1440"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="15992A20" w14:textId="47C5B1DB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2FF1CAEB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="0024750F" w14:paraId="13D07920" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="4952"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="008708A7" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6818DC38" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008708A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">APP 4.4 Application of NPH </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="353D5BAC" w14:textId="1CC54E87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008708A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 4.5. Checklist for NPH</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="36EE77C2" w14:textId="747AB0B7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Nominated postholders as the operational points of contacts;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00576761" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7575199A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00576761">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Continuing Airworthiness Manager;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00486806" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="03B77432" w14:textId="04AA6B34">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00486806">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Cabin Crew Manager;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486806">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Dangerous Goods Manager;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486806">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ground Operations Manager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00486806">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMS Manager </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2FFDEEB1" w14:textId="70D6B7D6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="46BE22C7" w14:textId="3E35C625">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003F0001">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assess and </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">accept with the following entering </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004950B7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>into Operations Specifications of AOC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the following postholders as the operational points of contacts;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6F8FB552" w14:textId="21B605B2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...248 lines deleted...]
-          <w:p w14:paraId="73A81358" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="00F943FB" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Continuing Airworthiness Manager;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="26197D04" w14:textId="19442050">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...29 lines deleted...]
-          <w:p w14:paraId="11FB0DBC" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Cabin Crew Manager;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="591C6BC3" w14:textId="6B729F49">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="674A9506" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Dangerous Goods Manager;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4FB5E7E6" w14:textId="7F3A6A8D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="3343FC12" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ground Operations Manager; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00A54ABC" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="22BAA7C9" w14:textId="50E4EA71">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="5229FFCD" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMS Manager </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="29A99AD2" w14:textId="53C29461">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A90405">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">For these postholders </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>the</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A90405">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> theoretical knowledge test</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>, the b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003F0001">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ackground check</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the approval letter </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0017346E" w:rsidR="0017346E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>are not required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7D38A922" w14:textId="25210E61">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>The following must be met:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="20788BC6" w14:textId="01D99E3D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="30473D55" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r w:rsidRPr="007761A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">rworthiness </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>M</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007761A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>anager</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> must be accepted by our Airworthiness section;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4A50A702" w14:textId="18B262C2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="3808A1E6" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Dangerous Goods Manager must be accepted by our Expert in the field of DG;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007761A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5C1A725F" w14:textId="05EF94E4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="26"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="3E37BAFD" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="0014142B">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SMS Manager must be accepted by Flight Operations section </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="48E27876" w14:textId="77777777">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="33341398" w14:textId="228D7EB3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6FE0880E" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="42A819C0" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="64553614" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CAA or applicant’s </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="340883EB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>reference to document/Date/No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="005852DF" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="45B9A25E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005852DF">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>DEMONSTRATION &amp; AUDIT/INSPECTION PHASE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7D96BB5F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005852DF">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CERTIFICATION TASKS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1A9F39CE" w14:textId="504CD38D">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Performance of tasks, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>such as:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> examinations, audits, investigations, assessments, inspections (indicate tasks &amp; planned/performed dates)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="697944E9" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>CAA responsible executive/Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6C559DDF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2B965E30" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="59375C10" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="14796" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="45F0AB13" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3CDFC6F4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>AUDIT OF THE ORGANISATION (ref to AMC1 ARO.GEN.310 (a)).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6FE04A51" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>In order to</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> cover all areas of applicant’s planned operations at least the following audits should be carried out:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="000750ED" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0A8FF0CD" w14:textId="2631710F">
+            <w:pPr>
+              <w:ind w:left="1022"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Management System audit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>consisting of CM, SMS, FDM, Occurrenc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000750ED">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e Reporting, Part IS and Pilot Support program;   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4F15A730" w14:textId="6255DBD6">
+            <w:pPr>
+              <w:ind w:left="1022"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve">Flight </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Time Limitation audit with the following mandatory issue of IFTSS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="15A3186B" w14:textId="38C4BC04">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...21 lines deleted...]
-                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00805A82">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Fatigue Risk Managements audit with the following issue of FRMS approval if required</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B0D4BDB" w14:textId="77777777" w:rsidR="00A6043B" w:rsidRPr="00E062A9" w:rsidRDefault="00A6043B" w:rsidP="0014142B">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="222CA51A" w14:textId="5AD5174E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="4824097E" w14:textId="77777777" w:rsidR="00483C15" w:rsidRPr="00E062A9" w:rsidRDefault="00483C15" w:rsidP="0014142B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>DG audit with the following issue of DG approval if required or without DG approval;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="187D7145" w14:textId="59D49EBB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...35 lines deleted...]
-          <w:p w14:paraId="298D0735" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="00A6043B" w:rsidP="0014142B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B0C77">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Base audit including O</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">perational </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B0C77">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ontrol</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B0C77">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> processes and Part SPA approvals with the following issue of them as required;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="70E49EBF" w14:textId="6894415A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="225A4D54" w14:textId="77777777" w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w:rsidRDefault="002E5EFA" w:rsidP="00E12789">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>OM assessment with the following approval of items requiring prior approval.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002E31B3" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="617DFECC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:jc w:val="both"/>
-[...177 lines deleted...]
-          <w:p w14:paraId="21C09D60" w14:textId="77777777" w:rsidR="00D21C7A" w:rsidRPr="00E062A9" w:rsidRDefault="00BA5F94" w:rsidP="0014142B">
+              <w:ind w:left="1440"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1F6F1DC3" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">At least the following inspections should be carried out: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00B146FB" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="04D59670" w14:textId="2D87BF8B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="7562232B" w14:textId="77777777" w:rsidR="006E3FEC" w:rsidRPr="00E062A9" w:rsidRDefault="006E3FEC" w:rsidP="0014142B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146FB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Training and checking Inspection;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="10F8FCF0" w14:textId="086ED9B9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="50EC2AC5" w14:textId="77777777" w:rsidR="006E3FEC" w:rsidRPr="00E062A9" w:rsidRDefault="006E3FEC" w:rsidP="0014142B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Aircraft equipment Inspection</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00772181">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00626CDB" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3B0C4A25" w14:textId="293C3FCD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...44 lines deleted...]
-          <w:p w14:paraId="0F31B50A" w14:textId="77777777" w:rsidR="00A91DD0" w:rsidRPr="00E062A9" w:rsidRDefault="00A91DD0" w:rsidP="0014142B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00626CDB">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Ramp Inspection (RI);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00AE1D3B" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="618547CE" w14:textId="7FF07ABA">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="13"/>
+                <w:numId w:val="26"/>
               </w:numPr>
-              <w:jc w:val="both"/>
-[...193 lines deleted...]
-                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AE1D3B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flight Inspection (FI) that usually is combined with a demo flight.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="572E9DC0" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="512085EC" w14:textId="3FF817FE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audits for CAMO approval in accordance with </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Vc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Part-CAMO) of Regulation 1321/2014 using procedures contained in Section 5A of CAA Airworthiness Manual (Airworthiness </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procedures);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="67BE91A3" w14:textId="43D4D01F">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audits for Annex II (Part-145) approval </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or conclusion of the contract with the Part-145 certified organization </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">using procedures contained in Section 4 of CAA Airworthiness Manual (Airworthiness </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procedures) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="14E6116E" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002E5EFA" w:rsidRPr="00E062A9" w14:paraId="61485CDF" w14:textId="77777777" w:rsidTr="00E062A9">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="57693761" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...42 lines deleted...]
-              <w:t>reference to document/Date/No</w:t>
+          </w:tcPr>
+          <w:p w:rsidR="009A1F03" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="430173BD" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">APP </w:t>
+            </w:r>
+            <w:r w:rsidR="003B0E83">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3.1</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0964">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009A1F03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="007D0964">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hecklist </w:t>
+            </w:r>
+            <w:r w:rsidR="009A1F03">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MSA </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00EE1C90" w:rsidP="00135A85" w:rsidRDefault="00E5039F" w14:paraId="2087E6CF" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP </w:t>
+            </w:r>
+            <w:r w:rsidR="001016EB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.3.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="009000C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Checklist</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB03E6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> CM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F64A9F" w:rsidP="00135A85" w:rsidRDefault="00CE52C2" w14:paraId="33CC5E5B" w14:textId="098E94E8">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF0DAD">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>PP</w:t>
+            </w:r>
+            <w:r w:rsidR="00711E42">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7355E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00711E42">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FDM Job aid </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B916BF" w:rsidP="00135A85" w:rsidRDefault="006162BF" w14:paraId="46BA59C4" w14:textId="333E78AB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP 7.3.3 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F257FC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Checklist</w:t>
+            </w:r>
+            <w:r w:rsidR="009000C0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE5A27">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Part-IS Continuous </w:t>
+            </w:r>
+            <w:r w:rsidR="00E10EA3">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oversight </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6193A14A" w14:textId="22493618">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 3.</w:t>
+            </w:r>
+            <w:r w:rsidR="007A39F3">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00E92EE0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>SMM Manual assessment;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000E68F5" w:rsidP="00135A85" w:rsidRDefault="003B2D33" w14:paraId="7092BF2C" w14:textId="1DE64EBC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 3.</w:t>
+            </w:r>
+            <w:r w:rsidR="007A39F3">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Technical guidance of</w:t>
+            </w:r>
+            <w:r w:rsidR="000E68F5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>SMS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="000E68F5" w14:paraId="3C1E4E69" w14:textId="25A634CB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 9.13 Checklist PSP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...32 lines deleted...]
-              <w:t>CERTIFICATION TASKS</w:t>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="71B2F1FA" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Management System audit (MSA);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
-[...2228 lines deleted...]
-          <w:p w14:paraId="78F9E9DF" w14:textId="77777777" w:rsidR="000B5D4E" w:rsidRPr="00E062A9" w:rsidRDefault="000B5D4E" w:rsidP="000B5D4E">
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="78F9E9DF" w14:textId="590D7E64">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="365"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verify the following </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00773E7B" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">Verify the following key </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">key </w:t>
+              <w:t>areas of operations</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">elements: </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="268DF923" w14:textId="77777777" w:rsidR="000B5D4E" w:rsidRPr="00E062A9" w:rsidRDefault="000B5D4E" w:rsidP="000B5D4E">
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="268DF923" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="365"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F9B8790" w14:textId="77777777" w:rsidR="00AA3BE8" w:rsidRPr="00E062A9" w:rsidRDefault="000B5D4E" w:rsidP="00055DB3">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2F9B8790" w14:textId="3FC1E0DC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:t xml:space="preserve">CM and </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve">SMS </w:t>
             </w:r>
-            <w:r w:rsidR="00055DB3" w:rsidRPr="00E062A9">
-[...9 lines deleted...]
-          <w:p w14:paraId="7CAC5C9A" w14:textId="77777777" w:rsidR="00055DB3" w:rsidRPr="00E062A9" w:rsidRDefault="000B5D4E" w:rsidP="00055DB3">
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0F952FC1" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMS </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="7B69701C" w14:textId="77777777" w:rsidR="000B5D4E" w:rsidRPr="00E062A9" w:rsidRDefault="000B5D4E" w:rsidP="00055DB3">
+              <w:t xml:space="preserve">FDM procedures </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="47540CB2" w14:textId="646EF40B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00F22D94">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>appointment of the SMS key personnel;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="16FEDF3B" w14:textId="77777777" w:rsidR="000B5D4E" w:rsidRPr="00E062A9" w:rsidRDefault="000B5D4E" w:rsidP="00055DB3">
+              <w:t>Part IS procedures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2D33E44A" w14:textId="2A360F73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>coordination of the emergency response planning;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4AC6940E" w14:textId="77777777" w:rsidR="000B5D4E" w:rsidRPr="00E062A9" w:rsidRDefault="000B5D4E" w:rsidP="00055DB3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Occurrence reporting</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3583E00A" w14:textId="32B8E0FB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>SMS documentation;</w:t>
-[...133 lines deleted...]
-              <w:t xml:space="preserve">, programs and audits </w:t>
+              <w:t xml:space="preserve">Pilot Support program </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F36C0AB" w14:textId="2E5CA9EE" w:rsidR="00B85139" w:rsidRPr="00E062A9" w:rsidRDefault="00B85139" w:rsidP="00B85139">
-[...13 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1F36C0AB" w14:textId="2E5CA9EE">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="128A1C37" w14:textId="77777777" w:rsidR="001725DA" w:rsidRPr="00E062A9" w:rsidRDefault="001725DA" w:rsidP="00152357">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="128A1C37" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED0132" w:rsidRPr="00E062A9" w14:paraId="728A935E" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="728A935E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A7E766D" w14:textId="77777777" w:rsidR="002F3543" w:rsidRPr="00E062A9" w:rsidRDefault="002F3543" w:rsidP="002F3543">
+          <w:p w:rsidR="000E68F5" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="320E907D" w14:textId="0924EB11">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use the APP </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DB658D" w:rsidRPr="00E062A9">
+              <w:t>APP 7.</w:t>
+            </w:r>
+            <w:r w:rsidR="000E68F5">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">7.2 Flight Operations audit checklist </w:t>
+              <w:t xml:space="preserve">6.1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:t>F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TL </w:t>
+            </w:r>
+            <w:r w:rsidR="005250C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit </w:t>
+            </w:r>
+            <w:r w:rsidR="000E68F5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>hecklis</w:t>
+            </w:r>
+            <w:r w:rsidR="000E68F5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60922CE8" w14:textId="77777777" w:rsidR="00ED0132" w:rsidRPr="00E062A9" w:rsidRDefault="00ED0132" w:rsidP="00F227F5">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="000E68F5" w14:paraId="7A7E766D" w14:textId="4EC6881B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP 7.6.2. FTL Subpart Q </w:t>
+            </w:r>
+            <w:r w:rsidR="00DB5755">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audit </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Checklist </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000E68F5" w:rsidP="00135A85" w:rsidRDefault="000E68F5" w14:paraId="7196727E" w14:textId="40C6D013">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP 9.14.1 IFTSS </w:t>
+            </w:r>
+            <w:r w:rsidR="00A54DDB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Checklist </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="000E68F5" w:rsidP="00135A85" w:rsidRDefault="000E68F5" w14:paraId="02BE9267" w14:textId="5E3EC56D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP 9.14.2 IFTSS </w:t>
+            </w:r>
+            <w:r w:rsidR="00C50AA0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">with </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">deviations </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="60922CE8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62D19D1E" w14:textId="77777777" w:rsidR="00ED0132" w:rsidRPr="00E062A9" w:rsidRDefault="006C5A1E" w:rsidP="00341228">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="62D19D1E" w14:textId="6A593C88">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Flight Operations audit (FOA);</w:t>
+              <w:t>Flight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Time Limitations audit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>TL A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1E8563C3" w14:textId="77777777" w:rsidR="00ED0132" w:rsidRPr="00E062A9" w:rsidRDefault="005602F4" w:rsidP="002549C3">
-[...43 lines deleted...]
-              </w:numPr>
+          <w:p w:rsidRPr="00236A08" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2554D6CD" w14:textId="2B49E237">
+            <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="173"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00236A08">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>management and control of Flight Operations;</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>Based on positive results of this audit issue IFTSS</w:t>
+            </w:r>
+            <w:r w:rsidR="00B86241">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve"> approval </w:t>
+            </w:r>
+            <w:r w:rsidR="00C17F08">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>OM structure including MEL;</w:t>
-[...12 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>(mandatory</w:t>
+            </w:r>
+            <w:r w:rsidR="00B86241">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-[...180 lines deleted...]
-            </w:pPr>
+              <w:t>)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42C12B86" w14:textId="33EFE3E8" w:rsidR="00ED0132" w:rsidRPr="00E062A9" w:rsidRDefault="00ED0132" w:rsidP="005E7294">
-[...13 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="42C12B86" w14:textId="33EFE3E8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07AF7E3D" w14:textId="77777777" w:rsidR="00ED0132" w:rsidRPr="00E062A9" w:rsidRDefault="00ED0132" w:rsidP="00152357">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="10D363B3" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="79AECCB0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="07AF7E3D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w14:paraId="041BC5E2" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="696C6CE6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4944799B" w14:textId="77777777" w:rsidR="002F3543" w:rsidRPr="00E062A9" w:rsidRDefault="002F3543" w:rsidP="002F3543">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6A57DB67" w14:textId="53F63714">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Use the APP 7.3 Operational Control and Flight Dispatch </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DB658D" w:rsidRPr="00E062A9">
+              <w:t>APP 7.</w:t>
+            </w:r>
+            <w:r w:rsidR="00307DF9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">audit </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>6.</w:t>
+            </w:r>
+            <w:r w:rsidR="008F52CE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">checklist </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="62F9FDE8" w14:textId="77777777" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="006C5A1E" w:rsidP="00F227F5">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FRM  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00657D66">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Audit c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hecklist  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="05A2FBAB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B8E9BE1" w14:textId="77777777" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="006C5A1E" w:rsidP="00341228">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="589D8D03" w14:textId="2A076277">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Operational Control and Flight Dispatch audit (OC&amp;FD);</w:t>
+              <w:t xml:space="preserve">Fatigue Risk Management </w:t>
+            </w:r>
+            <w:r w:rsidR="00D045F3">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">audit </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(F</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>RM A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18FEBE1D" w14:textId="77777777" w:rsidR="005602F4" w:rsidRPr="00E062A9" w:rsidRDefault="005602F4" w:rsidP="005602F4">
-            <w:pPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2F378747" w14:textId="717AB253">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Verify the following</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002549C3" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">Based on positive results of this audit </w:t>
+            </w:r>
+            <w:r w:rsidR="006C0C04">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> key </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>elements:</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t xml:space="preserve">FRMS approval </w:t>
+            </w:r>
+            <w:r w:rsidR="006522B4">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>might be issued upon request o</w:t>
+            </w:r>
+            <w:r w:rsidR="00D530A1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1. operational control</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002549C3" w:rsidRPr="00E062A9">
+              <w:t>f an applicant</w:t>
+            </w:r>
+            <w:r w:rsidR="003E27BC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0083252C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">but it </w:t>
+            </w:r>
+            <w:r w:rsidR="000B12B9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">is recommended to </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC0A83">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">start with </w:t>
+            </w:r>
+            <w:r w:rsidR="005250C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC0A83">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>trial</w:t>
+            </w:r>
+            <w:r w:rsidR="005250C5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> period </w:t>
+            </w:r>
+            <w:r w:rsidR="00AC0A83">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r w:rsidR="00D530A1">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">authority </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002549C3" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="004D8ACF" w14:textId="39D7E9EC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="39D2DCC6" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="20BF1CC2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00E11DA8" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3B63D5C0" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>shared or non-shared system</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00773E7B" w:rsidRPr="00E062A9">
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">APP </w:t>
+            </w:r>
+            <w:r w:rsidR="00012576">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00313679">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>2. facility and equipment including software and hardware applications fo</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00773E7B" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">.16.6.1 </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">r the purpose of </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>DG</w:t>
+            </w:r>
+            <w:r w:rsidR="00313679">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>operational control comply with applicable requirements</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00773E7B" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve"> application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00981443" w:rsidP="00135A85" w:rsidRDefault="00E11DA8" w14:paraId="70C93C14" w14:textId="3B26EC75">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>ATT 9.1</w:t>
+            </w:r>
+            <w:r w:rsidR="0047035F">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005602F4" w:rsidRPr="00E062A9">
+              <w:t>6.6.1 DG</w:t>
+            </w:r>
+            <w:r w:rsidR="00135A85">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A266D3" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00981443">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">  if an applicant uses a flight monitoring or a flight watch system as functions of a system for exercising operational control, these functions should be performed by FOO/FD</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00135A85">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="684515BB" w14:textId="77777777" w:rsidR="00A266D3" w:rsidRPr="00E062A9" w:rsidRDefault="00773E7B" w:rsidP="00A266D3">
+              <w:t>pproval</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00A32946" w14:paraId="55564277" w14:textId="127F4FC4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A266D3" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">APP 9.15.6.2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF0CDE">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>. the status of the applicant’s personnel providing operational control and flight dispatch functions, for example,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002549C3" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">DG with </w:t>
+            </w:r>
+            <w:r w:rsidR="00B0693A">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
+              <w:t xml:space="preserve">approval </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">checklist  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4BEFCA13" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="75EDAFE2" w14:textId="5D18682D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DG certification audit with DG approval </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="492805E8" w14:textId="1A330B5E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>or without DG approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1F77684E" w14:textId="47175969">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Based on positive results of this audit issue DG approval </w:t>
+            </w:r>
+            <w:r w:rsidR="008D75FE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">upon </w:t>
+            </w:r>
+            <w:r w:rsidR="00CF5E1E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">request of an applicant </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>or approve DG procedures without DG approval</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB50F0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> through OM Part A </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="42E935B4" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="07BE0B2B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="722A165D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3D8F4206" w14:textId="2C952A2D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0068062D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 7.</w:t>
+            </w:r>
+            <w:r w:rsidR="008621F9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC04B4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Base audit</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0068062D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   checklist  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3BE4A63D" w14:textId="6AB0E0FA">
+            <w:pPr>
+              <w:ind w:firstLine="720"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Base audit </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="000C4AC2" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="78E33E9E" w14:textId="4AD9601C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FB0587">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Based on positive results of this audit approve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the following Special procedures </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4AC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">as per ISM-O Chapter 9, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>and issue a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C4AC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>pprovals as per Part SPA: LVO, RVSM, NAT HLA, RNP AR APCH; EFB and ETOPS procedures;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00BD6383" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4DCA45A1" w14:textId="75D00E0A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="63DE18AA" w14:textId="696BE7AD">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5A65102B" w14:textId="1FD9CA2C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A266D3" w:rsidRPr="00E062A9">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="041BC5E2" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="001C5B60" w:rsidR="001C5B60" w:rsidP="001C5B60" w:rsidRDefault="001C5B60" w14:paraId="58226B4D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>FOO/FD or FOA (Flight Operations Assistant)</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+            </w:pPr>
+            <w:r w:rsidRPr="001C5B60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D5F9ED2" w14:textId="77777777" w:rsidR="002549C3" w:rsidRPr="00E062A9" w:rsidRDefault="00773E7B" w:rsidP="00A266D3">
+              <w:t>APP 7.9.1 OM Part A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001C5B60" w:rsidR="001C5B60" w:rsidP="001C5B60" w:rsidRDefault="001C5B60" w14:paraId="3B7B4C8E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="001C5B60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002549C3" w:rsidRPr="00E062A9">
+              <w:t>APP 7.9.2 OM Part B</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001C5B60" w:rsidR="001C5B60" w:rsidP="001C5B60" w:rsidRDefault="001C5B60" w14:paraId="0434A66D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00242F60" w:rsidRPr="00E062A9">
+            </w:pPr>
+            <w:r w:rsidRPr="001C5B60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>d</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>APP 7.9.3.OM Part C</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001C5B60" w:rsidR="001C5B60" w:rsidP="001C5B60" w:rsidRDefault="001C5B60" w14:paraId="72E157F8" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>escription of the p</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002549C3" w:rsidRPr="00E062A9">
+            </w:pPr>
+            <w:r w:rsidRPr="001C5B60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>ersonal requirement</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005A1209" w:rsidRPr="00E062A9">
+              <w:t>APP 7.9.4 OM Part D</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="001C5B60" w:rsidR="001C5B60" w:rsidP="001C5B60" w:rsidRDefault="001C5B60" w14:paraId="49F8C406" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">s of </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002549C3" w:rsidRPr="00E062A9">
+            </w:pPr>
+            <w:r w:rsidRPr="001C5B60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>FOO/FD or FOA</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00242F60" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">APP 9.7.1 MEL Application &amp;checklist </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="001C5B60" w:rsidRDefault="001C5B60" w14:paraId="62F9FDE8" w14:textId="6784E8A1">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> in OM</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+            </w:pPr>
+            <w:r w:rsidRPr="001C5B60">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...35 lines deleted...]
-                <w:lang w:bidi="ar-SA"/>
+              <w:t>ATT 9.7.1 RIE Report</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2B8E9BE1" w14:textId="73E35D41">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>OM assessment Parts ABC and D</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0A25">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00242F60" w:rsidRPr="00E062A9">
-[...38 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="006614C3">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...36 lines deleted...]
-            <w:r w:rsidR="005A1209" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">optional </w:t>
+            </w:r>
+            <w:r w:rsidR="006B0A25">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>is based on the relevant parts of ICAO Annex 1, ICAO Doc 10106 and Doc 986</w:t>
-[...80 lines deleted...]
-          <w:p w14:paraId="061A61CC" w14:textId="77777777" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="006C5A1E" w:rsidP="005602F4">
+              <w:t xml:space="preserve">audit </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="061A61CC" w14:textId="4E2D7D34">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approve items requiring prior approval </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D267985" w14:textId="150709F5" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="006C5A1E" w:rsidP="005E7294">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3D267985" w14:textId="150709F5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0810B5D1" w14:textId="77777777" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="006C5A1E" w:rsidP="00152357">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0810B5D1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w14:paraId="6DAED738" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="6DAED738" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38830FFF" w14:textId="77777777" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00F227F5">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="38830FFF" w14:textId="10A4E6AF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17097983" w14:textId="77777777" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="006C5A1E" w:rsidP="00341228">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="17097983" w14:textId="4187C532">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61876231" w14:textId="77777777" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="006B2F71" w:rsidP="00C44D5E">
-[...2 lines deleted...]
-              <w:rPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="71317608" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-              <w:rPr>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="49057783" w14:textId="71C6C2F0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>On-site audit; IFTS</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002C3815">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">S approval audit, </w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">INSPECTIONS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="002C3815" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="61876231" w14:textId="4F2420F1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRMS </w:t>
-[...18 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21CED635" w14:textId="77777777" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="006C5A1E" w:rsidP="00152357">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="21CED635" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16FC7205" w14:textId="77777777" w:rsidR="006C5A1E" w:rsidRPr="00E062A9" w:rsidRDefault="006C5A1E" w:rsidP="00152357">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="16FC7205" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="50763ECE" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="50763ECE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="67838264" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00CC04B4" w14:paraId="67838264" w14:textId="7659D900">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Use the APP 7.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00207F8D" w:rsidRPr="00E062A9">
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>PP 7.</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">11 </w:t>
+            </w:r>
+            <w:r w:rsidR="00B75C72">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FC </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00B75C72">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Training</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Training and checking Inspection checklist </w:t>
+              <w:t xml:space="preserve"> and checking Inspection checklist </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B2E2AB1" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3B2E2AB1" w14:textId="339761BC">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Training and checking Inspection (TR&amp;CHI);</w:t>
+              <w:t>Training and checking Inspection (TR&amp;CHI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> recommended to be performed in FSTD</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7528A582" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7528A582" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Verify the following key elements:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33626AEE" w14:textId="77777777" w:rsidR="00207F8D" w:rsidRPr="00E062A9" w:rsidRDefault="00207F8D" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="33626AEE" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>1. Training and checking programs including FSTD or OTD</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D324FF" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">1. Training and checking programs including FSTD or OTD with the following approval of them through OM Part D </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="61AD0C4B" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> with the following approval of them through OM Part D </w:t>
-[...3 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">2. training and checking personnel including instructors, examiners, LTC and others with the following approval of them through OM Part D </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="46BD7F4C" w14:textId="77777777">
+            <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>2. training and checking personnel including instructors, examiners, LTC and others</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D324FF" w:rsidRPr="00E062A9">
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> with the following approval of them through OM Part D </w:t>
-[...30 lines deleted...]
-          <w:p w14:paraId="6EC96F95" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+              <w:t>3. management of training and checking processes in company using OM Part D.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6EC96F95" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40CA9353" w14:textId="4A15CB34" w:rsidR="005E7294" w:rsidRPr="00E062A9" w:rsidRDefault="005E7294" w:rsidP="005E7294">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="40CA9353" w14:textId="4A15CB34">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3682BC15" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3682BC15" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="294C70DE" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="294C70DE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6354421F" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00D324FF" w:rsidP="00C44D5E">
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> Ground Inspection (Documents and records) Inspection checklist</w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00CC04B4" w:rsidP="008C6803" w:rsidRDefault="00CC04B4" w14:paraId="6354421F" w14:textId="31DEBD10">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 7.16.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05FC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1 (</w:t>
+            </w:r>
+            <w:r w:rsidR="001B22BB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>airplane</w:t>
+            </w:r>
+            <w:r w:rsidR="00C96965">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00887F71">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidR="00A05A89">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 7.16</w:t>
+            </w:r>
+            <w:r w:rsidR="001B22BB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00A05A89">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidR="00A05FC2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(heli</w:t>
+            </w:r>
+            <w:r w:rsidR="008C6803">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">copters) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Checklist</w:t>
+            </w:r>
+            <w:r w:rsidR="003F67D5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>ircraft equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32797E92" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="32797E92" w14:textId="6FAE0901">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Ground Inspection (Documents and records);</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Aircraft equipment checklist </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="79F982AC" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C614E8" w:rsidP="00C614E8">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="64AD7233" w14:textId="76D995C4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Verify the following key elements:</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7417064E" w14:textId="77777777" w:rsidR="00C614E8" w:rsidRPr="00E062A9" w:rsidRDefault="00C614E8" w:rsidP="00C614E8">
+              <w:t xml:space="preserve">In combination with IDE.A&amp;H </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="395CCCAE" w14:textId="7F300B4B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...128 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3824F1E6" w14:textId="41216381" w:rsidR="005E7294" w:rsidRPr="00E062A9" w:rsidRDefault="005E7294" w:rsidP="005E7294">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3824F1E6" w14:textId="41216381">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C60D15A" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7C60D15A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="59F86CE9" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="59F86CE9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7492C232" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00A21540" w:rsidP="00C44D5E">
-[...111 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00CC04B4" w14:paraId="53F4AE7A" w14:textId="29C960A4">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC04B4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Use the APP 7.12.1 for airplanes or APP 7.12.2 for helicopters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC04B4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ramp Inspection checklist.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CD657DB" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6CD657DB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Ramp Inspection (RI);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75F56F15" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00A21540" w:rsidP="00A21540">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1098B881" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Verify the following key elements </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006D1DBC" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">Verify </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>before this RI in</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00ED294A" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">compliance with applicable requirements as it is set out in </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> addition to te</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006D1DBC" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">APP 7.7 Ramp Inspection checklist. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="47C9CE79" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>r</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00ED294A" w:rsidRPr="00E062A9">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1D3F9960" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>ms mentioned in the</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidR="00ED294A" w:rsidRPr="00E062A9">
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6C771D58" w14:textId="00053F7F">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>APP 7.</w:t>
-[...207 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30ADADC9" w14:textId="38F32EFF" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="005E7294">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="30ADADC9" w14:textId="38F32EFF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11F0B264" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="11F0B264" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="689BFED4" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="689BFED4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2A770488" w14:textId="77777777" w:rsidR="00ED294A" w:rsidRPr="00E062A9" w:rsidRDefault="00ED294A" w:rsidP="00ED294A">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2A770488" w14:textId="2FAD84A1">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Use the APP 7.</w:t>
             </w:r>
-            <w:r w:rsidR="000F491F" w:rsidRPr="00E062A9">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+            <w:r w:rsidR="00A15BA9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Flight Inspections checklist.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="32F59FBC" w14:textId="7E5BAAE1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Use the procedure set out in ISM-O Chapter 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C81DDC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="005829AA">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FA7ECD" w:rsidRPr="00E062A9">
-[...35 lines deleted...]
-              <w:t>Use the procedure set out in ISM-O Chapter 9.21 Entry into service of a new aircraft type</w:t>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Entry into service of a new aircraft type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13FDD055" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="13FDD055" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Flight Inspection (FI) that usually is combined with a demo flight  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B2E08FA" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="000F491F" w:rsidP="000F491F">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0B2E08FA" w14:textId="65A2DC5D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Verify the following key elements before this FI in addition to terms mentioned in the</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>Verify</w:t>
+            </w:r>
+            <w:r w:rsidR="0050589E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r w:rsidR="00DD6F12">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>APP 7.5 FI checklist:</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve">and check items as per </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+              <w:t>APP 7.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD1793">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Assess and discuss together with the applicant’s responsible personnel the need for </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C00089" w:rsidRPr="00E062A9">
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>the E</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve"> FI checklist:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="0050589E" w14:paraId="08A35CB3" w14:textId="64BCA0E3">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>mergency Evacuation demonstration and the Ditching demonstration as it is recommended by ICAO Doc 8335-AN879. If it is decided that they (one or both) is necessary - determine the way how to do it/them;</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">Additionally </w:t>
+            </w:r>
+            <w:r w:rsidR="003A1168">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Records of demonstrations </w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">ssess and discuss with the applicant the need for the Emergency Evacuation demonstration and the Ditching demonstration </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>After accomplishing of Emergency Evacuation Demonstration or Ditching Demonstration, Record of Demonstration should be completed by responsible LV CAA Inspector.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7E2803CF" w14:textId="77777777" w:rsidR="000F491F" w:rsidRPr="00E062A9" w:rsidRDefault="000F491F" w:rsidP="00C00089">
+              <w:t>as it</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is recommended by ICAO Doc 8335-AN879. If it is decided that they (one or both) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> necessary - determine the way how to do it/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9" w:rsidR="00135A85">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>them;.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7E2803CF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="602712A9" w14:textId="645EAC06" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="005E7294">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="602712A9" w14:textId="645EAC06">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5603BDFA" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5603BDFA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="7567F0F1" w14:textId="77777777" w:rsidTr="00FD00B0">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="463EED92" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="438BF125" w14:textId="577C7C23" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...73 lines deleted...]
-          <w:p w14:paraId="5221C1E4" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00531B09">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6B755DA6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74182D21" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="10969D72" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...22 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E883B01" w14:textId="77777777" w:rsidR="00B35E76" w:rsidRPr="00E062A9" w:rsidRDefault="00B35E76" w:rsidP="00B35E76">
-[...56 lines deleted...]
-              <w:t>Ch. 9.17 IFTSS approval</w:t>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1DD13516" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="220B0119" w14:textId="5D134D3C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E86C27">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APPROVALS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>as per PART SPA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E86C27" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7D22E6DE" w14:textId="6B57CAC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14DAB9A7" w14:textId="1EFA55A6" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="005E7294">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3EFFC54A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26110134" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="75407E6C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="7B03A456" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="49B34DB9" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F935193" w14:textId="1E1D07C6" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="55C46BC1" w14:textId="189B11D4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>APP 9.</w:t>
             </w:r>
-            <w:r w:rsidR="00D34600" w:rsidRPr="00E062A9">
-[...13 lines deleted...]
-                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+            <w:r w:rsidR="00493362">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00F648EC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.8 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Checklist </w:t>
+            </w:r>
+            <w:r w:rsidR="00F648EC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFB </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00FB47E7" w:rsidP="00135A85" w:rsidRDefault="00FB47E7" w14:paraId="7F82ADB7" w14:textId="7504EC8D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="005E384E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>TT 9.16</w:t>
+            </w:r>
+            <w:r w:rsidR="005D5CD1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="005E384E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8 </w:t>
+            </w:r>
+            <w:r w:rsidR="005D5CD1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFB </w:t>
+            </w:r>
+            <w:r w:rsidR="00C8598D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">approval </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6B66B655" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5E6DD84F" w14:textId="7469ECD1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issue </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of the EFB approval </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00531B09" w:rsidRPr="00E062A9">
-[...91 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
-          </w:tcPr>
-[...64 lines deleted...]
-              <w:t>18 FRMS approval</w:t>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="37102B3D" w14:textId="719383CD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EFB approval </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="02578327" w14:textId="4D3F2819">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ISM-O Ch. 9</w:t>
+            </w:r>
+            <w:r w:rsidR="00243B35">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.1</w:t>
+            </w:r>
+            <w:r w:rsidR="006D7C9C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00043560">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r w:rsidR="0051427A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidR="00F1735D">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ch. 9.16.8 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
-          </w:tcPr>
-[...17 lines deleted...]
-          <w:p w14:paraId="69CD109F" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="724F2749" w14:textId="0C06750C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="61A31D98" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00531B09" w:rsidRPr="00E062A9" w14:paraId="094737A9" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="087CF3EA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0C2F04A5" w14:textId="77777777" w:rsidR="00531B09" w:rsidRPr="00E062A9" w:rsidRDefault="00531B09" w:rsidP="00531B09">
-[...28 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7EB9958F" w14:textId="4E124260">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD1C0E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LVO Checklist </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="30AB899C" w14:textId="750DABB6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9</w:t>
+            </w:r>
+            <w:r w:rsidR="0032308C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.16</w:t>
+            </w:r>
+            <w:r w:rsidR="00465240">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.4.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>LVO App</w:t>
+            </w:r>
+            <w:r w:rsidR="003F7520">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">roval </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3FCAE67C" w14:textId="7EBB3D4E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="008A772E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00C069F1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.4.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LVO </w:t>
+            </w:r>
+            <w:r w:rsidR="00C069F1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="732FAA3A" w14:textId="42FB16EF" w:rsidR="00531B09" w:rsidRPr="00E062A9" w:rsidRDefault="001A516D" w:rsidP="00C44D5E">
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="65F90174" w14:textId="00624940">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Issue of</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00531B09" w:rsidRPr="00E062A9">
+              <w:t>Issue of the LVO approval</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IFTSS </w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
-          </w:tcPr>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Ch. 9.17 IFTSS approval </w:t>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1CB9BA40" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Procedure of LVO approvals</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1C2AED70" w14:textId="0AF221E6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ISM-O Ch. 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E91760">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="009A67B1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E91760">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF1CF9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific approval procedure and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="35E3A067" w14:textId="5F3FCD38">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ch. 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA04E1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA04E1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F061E5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>VO approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="219D3136" w14:textId="1969D469" w:rsidR="00531B09" w:rsidRPr="00E062A9" w:rsidRDefault="00531B09" w:rsidP="00C44D5E">
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="788D6A87" w14:textId="6EC509F9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="26759E50" w14:textId="77777777" w:rsidR="00531B09" w:rsidRPr="00E062A9" w:rsidRDefault="00531B09" w:rsidP="00C44D5E">
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="643CB873" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="49B34DB9" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="7A47A5D4" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55C46BC1" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4FF953DD" w14:textId="678B1A6E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>APP 9.</w:t>
             </w:r>
-            <w:r w:rsidR="006262EE" w:rsidRPr="00E062A9">
-[...45 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00780FE1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000A0895">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RVSM Checklist </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2B131563" w14:textId="42F35B8B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C65824">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C65824">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="005A438F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RVSM Application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1628311D" w14:textId="586FB8AA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E34941">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16.3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.1 RVSM approval</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E6DD84F" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1EF0D737" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issue of </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Pilot support program acceptance </w:t>
+              <w:t>Issue of the RVSM approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37102B3D" w14:textId="77777777" w:rsidR="00B35E76" w:rsidRPr="00E062A9" w:rsidRDefault="00B35E76" w:rsidP="00B35E76">
-[...36 lines deleted...]
-              <w:t xml:space="preserve">ISM-O Ch. 9.21 Pilot support program </w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="187D1CDE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure of RVSM approval </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="12C939DB" w14:textId="17585D6F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ISM-O Ch. 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C1340C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific approval procedure and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4CBD4BCB" w14:textId="0EF62CB3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ch. </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="008157F8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RVSM</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="724F2749" w14:textId="0C06750C" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="005E7294">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="15117E4B" w14:textId="1B58A990">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61A31D98" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5B26CB07" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="087CF3EA" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="31663C12" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7EB9958F" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...93 lines deleted...]
-          <w:p w14:paraId="3FCAE67C" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="29B1B180" w14:textId="56246905">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>ATT 9.8.</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">5.1 LVO Approval </w:t>
+              <w:t>APP 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00243BD1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00552B67">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.2.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAT HLA </w:t>
+            </w:r>
+            <w:r w:rsidR="0017086E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">checklist </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="20F33C2A" w14:textId="03B9BEC7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="001422E3">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>PP</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00F47691">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.2.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAT HLA </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE369E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2E57E7BB" w14:textId="38AC9C88">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="0013170A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>NAT HLA approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65F90174" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7D61CDEB" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-              <w:t>LVO approval</w:t>
+              <w:t>Issue of the NAT HLA approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1CB9BA40" w14:textId="77777777" w:rsidR="006D2184" w:rsidRPr="00E062A9" w:rsidRDefault="006D2184" w:rsidP="006D2184">
-[...101 lines deleted...]
-              <w:t xml:space="preserve"> approval</w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2C259A2C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure of NAT HLA approval </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="39984FBE" w14:textId="498F2E75">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ISM-O Ch. 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB6C49">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific approval procedure and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="233809FC" w14:textId="6F509F09">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ch. 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00831870">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="0074138C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.2 NA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>T HLA approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="788D6A87" w14:textId="6EC509F9" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="37E3D9D8" w14:textId="336DA885">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="643CB873" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3B291061" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="1A7D3224" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="2F3DA184" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CA60D35" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3A1B486B" w14:textId="0CB94655">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>APP 9.</w:t>
             </w:r>
-            <w:r w:rsidR="00D6497E" w:rsidRPr="00E062A9">
-[...74 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00296700">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1 RNP AR Checklist </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="43B60E75" w14:textId="031F0D1B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00694FEC">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0082B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 RNP AR Application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3A557353" w14:textId="41996DC7">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B0082B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00E47025">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.1.2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RNP AR approval</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="517389AF" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7B36024D" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issue of </w:t>
-[...23 lines deleted...]
-              <w:t>uel/energy scheme approval</w:t>
+              <w:t>Issue of the RNP AR APCH approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5875EC7E" w14:textId="77777777" w:rsidR="00B35E76" w:rsidRPr="00E062A9" w:rsidRDefault="00B35E76" w:rsidP="00B35E76">
-[...56 lines deleted...]
-              <w:t>Ch. 9.9 fuel /energy scheme approval</w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="62034B4B" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure of RNP AR APCH approval </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="336C57E2" w14:textId="7AA3C90E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ISM-O Ch. 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="006D76F7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific approval procedure and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5E74588F" w14:textId="78652ACC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ch. 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00236A71">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> RNP AR APCH approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CCF3C02" w14:textId="181C93A4" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="30764F86" w14:textId="10E6BA6E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="653E1A20" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="45D59EE5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="7A47A5D4" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="31971E2B" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF953DD" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...56 lines deleted...]
-              <w:t>ATT 9.8.1 RVSM approval</w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="051118C0" w14:textId="693993CA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B42CFE">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0688C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.5.1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ETOPS Checklist </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7BEF32B9" w14:textId="761F6B0C">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0688C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00B92299">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.5.</w:t>
+            </w:r>
+            <w:r w:rsidR="001577D8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00B92299">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETOPS Application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2279CD28" w14:textId="4EF2B365">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="001577D8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00267486">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.5.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETOPS approval </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1EF0D737" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="35C04B61" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issue of </w:t>
-[...15 lines deleted...]
-              <w:t>RVSM approval</w:t>
+              <w:t>Issue of the ETOPS approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="187D1CDE" w14:textId="77777777" w:rsidR="005615EC" w:rsidRPr="00E062A9" w:rsidRDefault="005615EC" w:rsidP="005615EC">
-[...92 lines deleted...]
-              <w:t>approval</w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2D188588" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure of ETOPS approval </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="20C77C36" w14:textId="7B03E7CC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ISM-O Ch. 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00267486">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific approval procedure and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1FF4FA3D" w14:textId="7C681338">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ch. 9</w:t>
+            </w:r>
+            <w:r w:rsidR="001D6262">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.16.5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ETOPS approval </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15117E4B" w14:textId="1B58A990" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="005E7294">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1430A8BD" w14:textId="7E8AC5B4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B26CB07" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="29C62571" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C00089" w:rsidRPr="00E062A9" w14:paraId="31663C12" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="76132148" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29B1B180" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...25 lines deleted...]
-              <w:t xml:space="preserve">4 NAT HLA application </w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0D6D215B" w14:textId="634AE1B5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="00620E5E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PP </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00983F11">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.6.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DG </w:t>
+            </w:r>
+            <w:r w:rsidR="00620E5E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Application </w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20F33C2A" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...72 lines deleted...]
-              <w:t>pproval</w:t>
+          <w:p w:rsidR="00446B23" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4D1DCE2D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00082C7F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.6.2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DG </w:t>
+            </w:r>
+            <w:r w:rsidR="003E5F0B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">checklist with </w:t>
+            </w:r>
+            <w:r w:rsidR="00857E01">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>DG approval</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="15FB9208" w14:textId="32AAE750">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ATT </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00CD53C8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00446B23">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.6</w:t>
+            </w:r>
+            <w:r w:rsidR="004A6816">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DG</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7D61CDEB" w14:textId="77777777" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="006715AF" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6F1E074F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Issue of the NAT HLA approval</w:t>
+              <w:t>Issue of the DG approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C259A2C" w14:textId="77777777" w:rsidR="006D2184" w:rsidRPr="00E062A9" w:rsidRDefault="006D2184" w:rsidP="006D2184">
-[...110 lines deleted...]
-              <w:t xml:space="preserve"> approval</w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6E0B49B2" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedure of DG approval </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4217365D" w14:textId="5CE04E24">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISM-O Ch. </w:t>
+            </w:r>
+            <w:r w:rsidR="007874C7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.1.4 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specific approval procedure and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0F8D5BA4" w14:textId="61425753">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Ch. 9</w:t>
+            </w:r>
+            <w:r w:rsidR="009352A2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.6 DG approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37E3D9D8" w14:textId="336DA885" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="005E7294">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3D014B7D" w14:textId="2CCF8FFD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3B291061" w14:textId="77777777" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="75B9DAFD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C00089" w:rsidRPr="00E062A9" w14:paraId="2F3DA184" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="2CA42E97" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A1B486B" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...27 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+          <w:p w:rsidRPr="00EF2927" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0346506A" w14:textId="5342360A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF2927">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="001521A4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F11E6F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEL </w:t>
+            </w:r>
+            <w:r w:rsidR="000E677F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Application &amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EF2927">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> Checklist </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43B60E75" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...91 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7C40A6CE" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EF2927">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="008066F5">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.1. RIE Report </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00DF2806" w:rsidP="00135A85" w:rsidRDefault="00DF2806" w14:paraId="513903C5" w14:textId="5529F386">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B36024D" w14:textId="77777777" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="006715AF" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="13526D44" w14:textId="0D2AD2A4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Issue of the RNP AR APCH approval</w:t>
+              <w:t xml:space="preserve">Issue of the MEL approval </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62034B4B" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+          <w:p w:rsidRPr="007773D8" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="12CA2176" w14:textId="472B25FE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007773D8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedure of </w:t>
             </w:r>
-            <w:r w:rsidR="00D34600" w:rsidRPr="00E062A9">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MEL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007773D8">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">approval </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="336C57E2" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...54 lines deleted...]
-              <w:t>approval</w:t>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="009F62E8" w:rsidRDefault="00135A85" w14:paraId="5C36953B" w14:textId="7258FB78">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007773D8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ISM-O Ch. 9.</w:t>
+            </w:r>
+            <w:r w:rsidR="000E677F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="009F62E8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> MEL </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007773D8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">approval procedure </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="30764F86" w14:textId="10E6BA6E" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3507D5DF" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45D59EE5" w14:textId="77777777" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="08A492E6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C00089" w:rsidRPr="00E062A9" w14:paraId="5A68E474" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="603AC4EF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A6A1520" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...37 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="664EBEBB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00EF2927" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7DD7978C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ADC3D5E" w14:textId="77777777" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="006715AF" w:rsidP="00C44D5E">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="52DDDA7B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0E2B036A" w14:textId="77777777" w:rsidR="0029337C" w:rsidRPr="00E062A9" w:rsidRDefault="0029337C" w:rsidP="0029337C">
-[...111 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="003D57B3" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1347EF06" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="02196D76" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D57B3">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>SPECIAL PROCEDURES which must be approved</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="007773D8" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="24138E02" w14:textId="275C196B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45A82294" w14:textId="5A329EBF" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="005E7294">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1D3B96BB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E43643A" w14:textId="77777777" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="121239A9" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C00089" w:rsidRPr="00E062A9" w14:paraId="31971E2B" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="00F36CEF" w14:paraId="4DDB4FBC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="051118C0" w14:textId="77777777" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="006715AF" w:rsidP="00C44D5E">
-[...57 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00E21E41" w14:paraId="679BD94D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP 9.10.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="007C691C">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FS </w:t>
+            </w:r>
+            <w:r w:rsidR="00124828">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(airpla</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0E91">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ne)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00FE2C5A" w:rsidP="00657348" w:rsidRDefault="00AE0E91" w14:paraId="469EE4B5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Chec</w:t>
+            </w:r>
+            <w:r w:rsidR="00657348">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>k</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>list</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00AE0E91" w:rsidP="00657348" w:rsidRDefault="00657348" w14:paraId="2605AD81" w14:textId="24B325EA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00657348">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>APP</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE4D42">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00657348">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>9.10.1 FS (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0104">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>helicopter</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00657348">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00E66196">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00657348">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Checklist</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE0E91">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E66196" w:rsidP="00657348" w:rsidRDefault="00A542FD" w14:paraId="44113F1C" w14:textId="075E78FE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ATT 9</w:t>
+            </w:r>
+            <w:r w:rsidR="005F0906">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>10.1 FS</w:t>
+            </w:r>
+            <w:r w:rsidR="00700B80">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Application </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00657348" w:rsidP="00135A85" w:rsidRDefault="00657348" w14:paraId="361E4F7F" w14:textId="713F3642">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="35C04B61" w14:textId="77777777" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="006715AF" w:rsidP="00C44D5E">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="43DC9D98" w14:textId="15B5ABD4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Issue of the ETOPS approval</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Must be approved trough OM Part A as the item requiring prior approval </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D188588" w14:textId="77777777" w:rsidR="005615EC" w:rsidRPr="00E062A9" w:rsidRDefault="005615EC" w:rsidP="00C44D5E">
-[...57 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="003808E7" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="41C25D97" w14:textId="76D1747A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003808E7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Fuel scheme;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00645761" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="01969DA0" w14:textId="5FB931FB">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1430A8BD" w14:textId="7E8AC5B4" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0A29A898" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29C62571" w14:textId="77777777" w:rsidR="00C00089" w:rsidRPr="00E062A9" w:rsidRDefault="00C00089" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7B357BCD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006715AF" w:rsidRPr="00E062A9" w14:paraId="76132148" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="00F36CEF" w14:paraId="7CE9BA16" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D6D215B" w14:textId="77777777" w:rsidR="00D34600" w:rsidRPr="00E062A9" w:rsidRDefault="00D34600" w:rsidP="00D34600">
-[...183 lines deleted...]
-              <w:t xml:space="preserve"> approval</w:t>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="005F0906" w14:paraId="2670A0B2" w14:textId="1418ACFD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 9.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00521FE8">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Cargo</w:t>
+            </w:r>
+            <w:r w:rsidR="00085249">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Operations checklist </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F1E074F" w14:textId="77777777" w:rsidR="006715AF" w:rsidRPr="00E062A9" w:rsidRDefault="006715AF" w:rsidP="00C44D5E">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="49D18E27" w14:textId="3C945FF4">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Issue of the DG approval</w:t>
+              <w:t xml:space="preserve">Must be approved trough </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886CFF">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>OM Part A as the item requiring prior approval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>entered into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OS of AOC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6E0B49B2" w14:textId="77777777" w:rsidR="00D34600" w:rsidRPr="00E062A9" w:rsidRDefault="00D34600" w:rsidP="00D34600">
-[...56 lines deleted...]
-              <w:t>Ch. 9.8.6 DG approval</w:t>
+          <w:p w:rsidRPr="00B00BCA" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="07473E92" w14:textId="32457392">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B00BCA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Cargo operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D014B7D" w14:textId="2CCF8FFD" w:rsidR="006715AF" w:rsidRPr="00E062A9" w:rsidRDefault="006715AF" w:rsidP="005E7294">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="533816B1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75B9DAFD" w14:textId="77777777" w:rsidR="006715AF" w:rsidRPr="00E062A9" w:rsidRDefault="006715AF" w:rsidP="00C44D5E">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2E23FF38" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="29CB7239" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A66AC8" w:rsidRPr="00E062A9" w14:paraId="2847EB12" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="00F36CEF" w14:paraId="705D9F62" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="56F0AD48" w14:textId="77777777" w:rsidR="00A66AC8" w:rsidRPr="00E062A9" w:rsidRDefault="00A66AC8" w:rsidP="002F1952">
-[...42 lines deleted...]
-          <w:p w14:paraId="6A34932C" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="002F1952">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00BD163E" w14:paraId="0698175A" w14:textId="57F285D2">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP 9.23 </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD094E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Checklist </w:t>
+            </w:r>
+            <w:r w:rsidR="00A27BBB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>O</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD094E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">perating Minima </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="57F0C89C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7DFEEE06" w14:textId="77777777" w:rsidR="00A66AC8" w:rsidRPr="00E062A9" w:rsidRDefault="00F72B0A" w:rsidP="00C44D5E">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4B4CE2A9" w14:textId="365FAF40">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00292E47">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Issue of the CAMO approval </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C23D13" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">Must be approved trough </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00886CFF">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">in the scope of </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">AOC initial certification process </w:t>
+              <w:t>OM Part A as the item requiring prior approval</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37FE63BA" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="002B7403">
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5FA04D00" w14:textId="05CDD395">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D37B1">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Operating minima;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="23B6F083" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3C35A091" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="00F36CEF" w14:paraId="1C9CE2B8" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00FF2512" w14:paraId="55F2744E" w14:textId="0E90777F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP 9.22 Checklist Areas of Operations </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5164C52D" w14:textId="6038EF55">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D61E1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Must be approved trough </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692869">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OM Part </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">C </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00692869">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>as the item requiring prior approval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>entered into</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> OS of AOC </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1C7D1B6F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F2544A">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Areas of Operations;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004D37B1" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="21ED3E52" w14:textId="019DCE5D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="257C83A4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="34D2F8BB" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="00F36CEF" w14:paraId="358972D1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00886510" w:rsidP="00135A85" w:rsidRDefault="002D7C9D" w14:paraId="1246A47F" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">APP </w:t>
+            </w:r>
+            <w:r w:rsidR="005145B4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.24.1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00774245">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="005145B4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hecklist </w:t>
+            </w:r>
+            <w:r w:rsidR="003D554F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidR="005145B4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pecial </w:t>
+            </w:r>
+            <w:r w:rsidR="004845E6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>refuelling</w:t>
+            </w:r>
+            <w:r w:rsidR="005145B4">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004845E6">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>(airplane)</w:t>
+            </w:r>
+            <w:r w:rsidR="00886510">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00886510" w14:paraId="688F2F2D" w14:textId="5F542ABA">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>APP 9.24.1 Checklist Special refuelling (</w:t>
+            </w:r>
+            <w:r w:rsidR="00236A1B">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>helicopter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5811CB41" w14:textId="255D1707">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003D61E1">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Must be approved trough </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE1B3A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>OM Part A as the item requiring prior approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="316F2911" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D0110">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Special refueling;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="004D37B1" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3DAF6AC2" w14:textId="712C01FC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0D9F6EC5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="38692A53" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="00F36CEF" w14:paraId="7510786D" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="0001550F" w14:paraId="4EEE7FBA" w14:textId="68CD3ECF">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0001550F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>ISM-O Chapter 9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2EA6F224" w14:textId="3AC312D3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Must be approved trough </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00291E67">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>OM Part A as the item requiring prior approval</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="004D37B1" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="55A41450" w14:textId="6FA3B0F1">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E5C15">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Any other</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002E5C15">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>procedure</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002E5C15">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as per ISM-O Chapter 9, for example, steep approach, short RW operations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and so on </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="12AC149C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6E9F6C73" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="3F086913" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2F4D155D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3B3957E5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="47C258F4" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="422B3893" w14:textId="0F2634C0">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006D24FB">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AIRWORTHINESS ASPECTS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="006D24FB" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="21EDAE21" w14:textId="58F27E31">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1880" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="363DFBD5" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="02F2FE0A" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="2847EB12" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2487" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="56F0AD48" w14:textId="6823A889">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In accordance with </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">procedures described in Section 5A of CAA Airworthiness manual (airworthiness </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procedures)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6A34932C" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3745" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7DFEEE06" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Issue of the CAMO approval in the scope of the AOC initial certification process </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5171" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="37FE63BA" w14:textId="77777777">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedure of </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000560F0" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">Procedure of the CAMO approval in accordance with </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">the </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C23D13" w:rsidRPr="00E062A9">
+              <w:t>Vc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>CAMO approval in accordance with Vc (Part-CAMO) of Regulation 1321/2014</w:t>
-[...26 lines deleted...]
-          <w:p w14:paraId="3544A0AD" w14:textId="77777777" w:rsidR="00A66AC8" w:rsidRPr="00E062A9" w:rsidRDefault="00A66AC8" w:rsidP="002F1952">
+              <w:t xml:space="preserve"> (Part-CAMO) of Regulation 1321/2014</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Chapter MA.201 (e)(2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3544A0AD" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24D4D8FA" w14:textId="31D3B1A8" w:rsidR="00A66AC8" w:rsidRPr="00E062A9" w:rsidRDefault="00A66AC8" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="24D4D8FA" w14:textId="31D3B1A8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1494B747" w14:textId="77777777" w:rsidR="00A66AC8" w:rsidRPr="00E062A9" w:rsidRDefault="00A66AC8" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1494B747" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1952" w:rsidRPr="00E062A9" w14:paraId="0E7C4D9E" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="0E7C4D9E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A11E7EE" w14:textId="77777777" w:rsidR="00FB5EAA" w:rsidRPr="00E062A9" w:rsidRDefault="00FB5EAA" w:rsidP="00FB5EAA">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6A11E7EE" w14:textId="29239A9A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">In accordance with </w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">procedures described in Section </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00FD5D28" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">procedures described in Section 4 of CAA </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>4</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E062A9">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Airworthiness manual (airworthiness </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of CAA Airworthiness manual (airworthiness division procedures)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4BFB7FDC" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="002F1952">
+              <w:t>section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> procedures)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4BFB7FDC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0A64F211" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="00FD5D28" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0A64F211" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Issue of the Annex II (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:rStyle w:val="markedcontent"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Part-145) </w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>approval</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00ED1EE1" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">approval or conclusion of the contract with the Part-145 certified organization, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> or conclusion </w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve"> the AOC initial certification process</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>both cases apply for the AOC initial certification process</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5DA7332A" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="000560F0" w:rsidP="00D34600">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5DA7332A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:rStyle w:val="markedcontent"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:rStyle w:val="markedcontent"/>
               </w:rPr>
               <w:t>rocedure of</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> the Annex II (</w:t>
             </w:r>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:rStyle w:val="markedcontent"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Part-145) </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002B7403" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve">Part-145) approval in accordance with Regulation 1321/2014 or conclusion of a written contract in accordance with point </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:rStyle w:val="markedcontent"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>approval in accordance with Regulation 1321/2014 or conclu</w:t>
-            </w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">CAMO.A.315(c) of Annex </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:rStyle w:val="markedcontent"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">sion of </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002B7403" w:rsidRPr="00E062A9">
+              <w:t>Vc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:rStyle w:val="markedcontent"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">a written contract in accordance with point CAMO.A.315(c) of Annex Vc (Part-CAMO) </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00ED1EE1" w:rsidRPr="00E062A9">
+              <w:t xml:space="preserve"> (Part-CAMO) with the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1EE1" w:rsidRPr="00E062A9">
+            <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>art-145 certified organization if such service is subcontracted</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> by an applicant for AOC </w:t>
+              <w:t xml:space="preserve">art-145 certified organization if such service is subcontracted by an applicant for AOC </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7262CCEA" w14:textId="21533E38" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="00C44D5E">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="7262CCEA" w14:textId="21533E38">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="535C141C" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="535C141C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F1952" w:rsidRPr="00E062A9" w14:paraId="29F043BF" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="29F043BF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51BA58E6" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="00D34600">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="51BA58E6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74F159BA" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="74F159BA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A0C1D2B" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="00D34600">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6A0C1D2B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6DC7EA56" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="00C44D5E">
-[...14 lines deleted...]
-            <w:tcW w:w="1277" w:type="dxa"/>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6DC7EA56" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2975DEC7" w14:textId="77777777" w:rsidR="002F1952" w:rsidRPr="00E062A9" w:rsidRDefault="002F1952" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2975DEC7" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="34DB8397" w14:textId="77777777" w:rsidTr="00E062A9">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="34DB8397" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0163CCDC" w14:textId="7F2C85CD" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0163CCDC" w14:textId="7F2C85CD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAA or applicant’s</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CB6B88F" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6CB6B88F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>reference to document/Date/No</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="38D33F56" w14:textId="6A15FD16" w:rsidR="00C44D5E" w:rsidRPr="005852DF" w:rsidRDefault="00C44D5E" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="005852DF" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="38D33F56" w14:textId="6A15FD16">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005852DF">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CERTIFICATION PHASE</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1B318F26" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="1B318F26" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005852DF">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CERTIFICATION TASKS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="574D7487" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="574D7487" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Performance of tasks, such as: examinations, audits, investigations, assessments, inspections (indicate tasks  &amp; planned/performed dates)</w:t>
+              <w:t xml:space="preserve">Performance of tasks, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>such as:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> examinations, audits, investigations, assessments, inspections (indicate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>tasks  &amp;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> planned/performed dates)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="517C4312" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="517C4312" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>CAA responsible executive/Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1277" w:type="dxa"/>
+            <w:tcW w:w="1513" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2725F630" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="2725F630" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Status</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76625172" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00CE0D59">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="76625172" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="0C76EFDB" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="0C76EFDB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64541763" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
-[...9 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="64541763" w14:textId="2B34B231">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:editId="3F4FD92A" wp14:anchorId="1FA4D62C">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="column">
+                        <wp:posOffset>-334645</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>986790</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="0" cy="1272540"/>
+                      <wp:effectExtent l="0" t="0" r="38100" b="22860"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="526931010" name="Straight Connector 2"/>
+                      <wp:cNvGraphicFramePr/>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvCnPr/>
+                            <wps:spPr>
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="0" cy="1272540"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="line">
+                                <a:avLst/>
+                              </a:prstGeom>
+                            </wps:spPr>
+                            <wps:style>
+                              <a:lnRef idx="1">
+                                <a:schemeClr val="accent1"/>
+                              </a:lnRef>
+                              <a:fillRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:fillRef>
+                              <a:effectRef idx="0">
+                                <a:schemeClr val="accent1"/>
+                              </a:effectRef>
+                              <a:fontRef idx="minor">
+                                <a:schemeClr val="tx1"/>
+                              </a:fontRef>
+                            </wps:style>
+                            <wps:bodyPr/>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="margin">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="margin">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei">
+                  <w:pict>
+                    <v:line id="Straight Connector 2" style="position:absolute;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="#4579b8 [3044]" from="-26.35pt,77.7pt" to="-26.35pt,177.9pt" w14:anchorId="5A6C5BCC" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDGBa78mwEAAJQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfoPxC815KMpA0EyzkkSC9B&#10;GzTJBzDU0iLAF5aMJf99l7QtF2mBIEEuFB87szuzq9XVZA3bAkbtXcebRc0ZOOl77TYdf3q8/XrJ&#10;WUzC9cJ4Bx3fQeRX6y9nqzG0sPSDNz0gIxIX2zF0fEgptFUV5QBWxIUP4OhRebQi0RE3VY9iJHZr&#10;qmVdf6tGj31ALyFGur3ZP/J14VcKZPqlVITETMeptlRWLOtzXqv1SrQbFGHQ8lCG+EAVVmhHSWeq&#10;G5EEe0H9D5XVEn30Ki2kt5VXSksoGkhNU79S8zCIAEULmRPDbFP8PFr5c3vt7pFsGENsY7jHrGJS&#10;aPOX6mNTMWs3mwVTYnJ/Kem2WX5fXpwXI6sTMGBMP8BbljcdN9plHaIV27uYKBmFHkPocEpddmln&#10;IAcb9xsU0z0lawq6TAVcG2RbQf0UUoJLTe4h8ZXoDFPamBlYvw08xGcolIl5D3hGlMzepRlstfP4&#10;v+xpOpas9vFHB/a6swXPvt+VphRrqPVF4WFM82z9fS7w08+0/gMAAP//AwBQSwMEFAAGAAgAAAAh&#10;APL0UyrgAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC5oSxkLVKXpBEjT&#10;DgwhVh4ga0xb0ThTk3YdT48RBzja/6ffn/PV5DoxYh9aTxqu5wkIpMrblmoN7+V6loII0ZA1nSfU&#10;cMIAq+L8LDeZ9Ud6w3EXa8ElFDKjoYnxkEkZqgadCXN/QOLsw/fORB77WtreHLncdXKRJLfSmZb4&#10;QmMO+NRg9bkbnIbN+hGf1Wmol1Ztyqux3L58vaZaX15MD/cgIk7xD4YffVaHgp32fiAbRKdhphZ3&#10;jHKg1BIEE7+bvYYbpVKQRS7//1B8AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMYFrvyb&#10;AQAAlAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAPL0&#10;UyrgAAAACwEAAA8AAAAAAAAAAAAAAAAA9QMAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAACBQAAAAA=&#10;"/>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09122183" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="09122183" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Issue of AOC &amp; OS.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="179C4B53" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="179C4B53" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Submit the “Application with a written recommendation to the Director of LV CAA” with supporting documents, such as: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6202737C" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6202737C" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Evidence of the result of all investigations or assessments which are required before the operator certificate is issued;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13154F11" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="13154F11" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Approvals required;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3386EBAF" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="3386EBAF" w14:textId="44DEEBEE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Airworthiness Division response;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A0C6E5E" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+              <w:t xml:space="preserve">Airworthiness </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> response;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="5A0C6E5E" w14:textId="38D7F91D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Aviation Security Division response;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="29F2E52A" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+              <w:t xml:space="preserve">Aviation Security </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> response;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="29F2E52A" w14:textId="43B300B5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t>Personnel Licensing Division response;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="664E4E01" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+              <w:t xml:space="preserve">Personnel Licensing </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> response;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="664E4E01" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Finance Department response;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65135CB8" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="65135CB8" w14:textId="6ACBAE39">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">Operations Specifications signed by the Head of AOD; </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="32D8EF50" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+              <w:t xml:space="preserve">Operations Specifications signed by the Head of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>FOS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="32D8EF50" w14:textId="30142CAE">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="23"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...14 lines deleted...]
-          <w:p w14:paraId="06B1CC43" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+              <w:t xml:space="preserve">CAA Order – Approval Document with LV CAA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>s’ visas.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="47619C31" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="06B1CC43" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Provide operator with a certified true copy of the air operator certificate and a copy of the operations specifications relevant to the aircraft type, issued in conjunction with the certificate.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6DF5CC40" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="6DF5CC40" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09A9B002" w14:textId="49C8D8BD" w:rsidR="00FB19FD" w:rsidRPr="00E062A9" w:rsidRDefault="00FB19FD" w:rsidP="00FB19FD">
-[...16 lines deleted...]
-          <w:p w14:paraId="4DD200D6" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="09A9B002" w14:textId="49C8D8BD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4DD200D6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w14:paraId="7061FC3E" w14:textId="77777777" w:rsidTr="00A266D3">
+      <w:tr w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidTr="002E3CA5" w14:paraId="7061FC3E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2487" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="49DC5D6E" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="49DC5D6E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3745" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25F919A2" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="25F919A2" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E062A9">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Develop oversight programme, covering the oversight activities required by ARO.GEN.300.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5171" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60591911" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
-[...19 lines deleted...]
-          <w:p w14:paraId="55238A60" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="60591911" w14:textId="2F6F2B20">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assess the oversight activities, ensuring the coordination of involved LV CAA </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E062A9">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+              <w:t>s, considering their areas of competence.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="55238A60" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F805F9D" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="004C5DA8">
-[...16 lines deleted...]
-          <w:p w14:paraId="0AE0E29B" w14:textId="77777777" w:rsidR="00C44D5E" w:rsidRPr="00E062A9" w:rsidRDefault="00C44D5E" w:rsidP="00C44D5E">
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="4F805F9D" w14:textId="77777777">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB" w:bidi="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00E062A9" w:rsidR="00135A85" w:rsidP="00135A85" w:rsidRDefault="00135A85" w14:paraId="0AE0E29B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A16CF9B" w14:textId="77777777" w:rsidR="007D6C39" w:rsidRPr="00E062A9" w:rsidRDefault="007D6C39" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="007D6C39" w:rsidP="00286EBD" w:rsidRDefault="007D6C39" w14:paraId="7A16CF9B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58275B87" w14:textId="77777777" w:rsidR="00AE2DEE" w:rsidRPr="00E062A9" w:rsidRDefault="00AE2DEE" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00AE2DEE" w:rsidP="00286EBD" w:rsidRDefault="00AE2DEE" w14:paraId="58275B87" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78EF2B5F" w14:textId="77777777" w:rsidR="00AE2DEE" w:rsidRPr="00E062A9" w:rsidRDefault="00AE2DEE" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00AE2DEE" w:rsidP="00286EBD" w:rsidRDefault="00AE2DEE" w14:paraId="78EF2B5F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A5FD9D8" w14:textId="072CD7D4" w:rsidR="00AE2DEE" w:rsidRPr="00E062A9" w:rsidRDefault="00AE2DEE" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00AE2DEE" w:rsidP="00286EBD" w:rsidRDefault="00AE2DEE" w14:paraId="0A5FD9D8" w14:textId="072CD7D4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E608A93" w14:textId="38B109D6" w:rsidR="00FD00B0" w:rsidRPr="00E062A9" w:rsidRDefault="00FD00B0" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00FD00B0" w:rsidP="00286EBD" w:rsidRDefault="00FD00B0" w14:paraId="5E608A93" w14:textId="38B109D6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AD327D0" w14:textId="11AB44EF" w:rsidR="00FD00B0" w:rsidRPr="00E062A9" w:rsidRDefault="00FD00B0" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00FD00B0" w:rsidP="00286EBD" w:rsidRDefault="00FD00B0" w14:paraId="7AD327D0" w14:textId="11AB44EF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72804DBA" w14:textId="3F32CEA8" w:rsidR="00FD00B0" w:rsidRPr="00E062A9" w:rsidRDefault="00FD00B0" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00FD00B0" w:rsidP="00286EBD" w:rsidRDefault="00FD00B0" w14:paraId="72804DBA" w14:textId="3F32CEA8">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B2EE710" w14:textId="71631718" w:rsidR="00FD00B0" w:rsidRPr="00E062A9" w:rsidRDefault="00FD00B0" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00FD00B0" w:rsidP="00286EBD" w:rsidRDefault="00FD00B0" w14:paraId="1B2EE710" w14:textId="71631718">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0179DC19" w14:textId="3AFD5F9B" w:rsidR="00FD00B0" w:rsidRPr="00E062A9" w:rsidRDefault="00FD00B0" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00FD00B0" w:rsidP="00286EBD" w:rsidRDefault="00FD00B0" w14:paraId="0179DC19" w14:textId="3AFD5F9B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2549A3D0" w14:textId="151E3416" w:rsidR="00FD00B0" w:rsidRPr="00E062A9" w:rsidRDefault="00FD00B0" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00FD00B0" w:rsidP="00286EBD" w:rsidRDefault="00FD00B0" w14:paraId="2549A3D0" w14:textId="151E3416">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C0FB72" w14:textId="007B1AE3" w:rsidR="00FD00B0" w:rsidRPr="00E062A9" w:rsidRDefault="00FD00B0" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00FD00B0" w:rsidP="00286EBD" w:rsidRDefault="00FD00B0" w14:paraId="42C0FB72" w14:textId="007B1AE3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DC31B1C" w14:textId="10F3ADD5" w:rsidR="00FD00B0" w:rsidRPr="00E062A9" w:rsidRDefault="00FD00B0" w:rsidP="00286EBD">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00FD00B0" w:rsidP="00286EBD" w:rsidRDefault="00FD00B0" w14:paraId="0DC31B1C" w14:textId="10F3ADD5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F3E98BC" w14:textId="77777777" w:rsidR="00AE2DEE" w:rsidRPr="00E062A9" w:rsidRDefault="00AE2DEE" w:rsidP="00E062A9">
+    <w:p w:rsidRPr="00E062A9" w:rsidR="00AE2DEE" w:rsidP="00E062A9" w:rsidRDefault="00AE2DEE" w14:paraId="6F3E98BC" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AE2DEE" w:rsidRPr="00E062A9" w:rsidSect="00A14FFD">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId10"/>
+    <w:sectPr w:rsidRPr="00E062A9" w:rsidR="00AE2DEE" w:rsidSect="00A14FFD">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="644ED956" w14:textId="77777777" w:rsidR="005939CD" w:rsidRDefault="005939CD">
+    <w:p w14:paraId="78F398CE" w14:textId="77777777" w:rsidR="00F51F1C" w:rsidRDefault="00F51F1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="28609597" w14:textId="77777777" w:rsidR="005939CD" w:rsidRDefault="005939CD">
+    <w:p w14:paraId="306810DA" w14:textId="77777777" w:rsidR="00F51F1C" w:rsidRDefault="00F51F1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1D69D107" w14:textId="04614E58" w:rsidR="005939CD" w:rsidRDefault="00D06FA5">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10D00F5F" w14:textId="77777777" w:rsidR="00113B9A" w:rsidRDefault="00113B9A">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D69D107" w14:textId="7496620D" w:rsidR="005939CD" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-2106564612"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-1854569310"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1773939387"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="323402429"/>
                     <w:docPartObj>
                       <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                       <w:docPartUnique/>
                     </w:docPartObj>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="962005145"/>
                         <w:docPartObj>
                           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                           <w:docPartUnique/>
                         </w:docPartObj>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00A14FFD" w:rsidRPr="002157D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:noProof/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Rev</w:t>
                         </w:r>
                         <w:r w:rsidR="00A14FFD" w:rsidRPr="002157D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">: </w:t>
                         </w:r>
                         <w:r w:rsidR="00A14FFD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">023                                                  </w:t>
+                          <w:t>02</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00113B9A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>6</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00A14FFD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">                                                 </w:t>
                         </w:r>
                         <w:r w:rsidR="00A14FFD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t xml:space="preserve">                                                                </w:t>
                         </w:r>
                         <w:r w:rsidR="00A14FFD" w:rsidRPr="008F2718">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidR="00A14FFD" w:rsidRPr="008F2718">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
@@ -16381,133 +18179,146 @@
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>4.3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A14FFD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="5406869A" w14:textId="5F9CED2E" w:rsidR="00A14FFD" w:rsidRPr="00E62831" w:rsidRDefault="00D06FA5" w:rsidP="00A14FFD">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5406869A" w14:textId="411ECFD3" w:rsidR="00A14FFD" w:rsidRPr="00E62831" w:rsidRDefault="00000000" w:rsidP="00A14FFD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="892939504"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1444115258"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1600292391"/>
                 <w:docPartObj>
                   <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
                   <w:docPartUnique/>
                 </w:docPartObj>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:sdt>
                   <w:sdtPr>
                     <w:id w:val="-317039897"/>
                     <w:docPartObj>
                       <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                       <w:docPartUnique/>
                     </w:docPartObj>
                   </w:sdtPr>
-                  <w:sdtEndPr/>
                   <w:sdtContent>
                     <w:sdt>
                       <w:sdtPr>
                         <w:id w:val="-1188909384"/>
                         <w:docPartObj>
                           <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                           <w:docPartUnique/>
                         </w:docPartObj>
                       </w:sdtPr>
-                      <w:sdtEndPr/>
                       <w:sdtContent>
                         <w:r w:rsidR="00A14FFD" w:rsidRPr="002157D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:noProof/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>Rev</w:t>
                         </w:r>
                         <w:r w:rsidR="00A14FFD" w:rsidRPr="002157D1">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve">: </w:t>
                         </w:r>
                         <w:r w:rsidR="00A14FFD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">023                                                  </w:t>
+                          <w:t>02</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00113B9A">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t>6</w:t>
+                        </w:r>
+                        <w:r w:rsidR="00A14FFD">
+                          <w:rPr>
+                            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                            <w:b/>
+                            <w:sz w:val="18"/>
+                            <w:szCs w:val="18"/>
+                          </w:rPr>
+                          <w:t xml:space="preserve">                                                  </w:t>
                         </w:r>
                         <w:r w:rsidR="00A14FFD">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:tab/>
                           <w:t xml:space="preserve">                                                                </w:t>
                         </w:r>
                         <w:r w:rsidR="00A14FFD" w:rsidRPr="008F2718">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:fldChar w:fldCharType="begin"/>
                         </w:r>
                         <w:r w:rsidR="00A14FFD" w:rsidRPr="008F2718">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:sz w:val="18"/>
@@ -16630,226 +18441,310 @@
                           <w:t>4.3</w:t>
                         </w:r>
                       </w:sdtContent>
                     </w:sdt>
                   </w:sdtContent>
                 </w:sdt>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00A14FFD">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
   <w:p w14:paraId="423B60A4" w14:textId="77777777" w:rsidR="001C2179" w:rsidRDefault="001C2179">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3643FFA3" w14:textId="77777777" w:rsidR="005939CD" w:rsidRDefault="005939CD">
+    <w:p w14:paraId="3A92EA7A" w14:textId="77777777" w:rsidR="00F51F1C" w:rsidRDefault="00F51F1C">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0BFE5879" w14:textId="77777777" w:rsidR="005939CD" w:rsidRDefault="005939CD">
+    <w:p w14:paraId="1E8FCA4F" w14:textId="77777777" w:rsidR="00F51F1C" w:rsidRDefault="00F51F1C">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="3734FC07" w14:textId="77777777" w:rsidR="005939CD" w:rsidRPr="00062706" w:rsidRDefault="005939CD" w:rsidP="001D6780">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00113B9A" w:rsidRDefault="00113B9A" w14:paraId="73CDFBF2" w14:textId="77777777">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00062706" w:rsidR="005939CD" w:rsidP="001D6780" w:rsidRDefault="005939CD" w14:paraId="3734FC07" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="760D03E6" w14:textId="77777777" w:rsidR="00A14FFD" w:rsidRPr="000C3BF8" w:rsidRDefault="00A14FFD" w:rsidP="00A14FFD">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="000C3BF8" w:rsidR="00A14FFD" w:rsidP="00A14FFD" w:rsidRDefault="00A14FFD" w14:paraId="760D03E6" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000C3BF8">
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6C5B8D42" w14:textId="77777777" w:rsidR="00A14FFD" w:rsidRDefault="00A14FFD" w:rsidP="00A14FFD">
+  <w:p w:rsidR="00A14FFD" w:rsidP="00A14FFD" w:rsidRDefault="00A14FFD" w14:paraId="6C5B8D42" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="0F46FCD0" w14:textId="77777777" w:rsidR="00A14FFD" w:rsidRPr="00CE6DC9" w:rsidRDefault="00A14FFD" w:rsidP="00A14FFD">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="00A14FFD" w:rsidP="00A14FFD" w:rsidRDefault="00A14FFD" w14:paraId="0F46FCD0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="315D7754" w14:textId="77777777" w:rsidR="00A14FFD" w:rsidRPr="002C0363" w:rsidRDefault="00A14FFD" w:rsidP="00A14FFD">
+  <w:p w:rsidRPr="002C0363" w:rsidR="00A14FFD" w:rsidP="00A14FFD" w:rsidRDefault="00A14FFD" w14:paraId="315D7754" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
+    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Biroju iela 10, Lidosta “Rīga”, Mārupes novads</w:t>
+      <w:t>Biroju</w:t>
     </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>iela</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 10, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Lidosta</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> “</w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Rīga</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve">”, </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Mārupes</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r w:rsidRPr="002C0363">
+      <w:rPr>
+        <w:color w:val="231F20"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>novads</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="69B79B18" w14:textId="77777777" w:rsidR="00A14FFD" w:rsidRPr="00CE6DC9" w:rsidRDefault="00A14FFD" w:rsidP="00A14FFD">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="00A14FFD" w:rsidP="003E6A6D" w:rsidRDefault="00A14FFD" w14:paraId="43C5CFCB" w14:textId="4FA87AED">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>phone +371 67830936</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>, fax +371 67830967</w:t>
+      <w:t>, caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="43C5CFCB" w14:textId="77777777" w:rsidR="00A14FFD" w:rsidRPr="00CE6DC9" w:rsidRDefault="00A14FFD" w:rsidP="00A14FFD">
-[...17 lines deleted...]
-  <w:p w14:paraId="16C1840D" w14:textId="77777777" w:rsidR="00A14FFD" w:rsidRDefault="00A14FFD" w:rsidP="00A14FFD">
+  <w:p w:rsidR="00A14FFD" w:rsidP="00A14FFD" w:rsidRDefault="00A14FFD" w14:paraId="16C1840D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="594918DC" w14:textId="77777777" w:rsidR="001C2179" w:rsidRDefault="001C2179">
+  <w:p w:rsidR="001C2179" w:rsidRDefault="001C2179" w14:paraId="594918DC" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03476AE2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="933AA858"/>
     <w:lvl w:ilvl="0" w:tplc="0426000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18615,50 +20510,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29247B7A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DF2ADC78"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="501" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A2322D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2FCC0D6"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18727,51 +20711,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D826ED5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D88AAE4C"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18840,51 +20824,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45674258"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7E06335A"/>
     <w:lvl w:ilvl="0" w:tplc="B6324EE8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -18929,51 +20913,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4ED750E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0D4C61B2"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19042,51 +21026,229 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FAB0907"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8A16D4D8"/>
+    <w:lvl w:ilvl="0" w:tplc="18C24EB4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51433FDF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D94AA0AC"/>
+    <w:lvl w:ilvl="0" w:tplc="4F689BFE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="384" w:hanging="384"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52F2455A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="426EF170"/>
     <w:lvl w:ilvl="0" w:tplc="1BCE0D9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -19131,51 +21293,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57FC2FB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7EA29792"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19244,51 +21406,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="58DD6556"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0E96FB5C"/>
     <w:lvl w:ilvl="0" w:tplc="433EEF5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -19333,51 +21495,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C7834F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FB0B988"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19446,51 +21608,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="602D6822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DCAEEDA"/>
     <w:lvl w:ilvl="0" w:tplc="9FBED31C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="365" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1085" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -19535,51 +21697,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4685" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5405" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6125" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="633A0084"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F84A208"/>
     <w:lvl w:ilvl="0" w:tplc="B5C24A04">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -19624,51 +21786,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="649D1B2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="214A734A"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19737,51 +21899,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66B60F5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BD0F322"/>
     <w:lvl w:ilvl="0" w:tplc="650020F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -19826,51 +21988,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="677F4E14"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="56708BBA"/>
+    <w:lvl w:ilvl="0" w:tplc="0426000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EBB4AC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD32A2A8"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19939,51 +22190,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F75225B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1562A7C4"/>
     <w:lvl w:ilvl="0" w:tplc="CEB6D4CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -20028,51 +22279,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="719E12A2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5CEC2CDE"/>
+    <w:lvl w:ilvl="0" w:tplc="3498FBB0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0426000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CE52FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FDB81CF2"/>
     <w:lvl w:ilvl="0" w:tplc="88629288">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="391" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1111" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -20117,51 +22457,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4711" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5431" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6151" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E472AFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="108C1250"/>
     <w:lvl w:ilvl="0" w:tplc="1BCE0D9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0426001B" w:tentative="1">
@@ -20206,51 +22546,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7EF547DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="792C230E"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20319,1000 +22659,1907 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1511604406">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="2096901245">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="347030473">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="4" w16cid:durableId="2038264838">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="5" w16cid:durableId="256135647">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1981568777">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="53159299">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="2110347523">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1450129558">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="330763435">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="733552374">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1462042856">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1734044201">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="102696939">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="418645812">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="766537157">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="424961407">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1030301482">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="414590049">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1404571461">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="7">
-[...32 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="21" w16cid:durableId="1688369116">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="22" w16cid:durableId="1041975222">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="761877202">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="990255168">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="90665793">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="171996809">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="20">
-[...20 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1204710371">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="28" w16cid:durableId="1974630090">
+    <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1315913295">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1012415579">
     <w:abstractNumId w:val="8"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="9"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="21"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="31" w16cid:durableId="124549200">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="978150342">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1342733664">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="34">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="34" w16cid:durableId="1720204590">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1475223394">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="268976408">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="251208313">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="375206643">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="209614386">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="2069567446">
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="21"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B28A4"/>
     <w:rsid w:val="00001875"/>
     <w:rsid w:val="00003F63"/>
+    <w:rsid w:val="00005587"/>
+    <w:rsid w:val="000059E1"/>
+    <w:rsid w:val="000068C2"/>
     <w:rsid w:val="000103EB"/>
+    <w:rsid w:val="00010C05"/>
+    <w:rsid w:val="00011130"/>
     <w:rsid w:val="000111DF"/>
     <w:rsid w:val="00011862"/>
+    <w:rsid w:val="0001254B"/>
+    <w:rsid w:val="00012576"/>
+    <w:rsid w:val="00013429"/>
     <w:rsid w:val="000153D0"/>
+    <w:rsid w:val="00015415"/>
+    <w:rsid w:val="0001550F"/>
     <w:rsid w:val="00020503"/>
+    <w:rsid w:val="00021FD5"/>
+    <w:rsid w:val="000233CC"/>
+    <w:rsid w:val="000239F2"/>
+    <w:rsid w:val="000244D8"/>
     <w:rsid w:val="000245FF"/>
     <w:rsid w:val="0002739A"/>
     <w:rsid w:val="00027F7E"/>
     <w:rsid w:val="00032C28"/>
+    <w:rsid w:val="00035344"/>
+    <w:rsid w:val="00037068"/>
+    <w:rsid w:val="00041799"/>
+    <w:rsid w:val="00043061"/>
+    <w:rsid w:val="00043521"/>
+    <w:rsid w:val="00043560"/>
     <w:rsid w:val="0004451F"/>
     <w:rsid w:val="00047EE7"/>
+    <w:rsid w:val="000503F0"/>
     <w:rsid w:val="00050CDC"/>
     <w:rsid w:val="00055605"/>
     <w:rsid w:val="00055DB3"/>
     <w:rsid w:val="000560F0"/>
+    <w:rsid w:val="000576E5"/>
+    <w:rsid w:val="00057D8D"/>
+    <w:rsid w:val="0006153F"/>
+    <w:rsid w:val="0006165B"/>
     <w:rsid w:val="00062706"/>
     <w:rsid w:val="00062B91"/>
     <w:rsid w:val="00063245"/>
     <w:rsid w:val="00064FDA"/>
+    <w:rsid w:val="00065618"/>
+    <w:rsid w:val="00074ACA"/>
+    <w:rsid w:val="000750ED"/>
     <w:rsid w:val="0008151C"/>
+    <w:rsid w:val="000826C7"/>
+    <w:rsid w:val="00082C7F"/>
     <w:rsid w:val="00082FEE"/>
     <w:rsid w:val="0008334A"/>
     <w:rsid w:val="000840F3"/>
+    <w:rsid w:val="00084851"/>
+    <w:rsid w:val="00085249"/>
     <w:rsid w:val="000859E2"/>
+    <w:rsid w:val="00085DF7"/>
+    <w:rsid w:val="000863E3"/>
+    <w:rsid w:val="000867C8"/>
+    <w:rsid w:val="000903AB"/>
     <w:rsid w:val="0009100F"/>
+    <w:rsid w:val="00091390"/>
     <w:rsid w:val="00094BEF"/>
     <w:rsid w:val="000954C6"/>
     <w:rsid w:val="0009786D"/>
+    <w:rsid w:val="000A0895"/>
+    <w:rsid w:val="000A0DE5"/>
     <w:rsid w:val="000A11CB"/>
+    <w:rsid w:val="000A256D"/>
+    <w:rsid w:val="000A3883"/>
+    <w:rsid w:val="000A590D"/>
+    <w:rsid w:val="000B12B9"/>
     <w:rsid w:val="000B140E"/>
     <w:rsid w:val="000B5D4E"/>
+    <w:rsid w:val="000B65B2"/>
+    <w:rsid w:val="000B6636"/>
     <w:rsid w:val="000B6E0D"/>
+    <w:rsid w:val="000B79B0"/>
     <w:rsid w:val="000B7B08"/>
+    <w:rsid w:val="000C0331"/>
     <w:rsid w:val="000C12E7"/>
+    <w:rsid w:val="000C170B"/>
+    <w:rsid w:val="000C4AC2"/>
+    <w:rsid w:val="000D0E1C"/>
+    <w:rsid w:val="000D14D5"/>
     <w:rsid w:val="000D1B6C"/>
     <w:rsid w:val="000D2C60"/>
     <w:rsid w:val="000D5407"/>
+    <w:rsid w:val="000D5B65"/>
     <w:rsid w:val="000D73B0"/>
     <w:rsid w:val="000E2256"/>
     <w:rsid w:val="000E2304"/>
     <w:rsid w:val="000E2702"/>
     <w:rsid w:val="000E4381"/>
     <w:rsid w:val="000E44AC"/>
+    <w:rsid w:val="000E677F"/>
+    <w:rsid w:val="000E68F5"/>
+    <w:rsid w:val="000F0B54"/>
     <w:rsid w:val="000F491F"/>
     <w:rsid w:val="000F5C90"/>
+    <w:rsid w:val="001004D6"/>
     <w:rsid w:val="00101324"/>
+    <w:rsid w:val="001016EB"/>
+    <w:rsid w:val="00102AEC"/>
+    <w:rsid w:val="001047F9"/>
     <w:rsid w:val="001049FA"/>
     <w:rsid w:val="00110DDF"/>
     <w:rsid w:val="00112203"/>
+    <w:rsid w:val="00113B9A"/>
     <w:rsid w:val="001147F0"/>
+    <w:rsid w:val="001208E0"/>
+    <w:rsid w:val="00123DA6"/>
+    <w:rsid w:val="00124828"/>
     <w:rsid w:val="00126779"/>
+    <w:rsid w:val="00127C32"/>
     <w:rsid w:val="0013117B"/>
+    <w:rsid w:val="0013170A"/>
     <w:rsid w:val="00131D17"/>
     <w:rsid w:val="00133D38"/>
+    <w:rsid w:val="00133DAA"/>
     <w:rsid w:val="00134CD0"/>
+    <w:rsid w:val="001359C9"/>
+    <w:rsid w:val="00135A85"/>
+    <w:rsid w:val="00135F5A"/>
+    <w:rsid w:val="00136E81"/>
+    <w:rsid w:val="001378DF"/>
+    <w:rsid w:val="00141389"/>
     <w:rsid w:val="0014142B"/>
+    <w:rsid w:val="001422E3"/>
+    <w:rsid w:val="00145075"/>
+    <w:rsid w:val="00150EFD"/>
+    <w:rsid w:val="001511C0"/>
     <w:rsid w:val="00151CDA"/>
+    <w:rsid w:val="001521A4"/>
     <w:rsid w:val="00152357"/>
     <w:rsid w:val="00155402"/>
     <w:rsid w:val="00155BD4"/>
     <w:rsid w:val="00155C08"/>
     <w:rsid w:val="00156354"/>
+    <w:rsid w:val="001577D8"/>
     <w:rsid w:val="0016383A"/>
+    <w:rsid w:val="00165409"/>
+    <w:rsid w:val="0016550F"/>
+    <w:rsid w:val="0017086E"/>
+    <w:rsid w:val="001708B8"/>
     <w:rsid w:val="0017095D"/>
+    <w:rsid w:val="00171395"/>
     <w:rsid w:val="00171D4B"/>
     <w:rsid w:val="001725DA"/>
+    <w:rsid w:val="0017346E"/>
     <w:rsid w:val="00174C81"/>
     <w:rsid w:val="00174E5E"/>
+    <w:rsid w:val="00174F35"/>
+    <w:rsid w:val="00175105"/>
+    <w:rsid w:val="00175119"/>
+    <w:rsid w:val="0018097E"/>
+    <w:rsid w:val="00185028"/>
+    <w:rsid w:val="0018532F"/>
     <w:rsid w:val="00186C6E"/>
     <w:rsid w:val="00190D99"/>
+    <w:rsid w:val="00191FAE"/>
+    <w:rsid w:val="00192DD2"/>
+    <w:rsid w:val="00195410"/>
     <w:rsid w:val="00197237"/>
     <w:rsid w:val="001A20D0"/>
     <w:rsid w:val="001A30B5"/>
+    <w:rsid w:val="001A373E"/>
+    <w:rsid w:val="001A385D"/>
     <w:rsid w:val="001A501D"/>
     <w:rsid w:val="001A516D"/>
     <w:rsid w:val="001A644C"/>
     <w:rsid w:val="001B0E46"/>
+    <w:rsid w:val="001B12E7"/>
+    <w:rsid w:val="001B1CAD"/>
     <w:rsid w:val="001B1D9C"/>
+    <w:rsid w:val="001B22BB"/>
+    <w:rsid w:val="001B2CF8"/>
     <w:rsid w:val="001B31B2"/>
+    <w:rsid w:val="001B49B0"/>
+    <w:rsid w:val="001B5CFA"/>
     <w:rsid w:val="001B6002"/>
     <w:rsid w:val="001B6366"/>
+    <w:rsid w:val="001B6FC4"/>
+    <w:rsid w:val="001B7E84"/>
     <w:rsid w:val="001C0F2F"/>
     <w:rsid w:val="001C2179"/>
+    <w:rsid w:val="001C34CA"/>
+    <w:rsid w:val="001C4D1C"/>
     <w:rsid w:val="001C539E"/>
+    <w:rsid w:val="001C5B60"/>
     <w:rsid w:val="001C5E48"/>
     <w:rsid w:val="001C5EDD"/>
     <w:rsid w:val="001C673D"/>
+    <w:rsid w:val="001D0D76"/>
+    <w:rsid w:val="001D1A78"/>
+    <w:rsid w:val="001D1FA5"/>
+    <w:rsid w:val="001D296D"/>
+    <w:rsid w:val="001D3A5A"/>
+    <w:rsid w:val="001D3F5E"/>
+    <w:rsid w:val="001D6262"/>
     <w:rsid w:val="001D6780"/>
+    <w:rsid w:val="001E083C"/>
     <w:rsid w:val="001E184E"/>
+    <w:rsid w:val="001E347E"/>
+    <w:rsid w:val="001E3E98"/>
     <w:rsid w:val="001E6490"/>
     <w:rsid w:val="001F4171"/>
     <w:rsid w:val="001F42EE"/>
+    <w:rsid w:val="001F575C"/>
     <w:rsid w:val="001F5B8D"/>
     <w:rsid w:val="001F6B81"/>
     <w:rsid w:val="001F6D33"/>
     <w:rsid w:val="001F7126"/>
+    <w:rsid w:val="001F7BED"/>
+    <w:rsid w:val="0020048F"/>
     <w:rsid w:val="0020096C"/>
+    <w:rsid w:val="0020131D"/>
+    <w:rsid w:val="002042CD"/>
+    <w:rsid w:val="00204A59"/>
     <w:rsid w:val="00205884"/>
     <w:rsid w:val="002064EA"/>
+    <w:rsid w:val="00206633"/>
+    <w:rsid w:val="00207E30"/>
     <w:rsid w:val="00207F8D"/>
     <w:rsid w:val="00207FCB"/>
     <w:rsid w:val="0021005D"/>
+    <w:rsid w:val="00210DD2"/>
+    <w:rsid w:val="00211C82"/>
     <w:rsid w:val="00212E22"/>
     <w:rsid w:val="00213F91"/>
     <w:rsid w:val="00213FC3"/>
     <w:rsid w:val="002157D1"/>
     <w:rsid w:val="00216583"/>
+    <w:rsid w:val="0021660D"/>
     <w:rsid w:val="002208D1"/>
     <w:rsid w:val="00221159"/>
     <w:rsid w:val="00222992"/>
+    <w:rsid w:val="00227FDC"/>
+    <w:rsid w:val="00232507"/>
     <w:rsid w:val="00232801"/>
     <w:rsid w:val="00235B9C"/>
+    <w:rsid w:val="00236617"/>
+    <w:rsid w:val="00236A08"/>
+    <w:rsid w:val="00236A1B"/>
+    <w:rsid w:val="00236A71"/>
     <w:rsid w:val="00240298"/>
     <w:rsid w:val="00240DAC"/>
     <w:rsid w:val="00240E88"/>
     <w:rsid w:val="00242090"/>
     <w:rsid w:val="00242F60"/>
+    <w:rsid w:val="00243B35"/>
+    <w:rsid w:val="00243BD1"/>
     <w:rsid w:val="002463F1"/>
+    <w:rsid w:val="0024643B"/>
+    <w:rsid w:val="0024750F"/>
     <w:rsid w:val="00251961"/>
+    <w:rsid w:val="00253706"/>
     <w:rsid w:val="00254301"/>
     <w:rsid w:val="002549C3"/>
     <w:rsid w:val="002611E4"/>
     <w:rsid w:val="002637FB"/>
     <w:rsid w:val="0026453C"/>
+    <w:rsid w:val="002673AC"/>
+    <w:rsid w:val="00267486"/>
     <w:rsid w:val="00272624"/>
     <w:rsid w:val="002733BF"/>
     <w:rsid w:val="00273890"/>
     <w:rsid w:val="0027795F"/>
     <w:rsid w:val="00277D05"/>
     <w:rsid w:val="002807A1"/>
     <w:rsid w:val="002825F9"/>
+    <w:rsid w:val="002835AA"/>
     <w:rsid w:val="002840DA"/>
     <w:rsid w:val="00285093"/>
     <w:rsid w:val="00286EBD"/>
+    <w:rsid w:val="00290484"/>
+    <w:rsid w:val="002904DF"/>
+    <w:rsid w:val="00291E67"/>
+    <w:rsid w:val="00292E47"/>
     <w:rsid w:val="0029337C"/>
+    <w:rsid w:val="0029451C"/>
     <w:rsid w:val="00294984"/>
+    <w:rsid w:val="00296700"/>
     <w:rsid w:val="002971AD"/>
     <w:rsid w:val="002977AC"/>
+    <w:rsid w:val="002A0A02"/>
+    <w:rsid w:val="002A0DD5"/>
     <w:rsid w:val="002A2A49"/>
     <w:rsid w:val="002A48C8"/>
+    <w:rsid w:val="002B0C77"/>
     <w:rsid w:val="002B28A4"/>
     <w:rsid w:val="002B3A39"/>
     <w:rsid w:val="002B58BF"/>
     <w:rsid w:val="002B7403"/>
+    <w:rsid w:val="002B7DF8"/>
+    <w:rsid w:val="002C1E4B"/>
+    <w:rsid w:val="002C3815"/>
     <w:rsid w:val="002C3B88"/>
     <w:rsid w:val="002C68A3"/>
+    <w:rsid w:val="002D1B8A"/>
+    <w:rsid w:val="002D2D20"/>
     <w:rsid w:val="002D34C7"/>
     <w:rsid w:val="002D41B3"/>
     <w:rsid w:val="002D4DB6"/>
     <w:rsid w:val="002D552E"/>
     <w:rsid w:val="002D6494"/>
+    <w:rsid w:val="002D6721"/>
+    <w:rsid w:val="002D7C9D"/>
+    <w:rsid w:val="002E03BC"/>
     <w:rsid w:val="002E120E"/>
+    <w:rsid w:val="002E22D8"/>
+    <w:rsid w:val="002E31B3"/>
+    <w:rsid w:val="002E3AEE"/>
+    <w:rsid w:val="002E3CA5"/>
     <w:rsid w:val="002E4065"/>
     <w:rsid w:val="002E479E"/>
     <w:rsid w:val="002E5B03"/>
+    <w:rsid w:val="002E5C15"/>
     <w:rsid w:val="002E5EFA"/>
+    <w:rsid w:val="002E6103"/>
     <w:rsid w:val="002E7289"/>
+    <w:rsid w:val="002E7677"/>
     <w:rsid w:val="002E7D59"/>
     <w:rsid w:val="002F1952"/>
     <w:rsid w:val="002F3543"/>
+    <w:rsid w:val="002F49D6"/>
     <w:rsid w:val="00303328"/>
     <w:rsid w:val="00304A8E"/>
     <w:rsid w:val="00304C1D"/>
     <w:rsid w:val="003074C8"/>
+    <w:rsid w:val="00307DF9"/>
     <w:rsid w:val="0031025B"/>
     <w:rsid w:val="003111D8"/>
     <w:rsid w:val="00312638"/>
     <w:rsid w:val="00313238"/>
+    <w:rsid w:val="00313329"/>
+    <w:rsid w:val="00313679"/>
+    <w:rsid w:val="00313796"/>
     <w:rsid w:val="003139E4"/>
+    <w:rsid w:val="00317C40"/>
+    <w:rsid w:val="0032031A"/>
+    <w:rsid w:val="0032308C"/>
     <w:rsid w:val="0032575F"/>
     <w:rsid w:val="0032700E"/>
+    <w:rsid w:val="00331645"/>
+    <w:rsid w:val="00332A1E"/>
     <w:rsid w:val="00335264"/>
     <w:rsid w:val="00335CE2"/>
+    <w:rsid w:val="0034040B"/>
     <w:rsid w:val="00341228"/>
     <w:rsid w:val="003444FE"/>
     <w:rsid w:val="003468FE"/>
+    <w:rsid w:val="003505D8"/>
     <w:rsid w:val="003519EC"/>
     <w:rsid w:val="0035373F"/>
     <w:rsid w:val="00353789"/>
+    <w:rsid w:val="00353E48"/>
     <w:rsid w:val="00356148"/>
     <w:rsid w:val="00360267"/>
     <w:rsid w:val="00360C9C"/>
+    <w:rsid w:val="0036196F"/>
+    <w:rsid w:val="00362E3C"/>
     <w:rsid w:val="0036393A"/>
     <w:rsid w:val="00365AE1"/>
+    <w:rsid w:val="00367CBF"/>
+    <w:rsid w:val="003703C9"/>
+    <w:rsid w:val="003714D9"/>
+    <w:rsid w:val="00371F92"/>
+    <w:rsid w:val="00372F9D"/>
+    <w:rsid w:val="003744F1"/>
+    <w:rsid w:val="0037561A"/>
     <w:rsid w:val="00377076"/>
+    <w:rsid w:val="003808E7"/>
     <w:rsid w:val="00380C51"/>
+    <w:rsid w:val="003812AA"/>
     <w:rsid w:val="00382395"/>
+    <w:rsid w:val="003831D5"/>
     <w:rsid w:val="00387BEF"/>
+    <w:rsid w:val="003903B4"/>
     <w:rsid w:val="00390FE3"/>
     <w:rsid w:val="0039127B"/>
+    <w:rsid w:val="00396146"/>
     <w:rsid w:val="00396256"/>
     <w:rsid w:val="003972EF"/>
     <w:rsid w:val="003A07E0"/>
+    <w:rsid w:val="003A0984"/>
+    <w:rsid w:val="003A09ED"/>
+    <w:rsid w:val="003A1020"/>
+    <w:rsid w:val="003A1168"/>
+    <w:rsid w:val="003A19D4"/>
     <w:rsid w:val="003A2C0F"/>
     <w:rsid w:val="003A4FAF"/>
     <w:rsid w:val="003A613D"/>
     <w:rsid w:val="003A716D"/>
+    <w:rsid w:val="003A7438"/>
+    <w:rsid w:val="003A7AAA"/>
+    <w:rsid w:val="003B0E83"/>
+    <w:rsid w:val="003B295B"/>
+    <w:rsid w:val="003B2D33"/>
+    <w:rsid w:val="003B36A4"/>
     <w:rsid w:val="003B5345"/>
+    <w:rsid w:val="003C0710"/>
     <w:rsid w:val="003C0D3D"/>
     <w:rsid w:val="003C202B"/>
     <w:rsid w:val="003C2DA4"/>
     <w:rsid w:val="003C40E7"/>
+    <w:rsid w:val="003C45C5"/>
+    <w:rsid w:val="003D19E5"/>
+    <w:rsid w:val="003D1AAA"/>
+    <w:rsid w:val="003D554F"/>
+    <w:rsid w:val="003D57B3"/>
+    <w:rsid w:val="003D61E1"/>
     <w:rsid w:val="003D6BEA"/>
     <w:rsid w:val="003E049F"/>
+    <w:rsid w:val="003E11DE"/>
+    <w:rsid w:val="003E1933"/>
     <w:rsid w:val="003E1F34"/>
     <w:rsid w:val="003E2253"/>
     <w:rsid w:val="003E2695"/>
+    <w:rsid w:val="003E27BC"/>
+    <w:rsid w:val="003E322F"/>
+    <w:rsid w:val="003E3981"/>
     <w:rsid w:val="003E458D"/>
+    <w:rsid w:val="003E513E"/>
+    <w:rsid w:val="003E5F0B"/>
+    <w:rsid w:val="003E6A6D"/>
     <w:rsid w:val="003E6DC3"/>
+    <w:rsid w:val="003F0001"/>
+    <w:rsid w:val="003F24B6"/>
     <w:rsid w:val="003F48C0"/>
     <w:rsid w:val="003F5B4F"/>
+    <w:rsid w:val="003F67D5"/>
+    <w:rsid w:val="003F74E8"/>
+    <w:rsid w:val="003F7520"/>
     <w:rsid w:val="0040450D"/>
     <w:rsid w:val="00404963"/>
+    <w:rsid w:val="00406BE8"/>
+    <w:rsid w:val="00406D10"/>
+    <w:rsid w:val="00411D6D"/>
     <w:rsid w:val="00412A86"/>
     <w:rsid w:val="0041469C"/>
     <w:rsid w:val="00415350"/>
     <w:rsid w:val="00420903"/>
+    <w:rsid w:val="00420B61"/>
+    <w:rsid w:val="00422B21"/>
     <w:rsid w:val="0042628C"/>
+    <w:rsid w:val="00430724"/>
     <w:rsid w:val="00431954"/>
     <w:rsid w:val="00431F2F"/>
     <w:rsid w:val="004331D9"/>
+    <w:rsid w:val="004338D7"/>
+    <w:rsid w:val="00434849"/>
+    <w:rsid w:val="00434A9F"/>
     <w:rsid w:val="0044009F"/>
+    <w:rsid w:val="00440C5C"/>
+    <w:rsid w:val="0044241C"/>
     <w:rsid w:val="004428C4"/>
+    <w:rsid w:val="00446050"/>
+    <w:rsid w:val="00446B23"/>
+    <w:rsid w:val="00450AA0"/>
     <w:rsid w:val="00450DDA"/>
     <w:rsid w:val="00451647"/>
     <w:rsid w:val="004528BB"/>
+    <w:rsid w:val="0045301F"/>
+    <w:rsid w:val="00456078"/>
+    <w:rsid w:val="0046000F"/>
+    <w:rsid w:val="00460B14"/>
+    <w:rsid w:val="0046158F"/>
+    <w:rsid w:val="004626D7"/>
+    <w:rsid w:val="00463E14"/>
+    <w:rsid w:val="00465240"/>
+    <w:rsid w:val="0046575B"/>
+    <w:rsid w:val="00465D9A"/>
     <w:rsid w:val="00466905"/>
+    <w:rsid w:val="00467934"/>
+    <w:rsid w:val="0047035F"/>
+    <w:rsid w:val="00472CBB"/>
     <w:rsid w:val="00474607"/>
     <w:rsid w:val="00476639"/>
     <w:rsid w:val="00477F82"/>
+    <w:rsid w:val="00480FB6"/>
+    <w:rsid w:val="0048129F"/>
     <w:rsid w:val="00482AA7"/>
     <w:rsid w:val="00483C15"/>
+    <w:rsid w:val="004845E6"/>
+    <w:rsid w:val="004865B3"/>
+    <w:rsid w:val="00486806"/>
     <w:rsid w:val="0049022A"/>
+    <w:rsid w:val="00490B07"/>
+    <w:rsid w:val="00491BFD"/>
+    <w:rsid w:val="00493362"/>
+    <w:rsid w:val="00494FE8"/>
+    <w:rsid w:val="004950B7"/>
+    <w:rsid w:val="00495FC8"/>
     <w:rsid w:val="004969FE"/>
     <w:rsid w:val="004A17C1"/>
     <w:rsid w:val="004A3EF3"/>
+    <w:rsid w:val="004A6816"/>
+    <w:rsid w:val="004A6BFE"/>
     <w:rsid w:val="004B0A46"/>
+    <w:rsid w:val="004B476F"/>
+    <w:rsid w:val="004B5657"/>
+    <w:rsid w:val="004B65B6"/>
+    <w:rsid w:val="004C09C6"/>
+    <w:rsid w:val="004C122E"/>
     <w:rsid w:val="004C1472"/>
     <w:rsid w:val="004C5DA8"/>
+    <w:rsid w:val="004C68BE"/>
+    <w:rsid w:val="004C6BD1"/>
+    <w:rsid w:val="004D03CE"/>
     <w:rsid w:val="004D0A2D"/>
     <w:rsid w:val="004D1103"/>
+    <w:rsid w:val="004D2B01"/>
     <w:rsid w:val="004D31FB"/>
+    <w:rsid w:val="004D37B1"/>
+    <w:rsid w:val="004D6BAC"/>
+    <w:rsid w:val="004D7E48"/>
     <w:rsid w:val="004E4E7F"/>
+    <w:rsid w:val="004E6C3B"/>
+    <w:rsid w:val="004E78CC"/>
+    <w:rsid w:val="004F307A"/>
+    <w:rsid w:val="004F3552"/>
+    <w:rsid w:val="004F4010"/>
+    <w:rsid w:val="004F4A3C"/>
+    <w:rsid w:val="004F4FD3"/>
     <w:rsid w:val="004F5D04"/>
     <w:rsid w:val="00502554"/>
+    <w:rsid w:val="005041C2"/>
+    <w:rsid w:val="0050589E"/>
+    <w:rsid w:val="00507042"/>
     <w:rsid w:val="005106CD"/>
     <w:rsid w:val="0051128E"/>
+    <w:rsid w:val="00512067"/>
+    <w:rsid w:val="005124DF"/>
     <w:rsid w:val="00512D72"/>
+    <w:rsid w:val="0051427A"/>
+    <w:rsid w:val="005145B4"/>
+    <w:rsid w:val="0051599F"/>
+    <w:rsid w:val="00516E5C"/>
+    <w:rsid w:val="00521FE8"/>
+    <w:rsid w:val="005250C5"/>
     <w:rsid w:val="00526E8E"/>
     <w:rsid w:val="00526ED2"/>
+    <w:rsid w:val="0053005F"/>
     <w:rsid w:val="005319FA"/>
     <w:rsid w:val="00531B09"/>
     <w:rsid w:val="005333AB"/>
+    <w:rsid w:val="005354ED"/>
     <w:rsid w:val="00535598"/>
+    <w:rsid w:val="00535D83"/>
     <w:rsid w:val="00537D2A"/>
     <w:rsid w:val="00541644"/>
     <w:rsid w:val="0054168D"/>
     <w:rsid w:val="00541BCC"/>
     <w:rsid w:val="005428D2"/>
     <w:rsid w:val="005432AA"/>
     <w:rsid w:val="00546E3F"/>
+    <w:rsid w:val="00550147"/>
     <w:rsid w:val="0055026B"/>
+    <w:rsid w:val="00552B67"/>
+    <w:rsid w:val="00554194"/>
+    <w:rsid w:val="005546CB"/>
+    <w:rsid w:val="0055475B"/>
     <w:rsid w:val="005602F4"/>
+    <w:rsid w:val="00560399"/>
+    <w:rsid w:val="005605D5"/>
+    <w:rsid w:val="00560DA9"/>
     <w:rsid w:val="005615C4"/>
     <w:rsid w:val="005615EC"/>
     <w:rsid w:val="00561E80"/>
     <w:rsid w:val="00563C35"/>
+    <w:rsid w:val="0056587D"/>
     <w:rsid w:val="00566B16"/>
+    <w:rsid w:val="00572B10"/>
     <w:rsid w:val="00574890"/>
+    <w:rsid w:val="00575F0A"/>
     <w:rsid w:val="00576265"/>
+    <w:rsid w:val="00576761"/>
     <w:rsid w:val="00577A28"/>
+    <w:rsid w:val="00581FAE"/>
+    <w:rsid w:val="0058255A"/>
+    <w:rsid w:val="005829AA"/>
+    <w:rsid w:val="00582C4F"/>
+    <w:rsid w:val="00583A35"/>
     <w:rsid w:val="005852DF"/>
+    <w:rsid w:val="0058616D"/>
     <w:rsid w:val="00587691"/>
     <w:rsid w:val="00587FD6"/>
     <w:rsid w:val="005910A8"/>
     <w:rsid w:val="005925A5"/>
     <w:rsid w:val="005939CD"/>
+    <w:rsid w:val="00594708"/>
     <w:rsid w:val="005A1209"/>
+    <w:rsid w:val="005A438F"/>
     <w:rsid w:val="005A4AE2"/>
     <w:rsid w:val="005A5C9A"/>
     <w:rsid w:val="005A6A87"/>
+    <w:rsid w:val="005A6F63"/>
+    <w:rsid w:val="005B46C2"/>
+    <w:rsid w:val="005B5C79"/>
+    <w:rsid w:val="005C0413"/>
     <w:rsid w:val="005C4F24"/>
+    <w:rsid w:val="005C51EB"/>
     <w:rsid w:val="005D0F59"/>
     <w:rsid w:val="005D1005"/>
+    <w:rsid w:val="005D1373"/>
+    <w:rsid w:val="005D13F0"/>
     <w:rsid w:val="005D19D2"/>
+    <w:rsid w:val="005D23A7"/>
+    <w:rsid w:val="005D2581"/>
+    <w:rsid w:val="005D360D"/>
+    <w:rsid w:val="005D5CD1"/>
+    <w:rsid w:val="005D7998"/>
+    <w:rsid w:val="005E0CE7"/>
+    <w:rsid w:val="005E1A0B"/>
+    <w:rsid w:val="005E1DE9"/>
+    <w:rsid w:val="005E384E"/>
+    <w:rsid w:val="005E66CF"/>
     <w:rsid w:val="005E7294"/>
+    <w:rsid w:val="005F02C7"/>
     <w:rsid w:val="005F044F"/>
+    <w:rsid w:val="005F0906"/>
+    <w:rsid w:val="005F0AE7"/>
+    <w:rsid w:val="005F27C6"/>
     <w:rsid w:val="005F3753"/>
+    <w:rsid w:val="005F3E38"/>
     <w:rsid w:val="00601A66"/>
     <w:rsid w:val="00607976"/>
+    <w:rsid w:val="00610A9E"/>
     <w:rsid w:val="00610DB0"/>
     <w:rsid w:val="006113F0"/>
     <w:rsid w:val="00611D99"/>
+    <w:rsid w:val="006123F1"/>
+    <w:rsid w:val="00612D23"/>
     <w:rsid w:val="00614C01"/>
+    <w:rsid w:val="00614D65"/>
     <w:rsid w:val="00614F69"/>
+    <w:rsid w:val="00615CA7"/>
+    <w:rsid w:val="00616141"/>
+    <w:rsid w:val="006162BF"/>
+    <w:rsid w:val="00620E5E"/>
     <w:rsid w:val="00622EA9"/>
+    <w:rsid w:val="0062458C"/>
     <w:rsid w:val="006262EE"/>
+    <w:rsid w:val="00626CDB"/>
+    <w:rsid w:val="0062726F"/>
+    <w:rsid w:val="00627664"/>
     <w:rsid w:val="006327BB"/>
     <w:rsid w:val="00633200"/>
     <w:rsid w:val="0063496E"/>
+    <w:rsid w:val="00640B17"/>
     <w:rsid w:val="006441BE"/>
+    <w:rsid w:val="00645761"/>
     <w:rsid w:val="00647F26"/>
     <w:rsid w:val="006504CC"/>
+    <w:rsid w:val="00650F21"/>
+    <w:rsid w:val="006522B4"/>
+    <w:rsid w:val="006539DD"/>
+    <w:rsid w:val="00653DE1"/>
+    <w:rsid w:val="00657348"/>
     <w:rsid w:val="006574BA"/>
+    <w:rsid w:val="00657AB3"/>
+    <w:rsid w:val="00657D66"/>
     <w:rsid w:val="006614B1"/>
+    <w:rsid w:val="006614C3"/>
     <w:rsid w:val="0066157F"/>
     <w:rsid w:val="006615D7"/>
+    <w:rsid w:val="00661CA9"/>
+    <w:rsid w:val="00662A3C"/>
     <w:rsid w:val="00662E83"/>
+    <w:rsid w:val="006634F3"/>
     <w:rsid w:val="00664D9A"/>
     <w:rsid w:val="006715AF"/>
     <w:rsid w:val="0067185A"/>
+    <w:rsid w:val="00675C57"/>
+    <w:rsid w:val="0068062D"/>
+    <w:rsid w:val="006807F0"/>
+    <w:rsid w:val="00681D61"/>
+    <w:rsid w:val="00683D93"/>
     <w:rsid w:val="0068546B"/>
+    <w:rsid w:val="00686359"/>
     <w:rsid w:val="00686D8C"/>
     <w:rsid w:val="006878E7"/>
     <w:rsid w:val="00687FCD"/>
     <w:rsid w:val="006902A4"/>
+    <w:rsid w:val="00690A60"/>
+    <w:rsid w:val="00692869"/>
     <w:rsid w:val="0069366D"/>
+    <w:rsid w:val="00694FEC"/>
     <w:rsid w:val="006950EF"/>
+    <w:rsid w:val="006A1572"/>
     <w:rsid w:val="006A1C37"/>
     <w:rsid w:val="006A1DD4"/>
     <w:rsid w:val="006A2E8E"/>
     <w:rsid w:val="006A51A8"/>
     <w:rsid w:val="006A6518"/>
+    <w:rsid w:val="006A6D70"/>
     <w:rsid w:val="006B0032"/>
+    <w:rsid w:val="006B0A25"/>
+    <w:rsid w:val="006B1DDE"/>
     <w:rsid w:val="006B2F71"/>
     <w:rsid w:val="006B4534"/>
+    <w:rsid w:val="006B60B4"/>
     <w:rsid w:val="006B6856"/>
     <w:rsid w:val="006B790F"/>
+    <w:rsid w:val="006C0C04"/>
+    <w:rsid w:val="006C0D4B"/>
     <w:rsid w:val="006C43EE"/>
     <w:rsid w:val="006C5A1E"/>
+    <w:rsid w:val="006D0110"/>
     <w:rsid w:val="006D1DBC"/>
     <w:rsid w:val="006D2184"/>
+    <w:rsid w:val="006D24FB"/>
     <w:rsid w:val="006D2BEB"/>
     <w:rsid w:val="006D38A0"/>
     <w:rsid w:val="006D477A"/>
     <w:rsid w:val="006D7162"/>
+    <w:rsid w:val="006D76F7"/>
     <w:rsid w:val="006D7AC7"/>
+    <w:rsid w:val="006D7C9C"/>
     <w:rsid w:val="006E02B4"/>
     <w:rsid w:val="006E0B88"/>
     <w:rsid w:val="006E3793"/>
     <w:rsid w:val="006E3FEC"/>
+    <w:rsid w:val="006E763E"/>
+    <w:rsid w:val="006F253E"/>
+    <w:rsid w:val="006F27B7"/>
     <w:rsid w:val="006F3B33"/>
+    <w:rsid w:val="006F5D13"/>
+    <w:rsid w:val="00700B80"/>
+    <w:rsid w:val="007053D5"/>
+    <w:rsid w:val="00705424"/>
+    <w:rsid w:val="00706BEB"/>
+    <w:rsid w:val="0070736F"/>
+    <w:rsid w:val="007112E0"/>
+    <w:rsid w:val="00711974"/>
+    <w:rsid w:val="00711E42"/>
     <w:rsid w:val="00714C84"/>
+    <w:rsid w:val="00715EF9"/>
+    <w:rsid w:val="00720779"/>
     <w:rsid w:val="007245AF"/>
     <w:rsid w:val="00724630"/>
+    <w:rsid w:val="0072582D"/>
+    <w:rsid w:val="00725C06"/>
     <w:rsid w:val="00726F66"/>
+    <w:rsid w:val="00730D54"/>
+    <w:rsid w:val="00733C54"/>
+    <w:rsid w:val="00734205"/>
     <w:rsid w:val="00735D2B"/>
+    <w:rsid w:val="00736525"/>
+    <w:rsid w:val="007374D8"/>
+    <w:rsid w:val="007378ED"/>
+    <w:rsid w:val="00740EE9"/>
+    <w:rsid w:val="0074138C"/>
     <w:rsid w:val="007442D2"/>
+    <w:rsid w:val="0074465D"/>
+    <w:rsid w:val="00744BDB"/>
     <w:rsid w:val="00753415"/>
+    <w:rsid w:val="007546FA"/>
     <w:rsid w:val="00755BF1"/>
+    <w:rsid w:val="00756911"/>
+    <w:rsid w:val="00760165"/>
     <w:rsid w:val="00767856"/>
     <w:rsid w:val="007704E4"/>
     <w:rsid w:val="00770B55"/>
+    <w:rsid w:val="00772181"/>
+    <w:rsid w:val="00772908"/>
     <w:rsid w:val="00773E7B"/>
+    <w:rsid w:val="00774245"/>
+    <w:rsid w:val="0077426F"/>
+    <w:rsid w:val="007761A9"/>
+    <w:rsid w:val="007773D8"/>
     <w:rsid w:val="0078090D"/>
+    <w:rsid w:val="00780FE1"/>
     <w:rsid w:val="00781F4B"/>
+    <w:rsid w:val="00783A05"/>
+    <w:rsid w:val="007874C7"/>
     <w:rsid w:val="007901DB"/>
+    <w:rsid w:val="0079320F"/>
     <w:rsid w:val="00793397"/>
     <w:rsid w:val="00793619"/>
+    <w:rsid w:val="00794270"/>
     <w:rsid w:val="007A3932"/>
+    <w:rsid w:val="007A39F3"/>
+    <w:rsid w:val="007A5D76"/>
     <w:rsid w:val="007B00AE"/>
+    <w:rsid w:val="007B02D3"/>
     <w:rsid w:val="007B03E6"/>
     <w:rsid w:val="007B24CF"/>
     <w:rsid w:val="007B78FA"/>
+    <w:rsid w:val="007C36C4"/>
     <w:rsid w:val="007C4B6F"/>
     <w:rsid w:val="007C593B"/>
+    <w:rsid w:val="007C691C"/>
     <w:rsid w:val="007D07A9"/>
+    <w:rsid w:val="007D0964"/>
     <w:rsid w:val="007D5C8A"/>
+    <w:rsid w:val="007D5C96"/>
+    <w:rsid w:val="007D6263"/>
     <w:rsid w:val="007D6C39"/>
+    <w:rsid w:val="007E03F1"/>
     <w:rsid w:val="007E0AEA"/>
+    <w:rsid w:val="007E2C89"/>
     <w:rsid w:val="007E2C9A"/>
     <w:rsid w:val="007E2F8F"/>
     <w:rsid w:val="007E31E3"/>
+    <w:rsid w:val="007E3F14"/>
     <w:rsid w:val="007E4A06"/>
+    <w:rsid w:val="007E4D1D"/>
+    <w:rsid w:val="007E6D1D"/>
+    <w:rsid w:val="007E7E84"/>
+    <w:rsid w:val="007F0EFC"/>
+    <w:rsid w:val="007F10CB"/>
+    <w:rsid w:val="007F1588"/>
+    <w:rsid w:val="007F2F2C"/>
+    <w:rsid w:val="007F4703"/>
     <w:rsid w:val="007F4B29"/>
     <w:rsid w:val="007F4CE5"/>
     <w:rsid w:val="007F5EF9"/>
     <w:rsid w:val="007F74E7"/>
+    <w:rsid w:val="007F79EE"/>
+    <w:rsid w:val="00802CB2"/>
     <w:rsid w:val="008030AA"/>
     <w:rsid w:val="00803758"/>
+    <w:rsid w:val="00805A82"/>
+    <w:rsid w:val="008066F5"/>
+    <w:rsid w:val="0080742B"/>
     <w:rsid w:val="008144CF"/>
     <w:rsid w:val="00814509"/>
     <w:rsid w:val="008150E7"/>
     <w:rsid w:val="0081557A"/>
+    <w:rsid w:val="008155A9"/>
+    <w:rsid w:val="008157F8"/>
+    <w:rsid w:val="00816C2B"/>
     <w:rsid w:val="00820C82"/>
+    <w:rsid w:val="00821130"/>
+    <w:rsid w:val="00821D61"/>
     <w:rsid w:val="00822BFE"/>
     <w:rsid w:val="00823490"/>
     <w:rsid w:val="008246C2"/>
     <w:rsid w:val="00824D88"/>
+    <w:rsid w:val="00826C73"/>
+    <w:rsid w:val="00826F58"/>
+    <w:rsid w:val="00826FE9"/>
+    <w:rsid w:val="00831870"/>
+    <w:rsid w:val="008318EF"/>
+    <w:rsid w:val="0083252C"/>
+    <w:rsid w:val="008337D9"/>
     <w:rsid w:val="00834CC3"/>
+    <w:rsid w:val="008402D3"/>
     <w:rsid w:val="00840301"/>
     <w:rsid w:val="008418EF"/>
+    <w:rsid w:val="0084214D"/>
+    <w:rsid w:val="00842B74"/>
+    <w:rsid w:val="00844B45"/>
     <w:rsid w:val="00850006"/>
+    <w:rsid w:val="008529A1"/>
     <w:rsid w:val="00852FC5"/>
     <w:rsid w:val="0085398A"/>
+    <w:rsid w:val="008571CD"/>
+    <w:rsid w:val="0085757E"/>
     <w:rsid w:val="00857CC6"/>
+    <w:rsid w:val="00857E01"/>
+    <w:rsid w:val="00857FB6"/>
     <w:rsid w:val="008620B4"/>
+    <w:rsid w:val="008621F9"/>
+    <w:rsid w:val="008637E8"/>
+    <w:rsid w:val="008708A7"/>
+    <w:rsid w:val="00872018"/>
     <w:rsid w:val="0087482E"/>
     <w:rsid w:val="00877880"/>
+    <w:rsid w:val="008848D2"/>
     <w:rsid w:val="00886017"/>
+    <w:rsid w:val="00886510"/>
+    <w:rsid w:val="008868AB"/>
+    <w:rsid w:val="00886CFF"/>
+    <w:rsid w:val="00887C16"/>
+    <w:rsid w:val="00887F71"/>
+    <w:rsid w:val="00890343"/>
     <w:rsid w:val="0089129A"/>
     <w:rsid w:val="00893300"/>
     <w:rsid w:val="0089350A"/>
+    <w:rsid w:val="0089378B"/>
     <w:rsid w:val="00893AE9"/>
     <w:rsid w:val="00894EF9"/>
     <w:rsid w:val="008956BE"/>
+    <w:rsid w:val="00895733"/>
+    <w:rsid w:val="00897A60"/>
     <w:rsid w:val="008A0771"/>
     <w:rsid w:val="008A0EF4"/>
+    <w:rsid w:val="008A3402"/>
     <w:rsid w:val="008A3F0D"/>
+    <w:rsid w:val="008A772E"/>
     <w:rsid w:val="008B0434"/>
+    <w:rsid w:val="008B0ABD"/>
+    <w:rsid w:val="008B1C18"/>
     <w:rsid w:val="008B6CE8"/>
+    <w:rsid w:val="008B7951"/>
     <w:rsid w:val="008C1895"/>
     <w:rsid w:val="008C4E7C"/>
+    <w:rsid w:val="008C51CC"/>
     <w:rsid w:val="008C5925"/>
+    <w:rsid w:val="008C5F8D"/>
+    <w:rsid w:val="008C5FE1"/>
+    <w:rsid w:val="008C6803"/>
+    <w:rsid w:val="008C6BB0"/>
+    <w:rsid w:val="008C6D3E"/>
+    <w:rsid w:val="008C7414"/>
     <w:rsid w:val="008D173D"/>
     <w:rsid w:val="008D3070"/>
+    <w:rsid w:val="008D58BF"/>
+    <w:rsid w:val="008D75FE"/>
+    <w:rsid w:val="008E5764"/>
+    <w:rsid w:val="008E5D51"/>
+    <w:rsid w:val="008F2D2D"/>
+    <w:rsid w:val="008F2FC9"/>
+    <w:rsid w:val="008F460B"/>
+    <w:rsid w:val="008F52B5"/>
+    <w:rsid w:val="008F52CE"/>
     <w:rsid w:val="008F7100"/>
+    <w:rsid w:val="009000C0"/>
+    <w:rsid w:val="009005AA"/>
+    <w:rsid w:val="009036AB"/>
     <w:rsid w:val="009048C1"/>
+    <w:rsid w:val="00910659"/>
     <w:rsid w:val="00910A33"/>
     <w:rsid w:val="0091343B"/>
     <w:rsid w:val="00916122"/>
+    <w:rsid w:val="00917789"/>
+    <w:rsid w:val="00920162"/>
     <w:rsid w:val="00920355"/>
     <w:rsid w:val="009204E7"/>
     <w:rsid w:val="009221A3"/>
+    <w:rsid w:val="00922F67"/>
+    <w:rsid w:val="009236A7"/>
+    <w:rsid w:val="00926984"/>
     <w:rsid w:val="00927758"/>
+    <w:rsid w:val="00930568"/>
+    <w:rsid w:val="009352A2"/>
+    <w:rsid w:val="00936403"/>
+    <w:rsid w:val="0093726D"/>
+    <w:rsid w:val="00937A04"/>
+    <w:rsid w:val="00940B69"/>
+    <w:rsid w:val="0094334A"/>
+    <w:rsid w:val="009513F3"/>
     <w:rsid w:val="00952054"/>
+    <w:rsid w:val="00954669"/>
     <w:rsid w:val="00954A9F"/>
     <w:rsid w:val="0095610B"/>
+    <w:rsid w:val="00957145"/>
+    <w:rsid w:val="00960153"/>
     <w:rsid w:val="00960EB9"/>
     <w:rsid w:val="00962CC6"/>
+    <w:rsid w:val="0096577F"/>
+    <w:rsid w:val="0096674E"/>
     <w:rsid w:val="00967873"/>
+    <w:rsid w:val="00967B94"/>
+    <w:rsid w:val="00967D60"/>
+    <w:rsid w:val="00967F14"/>
+    <w:rsid w:val="00972568"/>
+    <w:rsid w:val="00977717"/>
+    <w:rsid w:val="00977E75"/>
     <w:rsid w:val="00980029"/>
+    <w:rsid w:val="00981443"/>
+    <w:rsid w:val="00981481"/>
     <w:rsid w:val="00982895"/>
     <w:rsid w:val="00982DE9"/>
+    <w:rsid w:val="00983CB1"/>
+    <w:rsid w:val="00983F11"/>
+    <w:rsid w:val="009858FD"/>
     <w:rsid w:val="00986397"/>
     <w:rsid w:val="0098769F"/>
     <w:rsid w:val="0099187F"/>
+    <w:rsid w:val="009940D1"/>
     <w:rsid w:val="009951E4"/>
     <w:rsid w:val="009958E0"/>
+    <w:rsid w:val="00997A31"/>
+    <w:rsid w:val="00997EAF"/>
+    <w:rsid w:val="009A06F5"/>
     <w:rsid w:val="009A1747"/>
+    <w:rsid w:val="009A1E94"/>
+    <w:rsid w:val="009A1F03"/>
+    <w:rsid w:val="009A2491"/>
+    <w:rsid w:val="009A4E2E"/>
+    <w:rsid w:val="009A6621"/>
+    <w:rsid w:val="009A67B1"/>
+    <w:rsid w:val="009A7AE4"/>
     <w:rsid w:val="009B3A37"/>
     <w:rsid w:val="009B4586"/>
+    <w:rsid w:val="009C1C63"/>
     <w:rsid w:val="009C5170"/>
     <w:rsid w:val="009C5E4C"/>
     <w:rsid w:val="009C6F03"/>
     <w:rsid w:val="009D01AA"/>
     <w:rsid w:val="009D02AF"/>
+    <w:rsid w:val="009D0598"/>
     <w:rsid w:val="009D0C46"/>
+    <w:rsid w:val="009D0FD9"/>
+    <w:rsid w:val="009D4630"/>
+    <w:rsid w:val="009D4B67"/>
+    <w:rsid w:val="009D4E31"/>
     <w:rsid w:val="009D543B"/>
+    <w:rsid w:val="009D75DD"/>
+    <w:rsid w:val="009E2167"/>
+    <w:rsid w:val="009E3172"/>
+    <w:rsid w:val="009E391B"/>
     <w:rsid w:val="009E3C6E"/>
     <w:rsid w:val="009E766F"/>
     <w:rsid w:val="009F0695"/>
     <w:rsid w:val="009F0C30"/>
+    <w:rsid w:val="009F1E59"/>
+    <w:rsid w:val="009F2687"/>
+    <w:rsid w:val="009F62E8"/>
+    <w:rsid w:val="009F6950"/>
     <w:rsid w:val="009F7254"/>
+    <w:rsid w:val="00A008F6"/>
     <w:rsid w:val="00A021B4"/>
     <w:rsid w:val="00A022A4"/>
     <w:rsid w:val="00A030F8"/>
+    <w:rsid w:val="00A04296"/>
+    <w:rsid w:val="00A05A89"/>
+    <w:rsid w:val="00A05FC2"/>
     <w:rsid w:val="00A06132"/>
+    <w:rsid w:val="00A0740F"/>
     <w:rsid w:val="00A10906"/>
+    <w:rsid w:val="00A10F6E"/>
     <w:rsid w:val="00A11E95"/>
     <w:rsid w:val="00A14FFD"/>
+    <w:rsid w:val="00A15BA9"/>
+    <w:rsid w:val="00A163FF"/>
+    <w:rsid w:val="00A16DD9"/>
+    <w:rsid w:val="00A1711A"/>
     <w:rsid w:val="00A17C53"/>
+    <w:rsid w:val="00A211A1"/>
     <w:rsid w:val="00A21540"/>
+    <w:rsid w:val="00A217C9"/>
     <w:rsid w:val="00A22CC9"/>
+    <w:rsid w:val="00A240E5"/>
     <w:rsid w:val="00A266D3"/>
     <w:rsid w:val="00A2685E"/>
+    <w:rsid w:val="00A27A9F"/>
+    <w:rsid w:val="00A27BBB"/>
     <w:rsid w:val="00A27CB5"/>
+    <w:rsid w:val="00A32946"/>
     <w:rsid w:val="00A35444"/>
     <w:rsid w:val="00A41DC9"/>
     <w:rsid w:val="00A42A45"/>
     <w:rsid w:val="00A45498"/>
+    <w:rsid w:val="00A45B08"/>
     <w:rsid w:val="00A474EB"/>
+    <w:rsid w:val="00A50313"/>
     <w:rsid w:val="00A537E6"/>
     <w:rsid w:val="00A53B2D"/>
+    <w:rsid w:val="00A542FD"/>
+    <w:rsid w:val="00A54ABC"/>
+    <w:rsid w:val="00A54DDB"/>
+    <w:rsid w:val="00A56190"/>
     <w:rsid w:val="00A56CCF"/>
     <w:rsid w:val="00A5764E"/>
     <w:rsid w:val="00A57FD4"/>
     <w:rsid w:val="00A6043B"/>
+    <w:rsid w:val="00A616A1"/>
     <w:rsid w:val="00A66AC8"/>
     <w:rsid w:val="00A71068"/>
+    <w:rsid w:val="00A738BC"/>
     <w:rsid w:val="00A738BF"/>
     <w:rsid w:val="00A74634"/>
+    <w:rsid w:val="00A779C7"/>
     <w:rsid w:val="00A80272"/>
     <w:rsid w:val="00A82E1F"/>
+    <w:rsid w:val="00A83090"/>
+    <w:rsid w:val="00A830E9"/>
     <w:rsid w:val="00A835AE"/>
     <w:rsid w:val="00A87168"/>
+    <w:rsid w:val="00A90405"/>
+    <w:rsid w:val="00A90903"/>
     <w:rsid w:val="00A91DD0"/>
     <w:rsid w:val="00A9357E"/>
+    <w:rsid w:val="00A938ED"/>
+    <w:rsid w:val="00A951D1"/>
+    <w:rsid w:val="00A97539"/>
     <w:rsid w:val="00A97664"/>
+    <w:rsid w:val="00AA172C"/>
     <w:rsid w:val="00AA3964"/>
     <w:rsid w:val="00AA3BE8"/>
     <w:rsid w:val="00AA74FD"/>
+    <w:rsid w:val="00AB0117"/>
+    <w:rsid w:val="00AB03E6"/>
+    <w:rsid w:val="00AB13C3"/>
     <w:rsid w:val="00AB1FF1"/>
     <w:rsid w:val="00AB2BC6"/>
+    <w:rsid w:val="00AB36FA"/>
     <w:rsid w:val="00AB37DC"/>
+    <w:rsid w:val="00AB4132"/>
     <w:rsid w:val="00AB4396"/>
+    <w:rsid w:val="00AB4C00"/>
+    <w:rsid w:val="00AB5A56"/>
     <w:rsid w:val="00AB721D"/>
+    <w:rsid w:val="00AB73E0"/>
+    <w:rsid w:val="00AC0A83"/>
+    <w:rsid w:val="00AC1F66"/>
+    <w:rsid w:val="00AC286B"/>
     <w:rsid w:val="00AC417D"/>
+    <w:rsid w:val="00AC4690"/>
+    <w:rsid w:val="00AC51A7"/>
+    <w:rsid w:val="00AC637A"/>
+    <w:rsid w:val="00AC6C41"/>
     <w:rsid w:val="00AC6D93"/>
+    <w:rsid w:val="00AC787B"/>
+    <w:rsid w:val="00AD0DCF"/>
     <w:rsid w:val="00AD2DE8"/>
+    <w:rsid w:val="00AD31AE"/>
     <w:rsid w:val="00AD3714"/>
     <w:rsid w:val="00AD574C"/>
     <w:rsid w:val="00AE0246"/>
+    <w:rsid w:val="00AE0E91"/>
+    <w:rsid w:val="00AE1D3B"/>
     <w:rsid w:val="00AE2DEE"/>
+    <w:rsid w:val="00AE37C2"/>
+    <w:rsid w:val="00AE3DDE"/>
     <w:rsid w:val="00AE41C6"/>
+    <w:rsid w:val="00AE4A3C"/>
     <w:rsid w:val="00AE4E57"/>
+    <w:rsid w:val="00AF0CAF"/>
+    <w:rsid w:val="00AF0CDE"/>
+    <w:rsid w:val="00AF1859"/>
     <w:rsid w:val="00AF61A4"/>
     <w:rsid w:val="00AF7BF1"/>
+    <w:rsid w:val="00B0082B"/>
+    <w:rsid w:val="00B00BCA"/>
     <w:rsid w:val="00B01E14"/>
     <w:rsid w:val="00B054C5"/>
+    <w:rsid w:val="00B0693A"/>
     <w:rsid w:val="00B0697D"/>
+    <w:rsid w:val="00B06C01"/>
     <w:rsid w:val="00B07802"/>
+    <w:rsid w:val="00B07B46"/>
+    <w:rsid w:val="00B10F06"/>
     <w:rsid w:val="00B1137D"/>
     <w:rsid w:val="00B11F52"/>
+    <w:rsid w:val="00B13503"/>
+    <w:rsid w:val="00B146FB"/>
+    <w:rsid w:val="00B155AF"/>
     <w:rsid w:val="00B17059"/>
+    <w:rsid w:val="00B21D90"/>
+    <w:rsid w:val="00B232D2"/>
     <w:rsid w:val="00B31EF0"/>
+    <w:rsid w:val="00B336E6"/>
     <w:rsid w:val="00B34616"/>
     <w:rsid w:val="00B3588A"/>
+    <w:rsid w:val="00B35AC1"/>
     <w:rsid w:val="00B35E76"/>
+    <w:rsid w:val="00B36472"/>
+    <w:rsid w:val="00B37103"/>
+    <w:rsid w:val="00B37806"/>
+    <w:rsid w:val="00B40385"/>
+    <w:rsid w:val="00B40927"/>
     <w:rsid w:val="00B41B29"/>
+    <w:rsid w:val="00B42CFE"/>
     <w:rsid w:val="00B4420F"/>
+    <w:rsid w:val="00B45695"/>
+    <w:rsid w:val="00B458BF"/>
+    <w:rsid w:val="00B51AA7"/>
+    <w:rsid w:val="00B52DBB"/>
     <w:rsid w:val="00B52E7C"/>
     <w:rsid w:val="00B54114"/>
+    <w:rsid w:val="00B6082E"/>
+    <w:rsid w:val="00B624B0"/>
     <w:rsid w:val="00B63A5E"/>
+    <w:rsid w:val="00B70355"/>
     <w:rsid w:val="00B71BC4"/>
     <w:rsid w:val="00B71E85"/>
     <w:rsid w:val="00B74476"/>
+    <w:rsid w:val="00B74481"/>
+    <w:rsid w:val="00B7555A"/>
+    <w:rsid w:val="00B75C72"/>
     <w:rsid w:val="00B7686F"/>
     <w:rsid w:val="00B76AEA"/>
+    <w:rsid w:val="00B83B5B"/>
     <w:rsid w:val="00B847BE"/>
     <w:rsid w:val="00B85139"/>
+    <w:rsid w:val="00B86241"/>
     <w:rsid w:val="00B86E0B"/>
+    <w:rsid w:val="00B916BF"/>
     <w:rsid w:val="00B91B28"/>
+    <w:rsid w:val="00B92299"/>
+    <w:rsid w:val="00B96D3A"/>
     <w:rsid w:val="00B97924"/>
+    <w:rsid w:val="00BA003D"/>
     <w:rsid w:val="00BA243E"/>
+    <w:rsid w:val="00BA2A79"/>
     <w:rsid w:val="00BA5F94"/>
+    <w:rsid w:val="00BA708D"/>
     <w:rsid w:val="00BB06E8"/>
     <w:rsid w:val="00BB0928"/>
     <w:rsid w:val="00BB225E"/>
+    <w:rsid w:val="00BB2781"/>
+    <w:rsid w:val="00BB2F6A"/>
     <w:rsid w:val="00BB3157"/>
+    <w:rsid w:val="00BB50F0"/>
+    <w:rsid w:val="00BB6C49"/>
     <w:rsid w:val="00BB707A"/>
     <w:rsid w:val="00BC0EB3"/>
     <w:rsid w:val="00BC3ECD"/>
+    <w:rsid w:val="00BD163E"/>
+    <w:rsid w:val="00BD1C0E"/>
+    <w:rsid w:val="00BD401C"/>
     <w:rsid w:val="00BD4B40"/>
+    <w:rsid w:val="00BD4DB6"/>
+    <w:rsid w:val="00BD6383"/>
+    <w:rsid w:val="00BE077A"/>
+    <w:rsid w:val="00BE1B3A"/>
+    <w:rsid w:val="00BE1BFC"/>
+    <w:rsid w:val="00BE369E"/>
     <w:rsid w:val="00BE49DC"/>
     <w:rsid w:val="00BE4EAC"/>
+    <w:rsid w:val="00BE5A27"/>
     <w:rsid w:val="00BE78A1"/>
     <w:rsid w:val="00BF2B06"/>
+    <w:rsid w:val="00BF3C12"/>
+    <w:rsid w:val="00BF4847"/>
+    <w:rsid w:val="00BF4932"/>
     <w:rsid w:val="00BF49D5"/>
     <w:rsid w:val="00BF4BDB"/>
     <w:rsid w:val="00BF4DBA"/>
     <w:rsid w:val="00C00089"/>
+    <w:rsid w:val="00C03F2E"/>
     <w:rsid w:val="00C05A88"/>
     <w:rsid w:val="00C05E97"/>
     <w:rsid w:val="00C064A1"/>
+    <w:rsid w:val="00C0688C"/>
+    <w:rsid w:val="00C069F1"/>
     <w:rsid w:val="00C07D68"/>
+    <w:rsid w:val="00C07FA9"/>
     <w:rsid w:val="00C120C4"/>
+    <w:rsid w:val="00C1211D"/>
+    <w:rsid w:val="00C1340C"/>
     <w:rsid w:val="00C144E7"/>
     <w:rsid w:val="00C148CF"/>
+    <w:rsid w:val="00C17269"/>
+    <w:rsid w:val="00C174D4"/>
+    <w:rsid w:val="00C17F08"/>
     <w:rsid w:val="00C20FBC"/>
     <w:rsid w:val="00C216A4"/>
+    <w:rsid w:val="00C2224F"/>
     <w:rsid w:val="00C23D13"/>
     <w:rsid w:val="00C24BE9"/>
     <w:rsid w:val="00C271E0"/>
     <w:rsid w:val="00C322C8"/>
     <w:rsid w:val="00C3748D"/>
+    <w:rsid w:val="00C40C6A"/>
+    <w:rsid w:val="00C44791"/>
+    <w:rsid w:val="00C44925"/>
     <w:rsid w:val="00C44D5E"/>
+    <w:rsid w:val="00C45CDF"/>
+    <w:rsid w:val="00C50AA0"/>
+    <w:rsid w:val="00C51825"/>
+    <w:rsid w:val="00C51A13"/>
     <w:rsid w:val="00C53F5A"/>
     <w:rsid w:val="00C54CE8"/>
     <w:rsid w:val="00C54E07"/>
+    <w:rsid w:val="00C55C6A"/>
+    <w:rsid w:val="00C568E8"/>
     <w:rsid w:val="00C57479"/>
+    <w:rsid w:val="00C577E7"/>
     <w:rsid w:val="00C605CB"/>
     <w:rsid w:val="00C606F5"/>
     <w:rsid w:val="00C614E8"/>
+    <w:rsid w:val="00C65824"/>
     <w:rsid w:val="00C65AA1"/>
+    <w:rsid w:val="00C65CDC"/>
+    <w:rsid w:val="00C66555"/>
     <w:rsid w:val="00C665ED"/>
+    <w:rsid w:val="00C721F9"/>
+    <w:rsid w:val="00C7259B"/>
     <w:rsid w:val="00C73426"/>
+    <w:rsid w:val="00C74E11"/>
+    <w:rsid w:val="00C77738"/>
+    <w:rsid w:val="00C81327"/>
+    <w:rsid w:val="00C81DDC"/>
+    <w:rsid w:val="00C8598D"/>
     <w:rsid w:val="00C9081D"/>
     <w:rsid w:val="00C919B6"/>
     <w:rsid w:val="00C93CA2"/>
+    <w:rsid w:val="00C94B49"/>
+    <w:rsid w:val="00C96965"/>
+    <w:rsid w:val="00C97623"/>
+    <w:rsid w:val="00C97C96"/>
+    <w:rsid w:val="00CA164F"/>
+    <w:rsid w:val="00CA30C9"/>
     <w:rsid w:val="00CA43DE"/>
+    <w:rsid w:val="00CB06F2"/>
     <w:rsid w:val="00CB1109"/>
     <w:rsid w:val="00CB5FA9"/>
     <w:rsid w:val="00CB707E"/>
+    <w:rsid w:val="00CB7110"/>
+    <w:rsid w:val="00CC04B4"/>
+    <w:rsid w:val="00CC1527"/>
+    <w:rsid w:val="00CC5798"/>
     <w:rsid w:val="00CC6AD0"/>
+    <w:rsid w:val="00CC750C"/>
+    <w:rsid w:val="00CD19E1"/>
+    <w:rsid w:val="00CD4CB9"/>
+    <w:rsid w:val="00CD4F25"/>
+    <w:rsid w:val="00CD53C8"/>
     <w:rsid w:val="00CD6DEC"/>
     <w:rsid w:val="00CE067B"/>
     <w:rsid w:val="00CE0D59"/>
+    <w:rsid w:val="00CE12C1"/>
+    <w:rsid w:val="00CE23DE"/>
+    <w:rsid w:val="00CE29CF"/>
+    <w:rsid w:val="00CE4D42"/>
+    <w:rsid w:val="00CE52C2"/>
     <w:rsid w:val="00CE6888"/>
+    <w:rsid w:val="00CE7E5E"/>
+    <w:rsid w:val="00CF0DAD"/>
+    <w:rsid w:val="00CF14FC"/>
     <w:rsid w:val="00CF21FA"/>
     <w:rsid w:val="00CF3125"/>
+    <w:rsid w:val="00CF399C"/>
+    <w:rsid w:val="00CF5E1E"/>
+    <w:rsid w:val="00D039CD"/>
+    <w:rsid w:val="00D045F3"/>
+    <w:rsid w:val="00D05DFB"/>
+    <w:rsid w:val="00D06125"/>
+    <w:rsid w:val="00D06C9C"/>
     <w:rsid w:val="00D06FA5"/>
     <w:rsid w:val="00D073A1"/>
     <w:rsid w:val="00D07E05"/>
     <w:rsid w:val="00D11388"/>
     <w:rsid w:val="00D12647"/>
     <w:rsid w:val="00D14BE4"/>
+    <w:rsid w:val="00D1522C"/>
     <w:rsid w:val="00D156DF"/>
+    <w:rsid w:val="00D1678F"/>
     <w:rsid w:val="00D17B17"/>
     <w:rsid w:val="00D20325"/>
+    <w:rsid w:val="00D21359"/>
     <w:rsid w:val="00D21C7A"/>
+    <w:rsid w:val="00D21EE5"/>
     <w:rsid w:val="00D226C1"/>
+    <w:rsid w:val="00D22C93"/>
     <w:rsid w:val="00D2433B"/>
     <w:rsid w:val="00D31C49"/>
     <w:rsid w:val="00D324FF"/>
+    <w:rsid w:val="00D32DDF"/>
     <w:rsid w:val="00D33047"/>
     <w:rsid w:val="00D34600"/>
+    <w:rsid w:val="00D35A42"/>
+    <w:rsid w:val="00D36A4B"/>
     <w:rsid w:val="00D40F46"/>
+    <w:rsid w:val="00D42B33"/>
     <w:rsid w:val="00D4549A"/>
+    <w:rsid w:val="00D47DFA"/>
     <w:rsid w:val="00D51098"/>
+    <w:rsid w:val="00D530A1"/>
     <w:rsid w:val="00D54950"/>
+    <w:rsid w:val="00D550A1"/>
     <w:rsid w:val="00D606FB"/>
+    <w:rsid w:val="00D60997"/>
+    <w:rsid w:val="00D62C1C"/>
+    <w:rsid w:val="00D63DD4"/>
     <w:rsid w:val="00D6497E"/>
     <w:rsid w:val="00D67024"/>
+    <w:rsid w:val="00D67A16"/>
+    <w:rsid w:val="00D718A9"/>
+    <w:rsid w:val="00D7355E"/>
     <w:rsid w:val="00D74F90"/>
+    <w:rsid w:val="00D755F5"/>
+    <w:rsid w:val="00D77FA6"/>
+    <w:rsid w:val="00D80A0E"/>
+    <w:rsid w:val="00D8285B"/>
+    <w:rsid w:val="00D82BDE"/>
     <w:rsid w:val="00D835CB"/>
     <w:rsid w:val="00D851EC"/>
+    <w:rsid w:val="00D91BF3"/>
     <w:rsid w:val="00D920A4"/>
     <w:rsid w:val="00D95640"/>
+    <w:rsid w:val="00D96C2C"/>
+    <w:rsid w:val="00D96E1B"/>
     <w:rsid w:val="00DA0BBC"/>
     <w:rsid w:val="00DA19AA"/>
     <w:rsid w:val="00DA30D0"/>
     <w:rsid w:val="00DA7DC7"/>
     <w:rsid w:val="00DA7EF6"/>
     <w:rsid w:val="00DB0288"/>
     <w:rsid w:val="00DB17D7"/>
+    <w:rsid w:val="00DB2D60"/>
+    <w:rsid w:val="00DB4564"/>
+    <w:rsid w:val="00DB53DE"/>
+    <w:rsid w:val="00DB5755"/>
     <w:rsid w:val="00DB658D"/>
+    <w:rsid w:val="00DC0104"/>
     <w:rsid w:val="00DC0A6E"/>
+    <w:rsid w:val="00DC1B49"/>
+    <w:rsid w:val="00DC1C1D"/>
+    <w:rsid w:val="00DC303F"/>
+    <w:rsid w:val="00DC6E5A"/>
     <w:rsid w:val="00DD02D6"/>
+    <w:rsid w:val="00DD094E"/>
     <w:rsid w:val="00DD0ABF"/>
+    <w:rsid w:val="00DD4282"/>
+    <w:rsid w:val="00DD4C84"/>
+    <w:rsid w:val="00DD56DC"/>
     <w:rsid w:val="00DD69EF"/>
+    <w:rsid w:val="00DD6F12"/>
+    <w:rsid w:val="00DD7027"/>
+    <w:rsid w:val="00DD7131"/>
+    <w:rsid w:val="00DE072A"/>
+    <w:rsid w:val="00DE0D17"/>
     <w:rsid w:val="00DE10F8"/>
     <w:rsid w:val="00DE112E"/>
+    <w:rsid w:val="00DE4CC0"/>
     <w:rsid w:val="00DE4EC4"/>
+    <w:rsid w:val="00DF1265"/>
     <w:rsid w:val="00DF24F0"/>
+    <w:rsid w:val="00DF2806"/>
     <w:rsid w:val="00DF2CE8"/>
+    <w:rsid w:val="00DF3EAD"/>
+    <w:rsid w:val="00DF549E"/>
     <w:rsid w:val="00DF54AE"/>
+    <w:rsid w:val="00DF573A"/>
+    <w:rsid w:val="00DF7DC9"/>
+    <w:rsid w:val="00E05231"/>
     <w:rsid w:val="00E062A9"/>
+    <w:rsid w:val="00E10EA3"/>
+    <w:rsid w:val="00E11C96"/>
+    <w:rsid w:val="00E11DA8"/>
     <w:rsid w:val="00E12789"/>
+    <w:rsid w:val="00E13738"/>
     <w:rsid w:val="00E14643"/>
     <w:rsid w:val="00E148B1"/>
+    <w:rsid w:val="00E14CEF"/>
     <w:rsid w:val="00E1582F"/>
+    <w:rsid w:val="00E21E41"/>
+    <w:rsid w:val="00E23C52"/>
+    <w:rsid w:val="00E24D88"/>
     <w:rsid w:val="00E24E84"/>
     <w:rsid w:val="00E265E2"/>
     <w:rsid w:val="00E33827"/>
+    <w:rsid w:val="00E34941"/>
     <w:rsid w:val="00E35B07"/>
     <w:rsid w:val="00E37BC0"/>
     <w:rsid w:val="00E4011B"/>
+    <w:rsid w:val="00E411E4"/>
     <w:rsid w:val="00E43793"/>
+    <w:rsid w:val="00E44BD5"/>
     <w:rsid w:val="00E46CE5"/>
+    <w:rsid w:val="00E47025"/>
+    <w:rsid w:val="00E5039F"/>
+    <w:rsid w:val="00E51B79"/>
+    <w:rsid w:val="00E52B4F"/>
     <w:rsid w:val="00E549A5"/>
     <w:rsid w:val="00E54A0A"/>
+    <w:rsid w:val="00E608F9"/>
+    <w:rsid w:val="00E61565"/>
+    <w:rsid w:val="00E63C9A"/>
+    <w:rsid w:val="00E66196"/>
+    <w:rsid w:val="00E67D8C"/>
+    <w:rsid w:val="00E704CE"/>
     <w:rsid w:val="00E70826"/>
+    <w:rsid w:val="00E711EB"/>
+    <w:rsid w:val="00E73F63"/>
     <w:rsid w:val="00E74595"/>
+    <w:rsid w:val="00E748FA"/>
     <w:rsid w:val="00E766A4"/>
+    <w:rsid w:val="00E77B25"/>
     <w:rsid w:val="00E807B1"/>
     <w:rsid w:val="00E80A80"/>
+    <w:rsid w:val="00E81BD7"/>
+    <w:rsid w:val="00E821E0"/>
+    <w:rsid w:val="00E86C27"/>
+    <w:rsid w:val="00E90B0B"/>
     <w:rsid w:val="00E91166"/>
+    <w:rsid w:val="00E91760"/>
+    <w:rsid w:val="00E92EE0"/>
+    <w:rsid w:val="00E9325C"/>
+    <w:rsid w:val="00E9385E"/>
+    <w:rsid w:val="00E9512F"/>
     <w:rsid w:val="00E9533F"/>
+    <w:rsid w:val="00E95BCC"/>
     <w:rsid w:val="00E95BF9"/>
+    <w:rsid w:val="00E96376"/>
     <w:rsid w:val="00EA2056"/>
+    <w:rsid w:val="00EA25CD"/>
     <w:rsid w:val="00EA6AC7"/>
     <w:rsid w:val="00EA7A70"/>
+    <w:rsid w:val="00EB0449"/>
     <w:rsid w:val="00EB3A63"/>
     <w:rsid w:val="00EB4E1B"/>
     <w:rsid w:val="00EC4A58"/>
     <w:rsid w:val="00ED0132"/>
+    <w:rsid w:val="00ED16F4"/>
     <w:rsid w:val="00ED1EE1"/>
     <w:rsid w:val="00ED25B8"/>
     <w:rsid w:val="00ED294A"/>
     <w:rsid w:val="00ED316F"/>
+    <w:rsid w:val="00EE1C90"/>
     <w:rsid w:val="00EE2320"/>
     <w:rsid w:val="00EE322E"/>
     <w:rsid w:val="00EE344D"/>
+    <w:rsid w:val="00EE49BB"/>
+    <w:rsid w:val="00EE4B17"/>
     <w:rsid w:val="00EE54D4"/>
+    <w:rsid w:val="00EE5F9F"/>
+    <w:rsid w:val="00EE73D1"/>
     <w:rsid w:val="00EE78D9"/>
+    <w:rsid w:val="00EF1CF9"/>
+    <w:rsid w:val="00EF2927"/>
     <w:rsid w:val="00EF4894"/>
+    <w:rsid w:val="00F03541"/>
     <w:rsid w:val="00F04C7B"/>
+    <w:rsid w:val="00F061E5"/>
+    <w:rsid w:val="00F0664F"/>
     <w:rsid w:val="00F0701C"/>
     <w:rsid w:val="00F112B2"/>
+    <w:rsid w:val="00F11E6F"/>
+    <w:rsid w:val="00F11F59"/>
     <w:rsid w:val="00F12656"/>
+    <w:rsid w:val="00F13A32"/>
     <w:rsid w:val="00F13FBE"/>
     <w:rsid w:val="00F164D4"/>
     <w:rsid w:val="00F166C1"/>
+    <w:rsid w:val="00F1735D"/>
+    <w:rsid w:val="00F179B6"/>
     <w:rsid w:val="00F17ED7"/>
+    <w:rsid w:val="00F20274"/>
+    <w:rsid w:val="00F21324"/>
     <w:rsid w:val="00F227F5"/>
+    <w:rsid w:val="00F22D94"/>
+    <w:rsid w:val="00F23639"/>
+    <w:rsid w:val="00F252D8"/>
+    <w:rsid w:val="00F2544A"/>
+    <w:rsid w:val="00F257FC"/>
     <w:rsid w:val="00F25CC1"/>
     <w:rsid w:val="00F26D3F"/>
     <w:rsid w:val="00F278DE"/>
     <w:rsid w:val="00F307A1"/>
     <w:rsid w:val="00F3217E"/>
     <w:rsid w:val="00F32C23"/>
     <w:rsid w:val="00F35A6D"/>
+    <w:rsid w:val="00F36CEF"/>
+    <w:rsid w:val="00F376A3"/>
     <w:rsid w:val="00F42214"/>
+    <w:rsid w:val="00F42CB2"/>
     <w:rsid w:val="00F44F96"/>
+    <w:rsid w:val="00F46FB2"/>
+    <w:rsid w:val="00F47691"/>
+    <w:rsid w:val="00F51202"/>
+    <w:rsid w:val="00F51F1C"/>
+    <w:rsid w:val="00F523AD"/>
+    <w:rsid w:val="00F54933"/>
     <w:rsid w:val="00F5525C"/>
     <w:rsid w:val="00F5614B"/>
     <w:rsid w:val="00F56895"/>
     <w:rsid w:val="00F5696F"/>
     <w:rsid w:val="00F56BFA"/>
     <w:rsid w:val="00F56E9B"/>
     <w:rsid w:val="00F62BE8"/>
+    <w:rsid w:val="00F6382B"/>
+    <w:rsid w:val="00F648EC"/>
+    <w:rsid w:val="00F64A9F"/>
     <w:rsid w:val="00F6655D"/>
     <w:rsid w:val="00F668E5"/>
     <w:rsid w:val="00F66A4D"/>
+    <w:rsid w:val="00F66E2C"/>
+    <w:rsid w:val="00F67D29"/>
     <w:rsid w:val="00F701AE"/>
+    <w:rsid w:val="00F7038C"/>
     <w:rsid w:val="00F720B1"/>
     <w:rsid w:val="00F72B0A"/>
     <w:rsid w:val="00F76CDC"/>
+    <w:rsid w:val="00F76E7D"/>
+    <w:rsid w:val="00F771A1"/>
+    <w:rsid w:val="00F827B1"/>
+    <w:rsid w:val="00F82EC4"/>
+    <w:rsid w:val="00F876E1"/>
     <w:rsid w:val="00F943FB"/>
     <w:rsid w:val="00F946BA"/>
     <w:rsid w:val="00F94BC0"/>
     <w:rsid w:val="00F97411"/>
     <w:rsid w:val="00F979F7"/>
+    <w:rsid w:val="00F97C91"/>
+    <w:rsid w:val="00FA04E1"/>
     <w:rsid w:val="00FA0964"/>
     <w:rsid w:val="00FA0D89"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FA2424"/>
     <w:rsid w:val="00FA264F"/>
+    <w:rsid w:val="00FA2E0B"/>
     <w:rsid w:val="00FA3068"/>
+    <w:rsid w:val="00FA354E"/>
     <w:rsid w:val="00FA7ECD"/>
+    <w:rsid w:val="00FB0587"/>
+    <w:rsid w:val="00FB1602"/>
     <w:rsid w:val="00FB19FD"/>
+    <w:rsid w:val="00FB47E7"/>
     <w:rsid w:val="00FB4AC2"/>
+    <w:rsid w:val="00FB5225"/>
     <w:rsid w:val="00FB5EAA"/>
+    <w:rsid w:val="00FC16E7"/>
+    <w:rsid w:val="00FC1D90"/>
+    <w:rsid w:val="00FC22FA"/>
     <w:rsid w:val="00FC322A"/>
     <w:rsid w:val="00FC44AF"/>
+    <w:rsid w:val="00FC6591"/>
     <w:rsid w:val="00FC692D"/>
     <w:rsid w:val="00FD00B0"/>
     <w:rsid w:val="00FD0D10"/>
+    <w:rsid w:val="00FD1170"/>
+    <w:rsid w:val="00FD1793"/>
+    <w:rsid w:val="00FD2711"/>
+    <w:rsid w:val="00FD4384"/>
+    <w:rsid w:val="00FD4BC7"/>
     <w:rsid w:val="00FD5D28"/>
     <w:rsid w:val="00FD5E80"/>
     <w:rsid w:val="00FD69CE"/>
     <w:rsid w:val="00FD7C47"/>
+    <w:rsid w:val="00FE0CF1"/>
+    <w:rsid w:val="00FE2C5A"/>
     <w:rsid w:val="00FE37D1"/>
+    <w:rsid w:val="00FE4CC3"/>
     <w:rsid w:val="00FE4D7E"/>
     <w:rsid w:val="00FE57D9"/>
     <w:rsid w:val="00FF1003"/>
+    <w:rsid w:val="00FF1DEF"/>
+    <w:rsid w:val="00FF2512"/>
     <w:rsid w:val="00FF3A4A"/>
+    <w:rsid w:val="00FF3C2E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="14337"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0A23B805"/>
-  <w15:docId w15:val="{9D37BF65-C952-4D0C-A5B9-1DAC424E4BCE}"/>
+  <w15:docId w15:val="{BA7D44FA-9D9A-42A4-823A-DA3F8AA82362}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -21636,55 +24883,55 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="005939CD"/>
+    <w:rsid w:val="002E7289"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00824D88"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
@@ -22255,63 +25502,85 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00E766A4"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="markedcontent">
     <w:name w:val="markedcontent"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00A66AC8"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00A14FFD"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E68F5"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000E68F5"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\Aigars\My%20Documents\EDGARAM\ISM-O-1\APP%20Template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -22559,83 +25828,369 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28D860CE-E2D8-4C25-8CFD-BE3E11CD5C48}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{422A0226-4DF2-42E6-A860-304B45F57208}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8813B716-CEB5-401E-954E-2CAF533C0343}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>APP Template</Template>
   <TotalTime></TotalTime>
-  <Pages>17</Pages>
-[...1 lines deleted...]
-  <Characters>23213</Characters>
+  <Pages>15</Pages>
+  <Words>13397</Words>
+  <Characters>7637</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>1105</Lines>
-  <Paragraphs>398</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CAA Of Latvia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26671</CharactersWithSpaces>
+  <CharactersWithSpaces>20993</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>Your User Name</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>8c3660cc14a2d12ad70f5babe97e42c76e57a91c38fefa0cb303bcb2671e4413</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7155000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>