--- v0 (2025-10-09)
+++ v1 (2026-09-23)
@@ -1,4792 +1,4782 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000973B4" w:rsidRPr="00161E8D" w:rsidRDefault="000973B4" w:rsidP="000A0937">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="000973B4" w:rsidP="000A0937" w:rsidRDefault="000973B4" w14:paraId="497A6EEA" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00111BD1" w:rsidRPr="00161E8D" w:rsidRDefault="00111BD1" w:rsidP="00AF4657">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00111BD1" w:rsidP="00AF4657" w:rsidRDefault="00111BD1" w14:paraId="78FDE1AB" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00430D53" w:rsidRPr="00161E8D" w:rsidRDefault="008D3AB2" w:rsidP="00AF4657">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00430D53" w:rsidP="00AF4657" w:rsidRDefault="008D3AB2" w14:paraId="3EC75515" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00161E8D">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>ARTICLE 83BIS</w:t>
       </w:r>
-      <w:r w:rsidR="00451E9C" w:rsidRPr="00161E8D">
+      <w:r w:rsidRPr="00161E8D" w:rsidR="00451E9C">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+      <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>APPLICATION</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9287"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE1EB5" w:rsidRPr="00161E8D" w:rsidTr="003F56DA">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="00AE1EB5" w:rsidTr="003F56DA" w14:paraId="0F8AA560" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00177035" w:rsidRPr="00161E8D" w:rsidRDefault="00177035" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00177035" w:rsidP="00EA301C" w:rsidRDefault="00177035" w14:paraId="0017D921" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00430D53" w:rsidRPr="00161E8D" w:rsidRDefault="00430D53" w:rsidP="00430D53">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00430D53" w:rsidP="00430D53" w:rsidRDefault="00430D53" w14:paraId="2DF179F1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Send to: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00430D53" w:rsidRPr="00161E8D" w:rsidRDefault="003974D6" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00430D53" w:rsidP="00EA301C" w:rsidRDefault="003974D6" w14:paraId="23DFD9D0" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>State Agency “Civil Aviation Agency” of the Republic of Latvia</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003974D6" w:rsidRPr="00161E8D" w:rsidRDefault="003974D6" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="003974D6" w:rsidP="00EA301C" w:rsidRDefault="003974D6" w14:paraId="5DB3B7B5" w14:textId="145B0DFB">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Airport </w:t>
             </w:r>
-            <w:r w:rsidR="0037229F" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="0037229F">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Biroju street 10, Airport “Riga” , Marupes novads, LV-1053</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> phone +371 67830936, fax +371 67830967, e-mail</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004A4F4B" w:rsidRPr="00161E8D">
+              <w:t xml:space="preserve"> phone +371 67830936, e-mail</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00161E8D" w:rsidR="004A4F4B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:hyperlink r:id="rId7" w:history="1">
-              <w:r w:rsidR="004A4F4B" w:rsidRPr="00161E8D">
+            <w:hyperlink w:history="1" r:id="rId10">
+              <w:r w:rsidRPr="00161E8D" w:rsidR="004A4F4B">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:t>caa@caa.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="004A4F4B" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="004A4F4B">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink w:history="1" r:id="rId11">
               <w:r w:rsidRPr="00161E8D">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:i/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:t>www.caa.lv</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w:rsidR="003974D6" w:rsidRPr="00161E8D" w:rsidRDefault="003974D6" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="003974D6" w:rsidP="00EA301C" w:rsidRDefault="003974D6" w14:paraId="529B8EF8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE1EB5" w:rsidRPr="00161E8D" w:rsidRDefault="00C7491F" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00AE1EB5" w:rsidP="00EA301C" w:rsidRDefault="00C7491F" w14:paraId="34C88F5E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Operator:</w:t>
             </w:r>
-            <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-978757504"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_1082065158"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B326E" w:rsidRPr="007D6B06">
+                <w:r w:rsidRPr="007D6B06" w:rsidR="001B326E">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="001B326E" w:rsidRPr="00161E8D" w:rsidRDefault="001B326E" w:rsidP="001B326E">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="001B326E" w:rsidP="001B326E" w:rsidRDefault="001B326E" w14:paraId="7B3D2174" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00EA301C" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00EA301C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ntend</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005223EB">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00EA301C" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00EA301C">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> to</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0053237D" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="0053237D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">use Article 83bis </w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>provisions</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0053237D" w:rsidRPr="00161E8D" w:rsidRDefault="0053237D" w:rsidP="001B326E">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="0053237D" w:rsidP="001B326E" w:rsidRDefault="0053237D" w14:paraId="73396ACE" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0053237D" w:rsidRPr="00161E8D" w:rsidRDefault="0053237D" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="0053237D" w:rsidP="00EA301C" w:rsidRDefault="0053237D" w14:paraId="7CC350DA" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="9209" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9209"/>
             </w:tblGrid>
-            <w:tr w:rsidR="008A1AFB" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="008A1AFB" w:rsidTr="007D6B06" w14:paraId="16EFA74A" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="008A1AFB" w:rsidRPr="00161E8D" w:rsidRDefault="00737A45" w:rsidP="00781AF1">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="008A1AFB" w:rsidP="00781AF1" w:rsidRDefault="00737A45" w14:paraId="6C01AA50" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>“</w:t>
                   </w:r>
-                  <w:r w:rsidR="0053237D" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="0053237D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">83bis </w:t>
                   </w:r>
-                  <w:r w:rsidR="00781AF1" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00781AF1">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>request</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>”</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="0093442B" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="0093442B" w:rsidTr="007D6B06" w14:paraId="08017020" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="0093442B" w:rsidRPr="00161E8D" w:rsidRDefault="00F001B4" w:rsidP="00722310">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="0093442B" w:rsidP="00722310" w:rsidRDefault="00F001B4" w14:paraId="02F18ED7" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Foreign Contracting State/State of Regis</w:t>
                   </w:r>
-                  <w:r w:rsidR="00655B86" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00655B86">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>t</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>ry</w:t>
                   </w:r>
-                  <w:r w:rsidR="003F56DA" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="003F56DA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1942495734"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="003F56DA" w:rsidRPr="007D6B06">
+                      <w:r w:rsidRPr="007D6B06" w:rsidR="003F56DA">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="001A54E7" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="001A54E7" w:rsidTr="007D6B06" w14:paraId="74C30254" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="001A54E7" w:rsidRPr="00161E8D" w:rsidRDefault="001A54E7" w:rsidP="00722310">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="001A54E7" w:rsidP="00722310" w:rsidRDefault="001A54E7" w14:paraId="3A3740F0" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Foreign Contracting State/State of the Operator:</w:t>
                   </w:r>
-                  <w:r w:rsidR="00CD1FEF" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00CD1FEF">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1336605683"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00CD1FEF" w:rsidRPr="007D6B06">
+                      <w:r w:rsidRPr="007D6B06" w:rsidR="00CD1FEF">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidTr="007D6B06" w14:paraId="621522C3" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidRDefault="003F56DA" w:rsidP="00722310">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidP="00722310" w:rsidRDefault="003F56DA" w14:paraId="783D488C" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Content of Article 83bis request: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1792892798"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="007D6B06">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidTr="007D6B06" w14:paraId="33291CBF" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidRDefault="001A54E7" w:rsidP="00722310">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidP="00722310" w:rsidRDefault="001A54E7" w14:paraId="5FE36F13" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Foreign Aircraft Operator</w:t>
                   </w:r>
-                  <w:r w:rsidR="003F56DA" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="003F56DA">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> on whose AOC the aircraft currently is listed: </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-298919715"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="003F56DA" w:rsidRPr="007D6B06">
+                      <w:r w:rsidRPr="007D6B06" w:rsidR="003F56DA">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="008D3AB2" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="008D3AB2" w:rsidTr="007D6B06" w14:paraId="077A517E" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="008D3AB2" w:rsidRPr="00161E8D" w:rsidRDefault="004436F8" w:rsidP="00781AF1">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="008D3AB2" w:rsidP="00781AF1" w:rsidRDefault="004436F8" w14:paraId="4B4093FE" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Aircraft Operator </w:t>
                   </w:r>
-                  <w:r w:rsidR="00781AF1" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00781AF1">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">registered in Latvia </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>on whose AOC the aircraft currently</w:t>
                   </w:r>
-                  <w:r w:rsidR="00722310" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00722310">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> is</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> listed:</w:t>
                   </w:r>
-                  <w:r w:rsidR="00CD1FEF" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00CD1FEF">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="2135517562"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00CD1FEF" w:rsidRPr="007D6B06">
+                      <w:r w:rsidRPr="007D6B06" w:rsidR="00CD1FEF">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidTr="007D6B06" w14:paraId="3FC3B719" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidRDefault="003F56DA" w:rsidP="00AE5847">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidP="00AE5847" w:rsidRDefault="003F56DA" w14:paraId="7A94F68F" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>AOC holder</w:t>
                   </w:r>
-                  <w:r w:rsidR="00AE5847" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00AE5847">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> registered in Latvia who</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> intend</w:t>
                   </w:r>
-                  <w:r w:rsidR="00AE5847" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00AE5847">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>s to</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
-                  <w:r w:rsidR="00AE5847" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00AE5847">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>o</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>perat</w:t>
                   </w:r>
-                  <w:r w:rsidR="00AE5847" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00AE5847">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>e</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> the </w:t>
                   </w:r>
-                  <w:r w:rsidR="00AE5847" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00AE5847">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>f</w:t>
                   </w:r>
-                  <w:r w:rsidR="001A54E7" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="001A54E7">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>oreign</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> registered aircraft</w:t>
                   </w:r>
-                  <w:r w:rsidR="00AE5847" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00AE5847">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-201336683"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidRPr="007D6B06">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidTr="007D6B06" w14:paraId="7D1D26F5" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidRDefault="00AE5847" w:rsidP="00531923">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidP="00531923" w:rsidRDefault="00AE5847" w14:paraId="52540A54" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>F</w:t>
                   </w:r>
-                  <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">oreign AOC holder </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>who</w:t>
                   </w:r>
-                  <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> intend</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>s to</w:t>
                   </w:r>
-                  <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>o</w:t>
                   </w:r>
-                  <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>perat</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>e</w:t>
                   </w:r>
-                  <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> the </w:t>
                   </w:r>
-                  <w:r w:rsidR="00531923" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00531923">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">aircraft </w:t>
                   </w:r>
-                  <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">registered </w:t>
                   </w:r>
-                  <w:r w:rsidR="00531923" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00531923">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>in Latvia:</w:t>
                   </w:r>
-                  <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-763681995"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00CD1FEF" w:rsidRPr="007D6B06">
+                      <w:r w:rsidRPr="007D6B06" w:rsidR="00CD1FEF">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00182649" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00182649" w:rsidTr="007D6B06" w14:paraId="76BDE554" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00182649" w:rsidRPr="00161E8D" w:rsidRDefault="00531923" w:rsidP="00531923">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00182649" w:rsidP="00531923" w:rsidRDefault="00531923" w14:paraId="626C7B2A" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>T</w:t>
                   </w:r>
-                  <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>he requested agreement relate</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>s</w:t>
                   </w:r>
-                  <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> to an aircraft that is to be employed in International Commercial Air Transport Operations</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
-                  <w:r w:rsidR="00CD1FEF" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00CD1FEF">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-48614418"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00CD1FEF" w:rsidRPr="007D6B06">
+                      <w:r w:rsidRPr="007D6B06" w:rsidR="00CD1FEF">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidTr="007D6B06" w14:paraId="0560AC5C" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="003F56DA" w:rsidRPr="00161E8D" w:rsidRDefault="00531923" w:rsidP="00531923">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="003F56DA" w:rsidP="00531923" w:rsidRDefault="00531923" w14:paraId="6E13B702" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>T</w:t>
                   </w:r>
-                  <w:r w:rsidR="001A54E7" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="001A54E7">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>he requested agreement relate</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>s</w:t>
                   </w:r>
-                  <w:r w:rsidR="001A54E7" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="001A54E7">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> to an aircraft that is to be employed in International General Aviation Operations</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
-                  <w:r w:rsidR="00CD1FEF" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00CD1FEF">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1920754095"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00CD1FEF" w:rsidRPr="007D6B06">
+                      <w:r w:rsidRPr="007D6B06" w:rsidR="00CD1FEF">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="001A54E7" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="001A54E7" w:rsidTr="007D6B06" w14:paraId="4DC8E4D9" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="001A54E7" w:rsidRPr="00161E8D" w:rsidRDefault="00531923" w:rsidP="00531923">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="001A54E7" w:rsidP="00531923" w:rsidRDefault="00531923" w14:paraId="68C0F6CC" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>T</w:t>
                   </w:r>
-                  <w:r w:rsidR="001A54E7" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="001A54E7">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>he requested agreement relate</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>s</w:t>
                   </w:r>
-                  <w:r w:rsidR="001A54E7" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="001A54E7">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> to an aircraft that is to be employed in International Helicopter Operations</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>:</w:t>
                   </w:r>
-                  <w:r w:rsidR="00CD1FEF" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00CD1FEF">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="1435011218"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00CD1FEF" w:rsidRPr="007D6B06">
+                      <w:r w:rsidRPr="007D6B06" w:rsidR="00CD1FEF">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="001A54E7" w:rsidRPr="00161E8D" w:rsidTr="007D6B06">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="001A54E7" w:rsidTr="007D6B06" w14:paraId="359F026A" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9209" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="001A54E7" w:rsidRPr="00161E8D" w:rsidRDefault="001A54E7" w:rsidP="00722310">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="001A54E7" w:rsidP="00722310" w:rsidRDefault="001A54E7" w14:paraId="2F003286" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Period over which the Article 83bis agreement will exist:</w:t>
                   </w:r>
-                  <w:r w:rsidR="00CD1FEF" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00CD1FEF">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                       </w:rPr>
                       <w:id w:val="-1223354717"/>
                       <w:showingPlcHdr/>
                       <w:text/>
                     </w:sdtPr>
                     <w:sdtEndPr/>
                     <w:sdtContent>
-                      <w:r w:rsidR="00CD1FEF" w:rsidRPr="007D6B06">
+                      <w:r w:rsidRPr="007D6B06" w:rsidR="00CD1FEF">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                           <w:b/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                         </w:rPr>
                         <w:t>Click here to enter text.</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00975B76" w:rsidRPr="00161E8D" w:rsidRDefault="00975B76" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00975B76" w:rsidP="00EA301C" w:rsidRDefault="00975B76" w14:paraId="302C7E24" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="004E74E2" w:rsidRPr="00161E8D" w:rsidRDefault="004E74E2" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="004E74E2" w:rsidP="00EA301C" w:rsidRDefault="004E74E2" w14:paraId="35EFF88E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Attachments</w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B326E" w:rsidRPr="00161E8D" w:rsidRDefault="001B326E" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="001B326E" w:rsidP="00EA301C" w:rsidRDefault="001B326E" w14:paraId="521F3262" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001B326E" w:rsidRPr="00161E8D" w:rsidRDefault="005D2674" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="001B326E" w:rsidP="00EA301C" w:rsidRDefault="00A04513" w14:paraId="11DCA86E" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-333222648"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+                <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005F32DB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005F32DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Operator’s application</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00EA301C" w:rsidRPr="00161E8D" w:rsidRDefault="005D2674" w:rsidP="00EA301C">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00EA301C" w:rsidP="00EA301C" w:rsidRDefault="00A04513" w14:paraId="59363ABB" w14:textId="77777777">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1678"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-131800962"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+                <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">opy </w:t>
             </w:r>
-            <w:r w:rsidR="00EA301C" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00EA301C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">of the </w:t>
             </w:r>
-            <w:r w:rsidR="005F32DB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005F32DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">lessor/lessee </w:t>
             </w:r>
-            <w:r w:rsidR="00EA301C" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00EA301C">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AOC</w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>, including an English translation when the AOC has been issued in another language</w:t>
             </w:r>
-            <w:r w:rsidR="00D97A7B" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00D97A7B">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-530957047"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005223EB" w:rsidRPr="00161E8D">
+                <w:r w:rsidRPr="00161E8D" w:rsidR="005223EB">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="001B326E" w:rsidRPr="00161E8D" w:rsidRDefault="005D2674" w:rsidP="005223EB">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="001B326E" w:rsidP="005223EB" w:rsidRDefault="00A04513" w14:paraId="10780FAC" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1528992020"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+                <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Copy of </w:t>
             </w:r>
-            <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>O</w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">perations </w:t>
             </w:r>
-            <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">pecifications relevant to the aircraft type, issued with the </w:t>
             </w:r>
-            <w:r w:rsidR="005F32DB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005F32DB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>lessor/lessee</w:t>
             </w:r>
-            <w:r w:rsidR="00182649" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00182649">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="001B212D" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B212D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>AOC, including an English translation when the operations specifications have been issued in another language</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B326E" w:rsidRPr="00161E8D" w:rsidRDefault="005D2674" w:rsidP="005223EB">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="001B326E" w:rsidP="005223EB" w:rsidRDefault="00A04513" w14:paraId="68FDF700" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="-1375158828"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+                <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> C</w:t>
             </w:r>
-            <w:r w:rsidR="00A632D0" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00A632D0">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">opy of </w:t>
             </w:r>
-            <w:r w:rsidR="00030021" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00030021">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>the valid certificate of airworthiness</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AE1EB5" w:rsidRPr="00161E8D" w:rsidRDefault="005D2674" w:rsidP="001B326E">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00AE1EB5" w:rsidP="001B326E" w:rsidRDefault="00A04513" w14:paraId="71F999B5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                 </w:rPr>
                 <w:id w:val="1342040839"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
-                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
-                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                  <w14:checkedState w14:font="MS Gothic" w14:val="2612"/>
+                  <w14:uncheckedState w14:font="MS Gothic" w14:val="2610"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+                <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
                   <w:rPr>
-                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:eastAsia="MS Gothic" w:cs="Segoe UI Symbol"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="en-GB" w:bidi="ar-SA"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="001B326E" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="001B326E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">Copy of the </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">hird </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>p</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">arty </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">iability </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">nsurance </w:t>
             </w:r>
-            <w:r w:rsidR="00B76969" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00B76969">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
-            <w:r w:rsidR="005223EB" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005223EB">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>ertificate</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C37A4" w:rsidRPr="00161E8D" w:rsidTr="003F56DA">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="005C37A4" w:rsidTr="003F56DA" w14:paraId="23ED58DA" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009D64FA" w:rsidRPr="00161E8D" w:rsidRDefault="009D64FA" w:rsidP="00C7614E">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="009D64FA" w:rsidP="00C7614E" w:rsidRDefault="009D64FA" w14:paraId="54F707A6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005223EB" w:rsidRPr="00161E8D" w:rsidTr="003F56DA">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="005223EB" w:rsidTr="003F56DA" w14:paraId="1856F95F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00421E5A" w:rsidRPr="00161E8D" w:rsidRDefault="00781A51" w:rsidP="0010056F">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00421E5A" w:rsidP="0010056F" w:rsidRDefault="00781A51" w14:paraId="63766C19" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">LV CAA assessment: </w:t>
             </w:r>
-            <w:r w:rsidR="002D6C0E" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="002D6C0E">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>Components of an agreement for a Foreign Contracting State making request to Latvia for an Article 83bis Agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D9676E" w:rsidRPr="00161E8D" w:rsidRDefault="00D9676E" w:rsidP="0010056F">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00D9676E" w:rsidP="0010056F" w:rsidRDefault="00D9676E" w14:paraId="511DF12B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2264"/>
               <w:gridCol w:w="2264"/>
               <w:gridCol w:w="2264"/>
               <w:gridCol w:w="2264"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00BF273F" w:rsidRPr="00161E8D" w:rsidTr="003E60AD">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00BF273F" w:rsidTr="003E60AD" w14:paraId="44E78D86" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00BF273F" w:rsidRPr="00161E8D" w:rsidRDefault="00BF273F" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00BF273F" w:rsidP="0010056F" w:rsidRDefault="00BF273F" w14:paraId="04B9E2A8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Components of an Article 83bis agreement – Foreign Request to Latvia</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00BF273F" w:rsidRPr="00161E8D" w:rsidRDefault="002D6C0E" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00BF273F" w:rsidP="0010056F" w:rsidRDefault="002D6C0E" w14:paraId="6A38E6F3" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Action Details</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00BF273F" w:rsidRPr="00161E8D" w:rsidRDefault="002D6C0E" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00BF273F" w:rsidP="0010056F" w:rsidRDefault="002D6C0E" w14:paraId="2400E0A8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Comments - Notes</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00BF273F" w:rsidRPr="00161E8D" w:rsidRDefault="002D6C0E" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00BF273F" w:rsidP="0010056F" w:rsidRDefault="002D6C0E" w14:paraId="50B7417B" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Responsible LV CAA Division</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00781A51" w:rsidRPr="00161E8D" w:rsidRDefault="00781A51" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00781A51" w:rsidP="0010056F" w:rsidRDefault="00781A51" w14:paraId="2157EB38" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Name/Signature</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidTr="00BF273F">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidTr="00BF273F" w14:paraId="7612ADFC" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidRDefault="002D6C0E" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidP="0010056F" w:rsidRDefault="002D6C0E" w14:paraId="022D20C7" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Formal request from Foreign Contracting State requesting Agreement with Latvia</w:t>
                   </w:r>
-                  <w:r w:rsidR="008B4DC3" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="008B4DC3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidRDefault="002D6C0E" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidP="0010056F" w:rsidRDefault="002D6C0E" w14:paraId="184F36A1" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Formal agreement between the Foreign Contracting State and Latvia</w:t>
                   </w:r>
-                  <w:r w:rsidR="008B4DC3" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="008B4DC3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidRDefault="002D6C0E" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidP="0010056F" w:rsidRDefault="002D6C0E" w14:paraId="31EF8B25" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Request signed by Director of Civil Aviation – Foreign Contracting State.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidRDefault="002D6C0E" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidP="0010056F" w:rsidRDefault="002D6C0E" w14:paraId="4DB9CDF4" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Response signed by Director LV CAA.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidRDefault="002D6C0E" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidP="0010056F" w:rsidRDefault="002D6C0E" w14:paraId="6C1ED65D" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidTr="00BF273F">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidTr="00BF273F" w14:paraId="6D4FFBDF" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidRDefault="00781A51" w:rsidP="00781A51">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidP="00781A51" w:rsidRDefault="00781A51" w14:paraId="45A994A8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Formal letter from Foreign Contracting State providing details of aircraft/operation and </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>letter from Latvia accepting Agreement</w:t>
                   </w:r>
-                  <w:r w:rsidR="008B4DC3" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="008B4DC3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidRDefault="00781A51" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidP="0010056F" w:rsidRDefault="00781A51" w14:paraId="15B8D178" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>Exchange of letters between Foreign State of Registry and Latvia</w:t>
                   </w:r>
-                  <w:r w:rsidR="008B4DC3" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="008B4DC3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidRDefault="00781A51" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidP="0010056F" w:rsidRDefault="00781A51" w14:paraId="6E48934D" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">Letters signed by Director LV CAA and Director of Civil </w:t>
-[...8 lines deleted...]
-                    <w:t>Aviation – Foreign Contracting State</w:t>
+                    <w:t>Letters signed by Director LV CAA and Director of Civil Aviation – Foreign Contracting State</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="002D6C0E" w:rsidRPr="00161E8D" w:rsidRDefault="002D6C0E" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="002D6C0E" w:rsidP="0010056F" w:rsidRDefault="002D6C0E" w14:paraId="7147DF57" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidTr="00BF273F">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidTr="00BF273F" w14:paraId="28BF6821" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidRDefault="00B62803" w:rsidP="00A86AD0">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidP="00A86AD0" w:rsidRDefault="00B62803" w14:paraId="307E902D" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Agreement between State of Registry and Latvia concerning Delegation of Authority for Functions identified in Convention</w:t>
                   </w:r>
-                  <w:r w:rsidR="008B4DC3" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="008B4DC3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidRDefault="00B62803" w:rsidP="00A86AD0">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidP="00A86AD0" w:rsidRDefault="00B62803" w14:paraId="026DD310" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Delegation of Authority Agreement</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidRDefault="00B62803" w:rsidP="00A86AD0">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidP="00A86AD0" w:rsidRDefault="00B62803" w14:paraId="4A46AF94" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Agreement signed by Director of Civil Aviation – Foreign Contracting State.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidRDefault="00B62803" w:rsidP="00A86AD0">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidP="00A86AD0" w:rsidRDefault="00B62803" w14:paraId="14CAA566" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Response signed by Director LV CAA</w:t>
                   </w:r>
-                  <w:r w:rsidR="008B4DC3" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="008B4DC3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidRDefault="00B62803" w:rsidP="00A86AD0">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidP="00A86AD0" w:rsidRDefault="00B62803" w14:paraId="3D38025C" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidTr="00BF273F">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidTr="00BF273F" w14:paraId="1F1FEB15" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidRDefault="00B62803" w:rsidP="00B62803">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidP="00B62803" w:rsidRDefault="00B62803" w14:paraId="520A7242" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Agreement between State of Registry and Latvia on Airworthiness control and oversight.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidRDefault="00B62803" w:rsidP="00B62803">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidP="00B62803" w:rsidRDefault="00B62803" w14:paraId="75CE379F" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Airworthiness Responsibilities Agreement</w:t>
                   </w:r>
-                  <w:r w:rsidR="008B4DC3" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="008B4DC3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00F07E6C" w:rsidRPr="00161E8D" w:rsidRDefault="00F07E6C" w:rsidP="00F07E6C">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00F07E6C" w:rsidP="00F07E6C" w:rsidRDefault="00F07E6C" w14:paraId="0338D350" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Agreement signed by Director of Civil Aviation – Foreign Contracting State.</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidRDefault="00F07E6C" w:rsidP="00F07E6C">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidP="00F07E6C" w:rsidRDefault="00F07E6C" w14:paraId="360F63FA" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Response signed by Director LV CAA</w:t>
                   </w:r>
-                  <w:r w:rsidR="008B4DC3" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="008B4DC3">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00B62803" w:rsidRPr="00161E8D" w:rsidRDefault="00B62803" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00B62803" w:rsidP="0010056F" w:rsidRDefault="00B62803" w14:paraId="077B4558" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00F07E6C" w:rsidRPr="00161E8D" w:rsidTr="00BF273F">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00F07E6C" w:rsidTr="00BF273F" w14:paraId="63024F3D" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00F07E6C" w:rsidRPr="00161E8D" w:rsidRDefault="001325C6" w:rsidP="00B62803">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00F07E6C" w:rsidP="00B62803" w:rsidRDefault="001325C6" w14:paraId="268A3B41" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Foreign State of Registry or State of Operator responsibility</w:t>
                   </w:r>
-                  <w:r w:rsidR="003E0E43" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="003E0E43">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00F07E6C" w:rsidRPr="00161E8D" w:rsidRDefault="001325C6" w:rsidP="00B62803">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00F07E6C" w:rsidP="00B62803" w:rsidRDefault="001325C6" w14:paraId="200FF00D" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Registering an Article 83bis with ICAO</w:t>
                   </w:r>
-                  <w:r w:rsidR="003E0E43" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="003E0E43">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00F07E6C" w:rsidRPr="00161E8D" w:rsidRDefault="001325C6" w:rsidP="003E0E43">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00F07E6C" w:rsidP="003E0E43" w:rsidRDefault="001325C6" w14:paraId="1E78E87C" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                     <w:t>Formal notification to ICAO made by Director of Civil Aviation – Foreign Contracting State or Director LV CAA.</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00F07E6C" w:rsidRPr="00161E8D" w:rsidRDefault="00F07E6C" w:rsidP="0010056F">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00F07E6C" w:rsidP="0010056F" w:rsidRDefault="00F07E6C" w14:paraId="1F7B94A5" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00BF273F" w:rsidRPr="00161E8D" w:rsidRDefault="00BF273F" w:rsidP="0010056F">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00BF273F" w:rsidP="0010056F" w:rsidRDefault="00BF273F" w14:paraId="6AA6B412" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0019122B" w:rsidRPr="00161E8D" w:rsidRDefault="0019122B" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="0019122B" w:rsidP="002D6C0E" w:rsidRDefault="0019122B" w14:paraId="5BA97B64" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00255346" w:rsidRPr="00161E8D" w:rsidRDefault="00255346" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00255346" w:rsidP="002D6C0E" w:rsidRDefault="00255346" w14:paraId="0FEF88EB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9287"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidTr="009D64FA">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidTr="009D64FA" w14:paraId="470C57AA" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9287" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="73644DD3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>LV CAA assessment: Latvia making application to Foreign Contracting State for an Article 83bis Agreement</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D9676E" w:rsidRPr="00161E8D" w:rsidRDefault="00D9676E" w:rsidP="00FB6974">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00D9676E" w:rsidP="00FB6974" w:rsidRDefault="00D9676E" w14:paraId="6A0A892B" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="TableGrid"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2264"/>
               <w:gridCol w:w="2264"/>
               <w:gridCol w:w="2264"/>
               <w:gridCol w:w="2264"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidTr="003E60AD">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidTr="003E60AD" w14:paraId="1787F145" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FF6F01">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FF6F01" w:rsidRDefault="00FF6F01" w14:paraId="313D17A8" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Latvian Request for ICAO</w:t>
                   </w:r>
-                  <w:r w:rsidR="00FB6974" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00FB6974">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Article 83bis </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>A</w:t>
                   </w:r>
-                  <w:r w:rsidR="00FB6974" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00FB6974">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">greement </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">to a </w:t>
                   </w:r>
-                  <w:r w:rsidR="00FB6974" w:rsidRPr="00161E8D">
+                  <w:r w:rsidRPr="00161E8D" w:rsidR="00FB6974">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Foreign </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Contracting State</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="00FF6F01" w14:paraId="0FC14421" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Details of Request</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="00FB6974" w14:paraId="045F4D08" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Comments - Notes</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="00FB6974" w14:paraId="571AD15F" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Responsible LV CAA Division</w:t>
                   </w:r>
                 </w:p>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="00FB6974" w14:paraId="3ADEFC75" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:b/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Name/Signature</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidTr="00A86AD0" w14:paraId="58A084D4" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="00FB6974" w14:paraId="553F9299" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Foreign Contracting State/State of the Operator:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="02E7C9B5" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="1131DB3B" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="40B41BEF" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidTr="00A86AD0" w14:paraId="42566073" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="00FB6974" w14:paraId="21148D2A" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Content of Article 83bis request:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="2C783710" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="1AE51A23" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="62286277" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidTr="00A86AD0" w14:paraId="1DC45D7B" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="00FB6974" w14:paraId="06BEE0DD" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Aircraft Type, Model &amp; Serial Number:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="63C543E4" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="21CA7838" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="6F72AF84" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidTr="00A86AD0" w14:paraId="0DE981E0" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="00FB6974" w14:paraId="1142FB59" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Aircraft Registration:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="51B139A2" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="16FCCD74" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="7B628732" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidTr="00A86AD0" w14:paraId="3A06BDA0" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="00FB6974" w14:paraId="522839D4" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Latvian Aircraft Operator on whose AOC the aircraft is currently listed:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="6C3F507B" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="53FF700D" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="097A75D2" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidTr="00A86AD0" w14:paraId="4F858447" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="009D64FA" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="009D64FA" w14:paraId="2FA56FC7" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Which foreign AOC holder is the intended Operator of the Latvian registered aircraft?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="78BDF829" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="2AE6390D" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="5D2780D0" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidTr="00A86AD0" w14:paraId="1EF70DA3" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="009D64FA" w:rsidP="009D64FA">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="009D64FA" w:rsidRDefault="009D64FA" w14:paraId="50307407" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Does the requested agreement relate to an aircraft that is to be employed in International Commercial Air Transport Operations?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="6DE02162" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="4A6D9B92" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="69F60A53" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="009D64FA" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="009D64FA" w:rsidTr="00A86AD0" w14:paraId="3D425025" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D64FA" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FF6F01">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="009D64FA" w:rsidP="00FF6F01" w:rsidRDefault="00FF6F01" w14:paraId="06D2E6E2" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Does the requested agreement relate to an aircraft that is to be employed in International General Aviation Operations?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D64FA" w:rsidRPr="00161E8D" w:rsidRDefault="009D64FA" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="009D64FA" w:rsidP="00FB6974" w:rsidRDefault="009D64FA" w14:paraId="63F01636" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D64FA" w:rsidRPr="00161E8D" w:rsidRDefault="009D64FA" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="009D64FA" w:rsidP="00FB6974" w:rsidRDefault="009D64FA" w14:paraId="0C90F29B" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="009D64FA" w:rsidRPr="00161E8D" w:rsidRDefault="009D64FA" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="009D64FA" w:rsidP="00FB6974" w:rsidRDefault="009D64FA" w14:paraId="2FB7E7BF" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidTr="00A86AD0" w14:paraId="63CB4BC6" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FF6F01">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidP="00FF6F01" w:rsidRDefault="00FF6F01" w14:paraId="34097967" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t xml:space="preserve">Does the requested agreement relate to an aircraft that is to be employed in </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>International Helicopter Operations?</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidP="00FB6974" w:rsidRDefault="00FF6F01" w14:paraId="6A8335B7" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidP="00FB6974" w:rsidRDefault="00FF6F01" w14:paraId="46B08A64" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidP="00FB6974" w:rsidRDefault="00FF6F01" w14:paraId="7DBA0128" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+            <w:tr w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidTr="00A86AD0" w14:paraId="7DF1F5B7" w14:textId="77777777">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FF6F01">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidP="00FF6F01" w:rsidRDefault="00FF6F01" w14:paraId="0926C8AB" w14:textId="77777777">
                   <w:pPr>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00161E8D">
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                     <w:t>Period over which the Article 83bis agreement will exist:</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidP="00FB6974" w:rsidRDefault="00FF6F01" w14:paraId="2FED0484" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidP="00FB6974" w:rsidRDefault="00FF6F01" w14:paraId="32D2FEDD" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2264" w:type="dxa"/>
                 </w:tcPr>
-                <w:p w:rsidR="00FF6F01" w:rsidRPr="00161E8D" w:rsidRDefault="00FF6F01" w:rsidP="00FB6974">
+                <w:p w:rsidRPr="00161E8D" w:rsidR="00FF6F01" w:rsidP="00FB6974" w:rsidRDefault="00FF6F01" w14:paraId="638845FD" w14:textId="77777777">
                   <w:pPr>
                     <w:jc w:val="both"/>
                     <w:rPr>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="466C6285" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="00FB6974">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="00FB6974" w:rsidRDefault="00FB6974" w14:paraId="3F8BFC4F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="785B3D96" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00161E8D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>LV CAA assessment: Components of an agreement for Latvia making application to a Foreign Contracting State for an Article 83bis Agreement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D9676E" w:rsidRPr="00161E8D" w:rsidRDefault="00D9676E" w:rsidP="00A33992">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00D9676E" w:rsidP="00A33992" w:rsidRDefault="00D9676E" w14:paraId="5F5689FE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="2264"/>
         <w:gridCol w:w="2264"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidTr="003E60AD">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidTr="003E60AD" w14:paraId="5E68A818" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="15F8C1B3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Components of an Article 83bis agreement – Latvian Request to Foreign Contracting State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="032B9D23" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Action Details</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="3B380887" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Comments - Notes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="6FAC0174" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Responsible LV CAA Division</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="34C0AAE3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Name/Signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidTr="00A86AD0" w14:paraId="0BFF5D0D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="7005948E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Formal request made by Latvia to a Foreign Contracting State requesting Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="003E0E43" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="003E0E43">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="212104BF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Formal agreement between </w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Latvia and the</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Foreign Contracting State</w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009D5096" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="009D5096" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="0ABFE24A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Request signed by Director LV CAA</w:t>
             </w:r>
-            <w:r w:rsidR="009D5096" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="009D5096">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="009D5096" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="009D5096" w14:paraId="7E58EE9F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Response signed by Director of</w:t>
             </w:r>
-            <w:r w:rsidR="00A33992" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="00A33992">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> Civil Aviation – Foreign Contracting State.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="34C73D61" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="5A8A7034" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidTr="00A86AD0" w14:paraId="716A9C9C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="5EA16D40" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Formal letter from Latvia providing details of aircraft/operation and letter from Foreign Contracting State accepting Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="71E90C8F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Exchange of letters between Latvia and Foreign State of operator</w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="1493C1C3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Letters signed by Director LV CAA and Director of Civil Aviation – Foreign Contracting State</w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="037D1A67" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidTr="00A86AD0" w14:paraId="3CE20600" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="2206F98B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreement between </w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Latvia and </w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">State of </w:t>
             </w:r>
-            <w:r w:rsidR="009D5096" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="009D5096">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>the Operator</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> concerning Delegation of Authority for Functions identified in Convention</w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="00A0207E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Delegation of Authority Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="1A0B30D5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreement signed by </w:t>
             </w:r>
-            <w:r w:rsidR="009D5096" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="009D5096">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Director LV CAA. Response signed by </w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Director of Civil Aviation – Foreign Contracting State.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="3A5D118E" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="1F774014" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidTr="00A86AD0" w14:paraId="129D41BB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="005C7BC4">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="005C7BC4" w:rsidRDefault="00A33992" w14:paraId="460CF375" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreement between </w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Latvia and </w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">State of </w:t>
             </w:r>
-            <w:r w:rsidR="005B1878" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005B1878">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidR="009D5096" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="009D5096">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Operator</w:t>
             </w:r>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> on Airworthiness control and oversight</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="79E4B7F3" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Airworthiness Responsibilities Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="009D5096">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="009D5096" w:rsidRDefault="00A33992" w14:paraId="5671ED6C" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Agreement signed by </w:t>
             </w:r>
-            <w:r w:rsidR="009D5096" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="009D5096">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Director LV CAA. Response signed by Director of Civil Aviation – Foreign Contracting State.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="6BAE23B8" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidTr="00A86AD0">
+      <w:tr w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidTr="00A86AD0" w14:paraId="172B4F80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="35EF6E63" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>State of Registry or State of Operator responsibility</w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="3D6AA26F" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Registering an Article 83bis with ICAO</w:t>
             </w:r>
-            <w:r w:rsidR="005C7BC4" w:rsidRPr="00161E8D">
+            <w:r w:rsidRPr="00161E8D" w:rsidR="005C7BC4">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="3EE64754" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00161E8D">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Formal notification to ICAO should be made by Director of Civil Aviation – Foreign Contracting State or Director LV CAA.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2264" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A33992" w:rsidRPr="00161E8D" w:rsidRDefault="00A33992" w:rsidP="00A33992">
+          <w:p w:rsidRPr="00161E8D" w:rsidR="00A33992" w:rsidP="00A33992" w:rsidRDefault="00A33992" w14:paraId="234B348A" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00FB6974" w:rsidRPr="00161E8D" w:rsidRDefault="00FB6974" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00FB6974" w:rsidP="002D6C0E" w:rsidRDefault="00FB6974" w14:paraId="7395B245" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B21FC" w:rsidRPr="00161E8D" w:rsidRDefault="005B21FC" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="005B21FC" w:rsidP="002D6C0E" w:rsidRDefault="005B21FC" w14:paraId="50E4F9ED" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B21FC" w:rsidRPr="00161E8D" w:rsidRDefault="005B21FC" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="005B21FC" w:rsidP="002D6C0E" w:rsidRDefault="005B21FC" w14:paraId="7B54D27C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D9676E" w:rsidRPr="00161E8D" w:rsidRDefault="00D9676E" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00D9676E" w:rsidP="002D6C0E" w:rsidRDefault="00D9676E" w14:paraId="001BD3A4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D9676E" w:rsidRPr="00161E8D" w:rsidRDefault="00D9676E" w:rsidP="00D9676E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00D9676E" w:rsidP="00D9676E" w:rsidRDefault="00D9676E" w14:paraId="4692DFF8" w14:textId="77777777">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="003366"/>
           <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D9676E" w:rsidRPr="00161E8D" w:rsidRDefault="00D9676E" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00D9676E" w:rsidP="002D6C0E" w:rsidRDefault="00D9676E" w14:paraId="0BA6F913" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D9676E" w:rsidRPr="00161E8D" w:rsidRDefault="00D9676E" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="00D9676E" w:rsidP="002D6C0E" w:rsidRDefault="00D9676E" w14:paraId="1FAE16CF" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B21FC" w:rsidRPr="00161E8D" w:rsidRDefault="005B21FC" w:rsidP="002D6C0E">
+    <w:p w:rsidRPr="00161E8D" w:rsidR="005B21FC" w:rsidP="002D6C0E" w:rsidRDefault="005B21FC" w14:paraId="74ADD2EC" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005B21FC" w:rsidRPr="00161E8D" w:rsidSect="00591F21">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+    <w:sectPr w:rsidRPr="00161E8D" w:rsidR="005B21FC" w:rsidSect="00591F21">
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00667679" w:rsidRDefault="00667679">
+    <w:p w14:paraId="13DFDE5C" w14:textId="77777777" w:rsidR="00A04513" w:rsidRDefault="00A04513">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00667679" w:rsidRDefault="00667679">
+    <w:p w14:paraId="69655ABF" w14:textId="77777777" w:rsidR="00A04513" w:rsidRDefault="00A04513">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -4814,169 +4804,148 @@
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005D2674" w:rsidRDefault="005D2674">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4FF59119" w14:textId="77777777" w:rsidR="00FF4192" w:rsidRDefault="00FF4192">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-801688838"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="0037229F" w:rsidRDefault="0037229F" w:rsidP="0037229F">
+      <w:p w14:paraId="3274C929" w14:textId="24698CBB" w:rsidR="0037229F" w:rsidRDefault="0037229F" w:rsidP="0037229F">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="002157D1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Rev</w:t>
         </w:r>
         <w:r w:rsidRPr="002157D1">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t xml:space="preserve">: </w:t>
         </w:r>
-        <w:r>
+        <w:r w:rsidR="00FF4192">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
-          <w:t>02</w:t>
-[...19 lines deleted...]
-          <w:t xml:space="preserve">                                                                    </w:t>
+          <w:t xml:space="preserve">026                                                                     </w:t>
         </w:r>
         <w:r w:rsidRPr="008F2718">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F2718">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F2718">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005D2674">
+        <w:r w:rsidR="00381F3B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="008F2718">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r w:rsidRPr="008F2718">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
@@ -5007,215 +4976,206 @@
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="008F2718">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008F2718">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="005D2674">
+        <w:r w:rsidR="00381F3B">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:noProof/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r w:rsidRPr="008F2718">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t xml:space="preserve">                                                     </w:t>
         </w:r>
         <w:r w:rsidR="00CB0461" w:rsidRPr="00CB0461">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>APP 2.</w:t>
         </w:r>
         <w:r w:rsidR="00A11FDA">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="00725BB6" w:rsidRDefault="00725BB6">
+  <w:p w14:paraId="45560B4D" w14:textId="77777777" w:rsidR="00725BB6" w:rsidRDefault="00725BB6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="736835204"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1728636285"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:id w:val="103925632"/>
               <w:docPartObj>
                 <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
                 <w:docPartUnique/>
               </w:docPartObj>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="0037229F" w:rsidRDefault="0037229F" w:rsidP="0037229F">
+              <w:p w14:paraId="05586492" w14:textId="77A69B2C" w:rsidR="0037229F" w:rsidRDefault="0037229F" w:rsidP="0037229F">
                 <w:pPr>
                   <w:pStyle w:val="Footer"/>
                 </w:pPr>
                 <w:r w:rsidRPr="002157D1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>Rev</w:t>
                 </w:r>
                 <w:r w:rsidRPr="002157D1">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">: </w:t>
                 </w:r>
-                <w:r>
+                <w:r w:rsidR="00FF4192">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
-                  <w:t>02</w:t>
-[...8 lines deleted...]
-                  <w:t>3</w:t>
+                  <w:t>026</w:t>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                                     </w:t>
                 </w:r>
                 <w:r w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> PAGE </w:instrText>
                 </w:r>
                 <w:r w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="005D2674">
+                <w:r w:rsidR="00381F3B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>1</w:t>
                 </w:r>
                 <w:r w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
                 <w:r w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
@@ -5246,51 +5206,51 @@
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="begin"/>
                 </w:r>
                 <w:r w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
                 </w:r>
                 <w:r w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="separate"/>
                 </w:r>
-                <w:r w:rsidR="005D2674">
+                <w:r w:rsidR="00381F3B">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:noProof/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>3</w:t>
                 </w:r>
                 <w:r w:rsidRPr="008F2718">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:fldChar w:fldCharType="end"/>
                 </w:r>
                 <w:r>
                   <w:rPr>
                     <w:b/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t xml:space="preserve">                                                         </w:t>
                 </w:r>
@@ -5306,121 +5266,121 @@
                 <w:r w:rsidR="00A11FDA">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>.</w:t>
                 </w:r>
                 <w:r w:rsidR="00CB0461" w:rsidRPr="00CB0461">
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>2</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="0037229F" w:rsidRDefault="0037229F">
+  <w:p w14:paraId="2B16E691" w14:textId="77777777" w:rsidR="0037229F" w:rsidRDefault="0037229F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00667679" w:rsidRDefault="00667679">
+    <w:p w14:paraId="2F1EE121" w14:textId="77777777" w:rsidR="00A04513" w:rsidRDefault="00A04513">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00667679" w:rsidRDefault="00667679">
+    <w:p w14:paraId="3BF3834A" w14:textId="77777777" w:rsidR="00A04513" w:rsidRDefault="00A04513">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="005D2674" w:rsidRDefault="005D2674">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00FF4192" w:rsidRDefault="00FF4192" w14:paraId="5D015771" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004243FE" w:rsidRPr="00062706" w:rsidRDefault="004243FE" w:rsidP="001D6780">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="00062706" w:rsidR="004243FE" w:rsidP="001D6780" w:rsidRDefault="004243FE" w14:paraId="5BE9A0F0" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="0037229F" w:rsidRPr="000B6CA7" w:rsidRDefault="0037229F" w:rsidP="0037229F">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidRPr="000B6CA7" w:rsidR="0037229F" w:rsidP="0037229F" w:rsidRDefault="0037229F" w14:paraId="3E2B0E71" w14:textId="77777777">
     <w:pPr>
       <w:ind w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000B6CA7">
       <w:rPr>
         <w:rFonts w:ascii="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
       </w:rPr>
       <w:t>Valsts aģentūra “Civilās aviācijas aģentūra”</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0037229F" w:rsidRDefault="0037229F" w:rsidP="0037229F">
+  <w:p w:rsidR="0037229F" w:rsidP="0037229F" w:rsidRDefault="0037229F" w14:paraId="14D5D2C1" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>State</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
@@ -5550,152 +5510,134 @@
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>of</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0037229F" w:rsidRPr="00CE6DC9" w:rsidRDefault="0037229F" w:rsidP="0037229F">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="0037229F" w:rsidP="0037229F" w:rsidRDefault="0037229F" w14:paraId="6A02F773" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="70"/>
       <w:ind w:left="360" w:right="-45"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:i/>
         <w:spacing w:val="-11"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0037229F" w:rsidRPr="002C0363" w:rsidRDefault="0037229F" w:rsidP="0037229F">
+  <w:p w:rsidRPr="002C0363" w:rsidR="0037229F" w:rsidP="0037229F" w:rsidRDefault="0037229F" w14:paraId="0EDBDF9B" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:color w:val="231F20"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>Biroju iela 10, Lidosta “Rīga”, Mārupes novads</w:t>
     </w:r>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>, LV- 1053, Latvia</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0037229F" w:rsidRPr="00CE6DC9" w:rsidRDefault="0037229F" w:rsidP="0037229F">
+  <w:p w:rsidRPr="00CE6DC9" w:rsidR="0037229F" w:rsidP="00FF4192" w:rsidRDefault="0037229F" w14:paraId="2C54B910" w14:textId="0C3E30BA">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:ind w:left="360"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>phone</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidRPr="002C0363">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> +371 67830936</w:t>
     </w:r>
     <w:r w:rsidRPr="00CE6DC9">
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>, fax +371 67830967</w:t>
+      <w:t>,  caa@caa.gov.lv, www.caa.gov.lv</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0037229F" w:rsidRPr="00CE6DC9" w:rsidRDefault="0037229F" w:rsidP="0037229F">
-[...17 lines deleted...]
-  <w:p w:rsidR="00A03E21" w:rsidRDefault="00A03E21">
+  <w:p w:rsidR="00A03E21" w:rsidRDefault="00A03E21" w14:paraId="494C673D" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01B23536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57805ACC"/>
     <w:lvl w:ilvl="0" w:tplc="81FC49BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7077,116 +7019,117 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="204341880">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1696997109">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="423458233">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1354575216">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1891072351">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1247424212">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1050034755">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="887498614">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1282106449">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="987905247">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="689142825">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="116"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="lv-LV" w:vendorID="71" w:dllVersion="512" w:checkStyle="1"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00986559"/>
     <w:rsid w:val="00000B73"/>
     <w:rsid w:val="00001431"/>
     <w:rsid w:val="00002D85"/>
     <w:rsid w:val="0001002D"/>
     <w:rsid w:val="00011776"/>
     <w:rsid w:val="00030021"/>
     <w:rsid w:val="0004451F"/>
     <w:rsid w:val="00050F63"/>
     <w:rsid w:val="00062706"/>
     <w:rsid w:val="00071449"/>
     <w:rsid w:val="0008151C"/>
     <w:rsid w:val="000863A7"/>
     <w:rsid w:val="00095A4C"/>
     <w:rsid w:val="000968F6"/>
     <w:rsid w:val="000973B4"/>
     <w:rsid w:val="000A0937"/>
     <w:rsid w:val="000A4F9F"/>
     <w:rsid w:val="000B1F38"/>
     <w:rsid w:val="000B78DF"/>
     <w:rsid w:val="000C0104"/>
     <w:rsid w:val="000D1B6C"/>
     <w:rsid w:val="000D30A9"/>
@@ -7238,50 +7181,51 @@
     <w:rsid w:val="0020573E"/>
     <w:rsid w:val="002157D1"/>
     <w:rsid w:val="0023478E"/>
     <w:rsid w:val="00244F2F"/>
     <w:rsid w:val="002462AD"/>
     <w:rsid w:val="00246F63"/>
     <w:rsid w:val="00255346"/>
     <w:rsid w:val="0026069F"/>
     <w:rsid w:val="00276D0A"/>
     <w:rsid w:val="002B6BE1"/>
     <w:rsid w:val="002C3076"/>
     <w:rsid w:val="002D1B23"/>
     <w:rsid w:val="002D5EEA"/>
     <w:rsid w:val="002D6C0E"/>
     <w:rsid w:val="002E120E"/>
     <w:rsid w:val="002E7289"/>
     <w:rsid w:val="002E7D59"/>
     <w:rsid w:val="00303328"/>
     <w:rsid w:val="0032316D"/>
     <w:rsid w:val="0034046C"/>
     <w:rsid w:val="0035148E"/>
     <w:rsid w:val="0035373F"/>
     <w:rsid w:val="0037033B"/>
     <w:rsid w:val="0037229F"/>
     <w:rsid w:val="00375C6F"/>
+    <w:rsid w:val="00381F3B"/>
     <w:rsid w:val="0038447B"/>
     <w:rsid w:val="003974D6"/>
     <w:rsid w:val="00397C5E"/>
     <w:rsid w:val="003B1121"/>
     <w:rsid w:val="003B429C"/>
     <w:rsid w:val="003C7795"/>
     <w:rsid w:val="003E0E43"/>
     <w:rsid w:val="003E169E"/>
     <w:rsid w:val="003E60AD"/>
     <w:rsid w:val="003E7470"/>
     <w:rsid w:val="003F56DA"/>
     <w:rsid w:val="003F6EED"/>
     <w:rsid w:val="00412C26"/>
     <w:rsid w:val="00413CB3"/>
     <w:rsid w:val="00421E5A"/>
     <w:rsid w:val="00423D0E"/>
     <w:rsid w:val="004243FE"/>
     <w:rsid w:val="00426BF6"/>
     <w:rsid w:val="00430D53"/>
     <w:rsid w:val="00433BC1"/>
     <w:rsid w:val="004349E8"/>
     <w:rsid w:val="00442CCA"/>
     <w:rsid w:val="004436F8"/>
     <w:rsid w:val="00451E9C"/>
     <w:rsid w:val="00482529"/>
@@ -7415,50 +7359,51 @@
     <w:rsid w:val="00917C6F"/>
     <w:rsid w:val="00927758"/>
     <w:rsid w:val="0093442B"/>
     <w:rsid w:val="00934C9C"/>
     <w:rsid w:val="009423B0"/>
     <w:rsid w:val="009451A2"/>
     <w:rsid w:val="00954A9F"/>
     <w:rsid w:val="00967265"/>
     <w:rsid w:val="00967F94"/>
     <w:rsid w:val="00975B76"/>
     <w:rsid w:val="00980561"/>
     <w:rsid w:val="00986559"/>
     <w:rsid w:val="009B3D69"/>
     <w:rsid w:val="009B4E0C"/>
     <w:rsid w:val="009C6F03"/>
     <w:rsid w:val="009D5096"/>
     <w:rsid w:val="009D552A"/>
     <w:rsid w:val="009D64FA"/>
     <w:rsid w:val="009E00A5"/>
     <w:rsid w:val="009E3D48"/>
     <w:rsid w:val="009E766F"/>
     <w:rsid w:val="00A021B4"/>
     <w:rsid w:val="00A02840"/>
     <w:rsid w:val="00A030F8"/>
     <w:rsid w:val="00A03E21"/>
+    <w:rsid w:val="00A04513"/>
     <w:rsid w:val="00A0799A"/>
     <w:rsid w:val="00A10381"/>
     <w:rsid w:val="00A11A0C"/>
     <w:rsid w:val="00A11FDA"/>
     <w:rsid w:val="00A129B6"/>
     <w:rsid w:val="00A13591"/>
     <w:rsid w:val="00A33992"/>
     <w:rsid w:val="00A36E7E"/>
     <w:rsid w:val="00A402C0"/>
     <w:rsid w:val="00A405F9"/>
     <w:rsid w:val="00A505C5"/>
     <w:rsid w:val="00A510D4"/>
     <w:rsid w:val="00A537E6"/>
     <w:rsid w:val="00A53B2D"/>
     <w:rsid w:val="00A6272E"/>
     <w:rsid w:val="00A63143"/>
     <w:rsid w:val="00A632D0"/>
     <w:rsid w:val="00A677AD"/>
     <w:rsid w:val="00A7633D"/>
     <w:rsid w:val="00A83B2D"/>
     <w:rsid w:val="00A93533"/>
     <w:rsid w:val="00AA186E"/>
     <w:rsid w:val="00AC4A2D"/>
     <w:rsid w:val="00AD70D2"/>
     <w:rsid w:val="00AE0545"/>
@@ -7482,50 +7427,51 @@
     <w:rsid w:val="00BC5EDF"/>
     <w:rsid w:val="00BD4375"/>
     <w:rsid w:val="00BF273F"/>
     <w:rsid w:val="00C13AA1"/>
     <w:rsid w:val="00C318FC"/>
     <w:rsid w:val="00C33708"/>
     <w:rsid w:val="00C46532"/>
     <w:rsid w:val="00C53F5A"/>
     <w:rsid w:val="00C55F5A"/>
     <w:rsid w:val="00C606F5"/>
     <w:rsid w:val="00C66F22"/>
     <w:rsid w:val="00C72E9D"/>
     <w:rsid w:val="00C7491F"/>
     <w:rsid w:val="00C749B9"/>
     <w:rsid w:val="00C74B91"/>
     <w:rsid w:val="00C7614E"/>
     <w:rsid w:val="00C762A3"/>
     <w:rsid w:val="00CB0461"/>
     <w:rsid w:val="00CD1FEF"/>
     <w:rsid w:val="00CE2436"/>
     <w:rsid w:val="00CF061F"/>
     <w:rsid w:val="00CF1AA9"/>
     <w:rsid w:val="00CF5D86"/>
     <w:rsid w:val="00D12647"/>
     <w:rsid w:val="00D410F0"/>
+    <w:rsid w:val="00D41B5C"/>
     <w:rsid w:val="00D50859"/>
     <w:rsid w:val="00D8686A"/>
     <w:rsid w:val="00D91CBD"/>
     <w:rsid w:val="00D958F8"/>
     <w:rsid w:val="00D9676E"/>
     <w:rsid w:val="00D97A7B"/>
     <w:rsid w:val="00DA073E"/>
     <w:rsid w:val="00DB2700"/>
     <w:rsid w:val="00DB3D8F"/>
     <w:rsid w:val="00DC1712"/>
     <w:rsid w:val="00DC791F"/>
     <w:rsid w:val="00DE205F"/>
     <w:rsid w:val="00DE4FA9"/>
     <w:rsid w:val="00E0453A"/>
     <w:rsid w:val="00E2055C"/>
     <w:rsid w:val="00E231B8"/>
     <w:rsid w:val="00E23D65"/>
     <w:rsid w:val="00E2528D"/>
     <w:rsid w:val="00E25767"/>
     <w:rsid w:val="00E262C9"/>
     <w:rsid w:val="00E40E55"/>
     <w:rsid w:val="00E43793"/>
     <w:rsid w:val="00E549A5"/>
     <w:rsid w:val="00E80A80"/>
     <w:rsid w:val="00EA22D7"/>
@@ -7535,93 +7481,94 @@
     <w:rsid w:val="00ED0B4A"/>
     <w:rsid w:val="00ED124F"/>
     <w:rsid w:val="00EE7210"/>
     <w:rsid w:val="00EF1F31"/>
     <w:rsid w:val="00F001B4"/>
     <w:rsid w:val="00F07E6C"/>
     <w:rsid w:val="00F21D54"/>
     <w:rsid w:val="00F30F20"/>
     <w:rsid w:val="00F43234"/>
     <w:rsid w:val="00F4746E"/>
     <w:rsid w:val="00F55EA0"/>
     <w:rsid w:val="00F65158"/>
     <w:rsid w:val="00F66636"/>
     <w:rsid w:val="00F756F1"/>
     <w:rsid w:val="00F819D0"/>
     <w:rsid w:val="00F84A7D"/>
     <w:rsid w:val="00F90C89"/>
     <w:rsid w:val="00F93EFC"/>
     <w:rsid w:val="00F96AB6"/>
     <w:rsid w:val="00FA21B0"/>
     <w:rsid w:val="00FB6974"/>
     <w:rsid w:val="00FC322A"/>
     <w:rsid w:val="00FC6113"/>
     <w:rsid w:val="00FC692D"/>
     <w:rsid w:val="00FE6237"/>
+    <w:rsid w:val="00FF4192"/>
     <w:rsid w:val="00FF6F01"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="79630EE8"/>
+  <w14:docId w14:val="49F02D47"/>
   <w15:docId w15:val="{A2F72C48-AB71-4C4C-83AA-19323F459E89}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7940,50 +7887,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A33992"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00824D88"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
@@ -8594,112 +8546,112 @@
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="001B326E"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0037229F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:bidi="ar-QA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caa.lv" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caa@caa.gov.lv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.caa.lv" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caa@caa.gov.lv" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\Aigars\My%20Documents\EDGARAM\ISM-O-1\APP%20Template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1082065158"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F4225304-7FE0-416D-91D8-74EBF1B375FA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="007420DD" w:rsidRDefault="009D09DC">
           <w:r w:rsidRPr="003472A6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -8727,129 +8679,136 @@
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000005" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000002" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Vrinda">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00010003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009D09DC"/>
+    <w:rsid w:val="0046756F"/>
     <w:rsid w:val="007420DD"/>
     <w:rsid w:val="009D09DC"/>
+    <w:rsid w:val="00D41B5C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:bidi="bn-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -9177,97 +9136,102 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009D09DC"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -9514,83 +9478,354 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fe767a51-2994-474e-b3b9-d1d5414204b0" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="136d378e-a728-465b-921b-563296220508">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100C6CA4EBC12F6514A83F8A67A400C13DB" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="d95a76f374a32b0dd910d83186f04537">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="136d378e-a728-465b-921b-563296220508" xmlns:ns3="fe767a51-2994-474e-b3b9-d1d5414204b0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d7d3c2d9ad8cc94949ccc3b54f2a9cb0" ns2:_="" ns3:_="">
+    <xsd:import namespace="136d378e-a728-465b-921b-563296220508"/>
+    <xsd:import namespace="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="136d378e-a728-465b-921b-563296220508" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="15" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Attēlu atzīmes" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="dee04b70-ef6a-472e-8cff-5535f4e4ee59" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fe767a51-2994-474e-b3b9-d1d5414204b0" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{43299fee-64a9-4ad5-9f63-31d9d1211051}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fe767a51-2994-474e-b3b9-d1d5414204b0">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Satura tips"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Virsraksts"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00865205-6768-40DE-8A3D-43CBBD49EBCC}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fe767a51-2994-474e-b3b9-d1d5414204b0"/>
+    <ds:schemaRef ds:uri="136d378e-a728-465b-921b-563296220508"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB145F89-5138-4326-B597-43F0A273DE10}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{739C969C-8ABC-4789-B8BD-F180D32F9271}"/>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>APP Template</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>881</Words>
-  <Characters>5416</Characters>
+  <Words>3997</Words>
+  <Characters>2279</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>45</Lines>
+  <Lines>18</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>CAA Of Latvia</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6285</CharactersWithSpaces>
+  <CharactersWithSpaces>6264</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>1</dc:title>
   <dc:subject/>
   <dc:creator>Your User Name</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>e35306e70779c19aa9a3ce24a4d8dcccffdc5dc8cca790b020b34b4ab4a88107</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
+    <vt:lpwstr>0x010100C6CA4EBC12F6514A83F8A67A400C13DB</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
+    <vt:r8>7123000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>